--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -551,91 +551,81 @@
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="F8F8F3"/>
-[...39 lines deleted...]
-        <fgColor rgb="F8F8F3"/>
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
@@ -1542,123 +1532,115 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="90" borderId="17" xfId="89" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="91" borderId="17" xfId="90" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="92" borderId="17" xfId="91" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="93" borderId="17" xfId="92" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="94" borderId="17" xfId="93" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="95" borderId="17" xfId="94" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="96" borderId="27" xfId="95" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="96" borderId="26" xfId="95" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="97" borderId="27" xfId="96" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="97" borderId="27" xfId="96" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="98" borderId="27" xfId="97" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="98" borderId="27" xfId="97" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="99" borderId="28" xfId="98" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="100" borderId="29" xfId="99" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="101" borderId="27" xfId="100" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="99" borderId="27" xfId="98" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="102" borderId="27" xfId="101" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="100" borderId="27" xfId="99" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="1" fontId="5" fillId="103" borderId="27" xfId="102" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="101" borderId="27" xfId="100" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="2" fontId="5" fillId="104" borderId="27" xfId="103" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="102" borderId="27" xfId="101" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="105" borderId="27" xfId="104" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="103" borderId="27" xfId="102" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="3" fontId="5" fillId="106" borderId="27" xfId="105" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="104" borderId="27" xfId="103" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="4" fontId="5" fillId="107" borderId="27" xfId="106" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="105" borderId="26" xfId="104" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="108" borderId="30" xfId="107" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="106" borderId="27" xfId="105" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment wrapText="true" horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="109" borderId="17" xfId="108" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="107" borderId="28" xfId="106" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...12 lines deleted...]
-      <alignment wrapText="true"/>
+    <xf numFmtId="0" fontId="2" fillId="110" borderId="17" xfId="109" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="111" borderId="17" xfId="110" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="112" borderId="17" xfId="111" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment wrapText="true" horizontal="left" vertical="center"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="114" borderId="17" xfId="113" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
   </cellXfs>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rIdSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -2926,51 +2908,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260907</t>
+            <t xml:space="preserve">20261023</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3106,73 +3088,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">4.294,69</t>
+            <t xml:space="preserve">15.656,48</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0011</t>
+            <t xml:space="preserve">0,0045</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3204,51 +3186,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">3.955.130,20</t>
+            <t xml:space="preserve">3.469.417,80</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3451,51 +3433,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hisse Senedi Sayısı/Number of Stocks</t>
           </r>
         </is>
       </c>
       <c r="C22" s="32" t="inlineStr"/>
       <c r="D22" s="32" t="inlineStr"/>
       <c r="E22" s="32" t="inlineStr"/>
       <c r="F22" s="32" t="inlineStr"/>
       <c r="G22" s="32" t="inlineStr"/>
       <c r="H22" s="32" t="inlineStr"/>
       <c r="I22" s="32" t="inlineStr"/>
       <c r="J22" s="32" t="inlineStr"/>
       <c r="K22" s="32" t="inlineStr"/>
       <c r="L22" s="56" t="inlineStr"/>
       <c r="M22" s="57" t="inlineStr"/>
       <c r="N22" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">30</t>
+            <t xml:space="preserve">31</t>
           </r>
         </is>
       </c>
       <c r="O22" s="36" t="inlineStr"/>
       <c r="P22" s="36" t="inlineStr"/>
       <c r="Q22" s="36" t="inlineStr"/>
       <c r="R22" s="36" t="inlineStr"/>
       <c r="S22" s="36" t="inlineStr"/>
       <c r="T22" s="36" t="inlineStr"/>
       <c r="U22" s="36" t="inlineStr"/>
       <c r="V22" s="36" t="inlineStr"/>
       <c r="W22" s="36" t="inlineStr"/>
       <c r="X22" s="56" t="inlineStr"/>
       <c r="Y22" s="57" t="inlineStr"/>
       <c r="Z22" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA22" s="36" t="inlineStr"/>
       <c r="AB22" s="36" t="inlineStr"/>
       <c r="AC22" s="58" t="inlineStr"/>
       <c r="AD22" s="11" t="inlineStr"/>
       <c r="AE22" s="11" t="inlineStr"/>
       <c r="AF22" s="11" t="inlineStr"/>
       <c r="AG22" s="11" t="inlineStr"/>
       <c r="AH22" s="11" t="inlineStr"/>
@@ -3541,51 +3523,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">39,551302</t>
+            <t xml:space="preserve">34,694178</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3631,51 +3613,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260907</t>
+            <t xml:space="preserve">20261023</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3721,51 +3703,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260909</t>
+            <t xml:space="preserve">20261027</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4089,71 +4071,71 @@
       <c r="AC28" s="78" t="inlineStr"/>
       <c r="AD28" s="78" t="inlineStr"/>
       <c r="AE28" s="78" t="inlineStr"/>
       <c r="AF28" s="78" t="inlineStr"/>
       <c r="AG28" s="56" t="inlineStr"/>
       <c r="AH28" s="57" t="inlineStr"/>
       <c r="AI28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">AEFES</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
-        <v>2877.00</v>
+        <v>2471.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="n">
-        <v>18.450000000000</v>
+        <v>16.270000000000</v>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>53080.65</v>
+        <v>40203.17</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
-        <v>1.340000000000</v>
+        <v>1.160000000000</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GIDA , İÇKİ VE TÜTÜN</t>
           </r>
         </is>
       </c>
@@ -4211,71 +4193,71 @@
       <c r="AC29" s="87" t="inlineStr"/>
       <c r="AD29" s="87" t="inlineStr"/>
       <c r="AE29" s="87" t="inlineStr"/>
       <c r="AF29" s="87" t="inlineStr"/>
       <c r="AG29" s="41" t="inlineStr"/>
       <c r="AH29" s="42" t="inlineStr"/>
       <c r="AI29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">AKBANK T.A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
-        <v>3150.00</v>
+        <v>3461.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="n">
-        <v/>
+        <v>64.600000000000</v>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>226327.50</v>
+        <v>223580.60</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
-        <v>0</v>
+        <v>6.470000000000</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">DİĞER İMALAT SANAYİ</t>
           </r>
         </is>
       </c>
@@ -4400,71 +4382,71 @@
       <c r="AC31" s="78" t="inlineStr"/>
       <c r="AD31" s="78" t="inlineStr"/>
       <c r="AE31" s="78" t="inlineStr"/>
       <c r="AF31" s="78" t="inlineStr"/>
       <c r="AG31" s="56" t="inlineStr"/>
       <c r="AH31" s="57" t="inlineStr"/>
       <c r="AI31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ASELS</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="80" t="inlineStr"/>
       <c r="AK31" s="80" t="inlineStr"/>
       <c r="AL31" s="80" t="inlineStr"/>
       <c r="AM31" s="80" t="inlineStr"/>
       <c r="AN31" s="80" t="inlineStr"/>
       <c r="AO31" s="80" t="inlineStr"/>
       <c r="AP31" s="56" t="inlineStr"/>
       <c r="AQ31" s="57" t="inlineStr"/>
       <c r="AR31" s="81" t="n">
-        <v>1425.00</v>
+        <v>1608.00</v>
       </c>
       <c r="AS31" s="78" t="inlineStr"/>
       <c r="AT31" s="78" t="inlineStr"/>
       <c r="AU31" s="78" t="inlineStr"/>
       <c r="AV31" s="56" t="inlineStr"/>
       <c r="AW31" s="57" t="inlineStr"/>
       <c r="AX31" s="82" t="n">
-        <v>388.250000000000</v>
+        <v>338.250000000000</v>
       </c>
       <c r="AY31" s="83" t="inlineStr"/>
       <c r="AZ31" s="83" t="inlineStr"/>
       <c r="BA31" s="56" t="inlineStr"/>
       <c r="BB31" s="57" t="inlineStr"/>
       <c r="BC31" s="84" t="n">
-        <v>553256.25</v>
+        <v>543906.00</v>
       </c>
       <c r="BD31" s="56" t="inlineStr"/>
       <c r="BE31" s="57" t="inlineStr"/>
       <c r="BF31" s="85" t="n">
-        <v>13.990000000000</v>
+        <v>15.770000000000</v>
       </c>
       <c r="BG31" s="56" t="inlineStr"/>
       <c r="BH31" s="57" t="inlineStr"/>
       <c r="BI31" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="56" t="inlineStr"/>
       <c r="BK31" s="57" t="inlineStr"/>
       <c r="BL31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SAVUNMA</t>
           </r>
         </is>
       </c>
@@ -4522,66 +4504,66 @@
       <c r="AC32" s="87" t="inlineStr"/>
       <c r="AD32" s="87" t="inlineStr"/>
       <c r="AE32" s="87" t="inlineStr"/>
       <c r="AF32" s="87" t="inlineStr"/>
       <c r="AG32" s="25" t="inlineStr"/>
       <c r="AH32" s="26" t="inlineStr"/>
       <c r="AI32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ASTOR ENERJİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="89" t="inlineStr"/>
       <c r="AK32" s="89" t="inlineStr"/>
       <c r="AL32" s="89" t="inlineStr"/>
       <c r="AM32" s="89" t="inlineStr"/>
       <c r="AN32" s="89" t="inlineStr"/>
       <c r="AO32" s="89" t="inlineStr"/>
       <c r="AP32" s="25" t="inlineStr"/>
       <c r="AQ32" s="26" t="inlineStr"/>
       <c r="AR32" s="90" t="n">
-        <v>515.00</v>
+        <v>109.00</v>
       </c>
       <c r="AS32" s="87" t="inlineStr"/>
       <c r="AT32" s="87" t="inlineStr"/>
       <c r="AU32" s="87" t="inlineStr"/>
       <c r="AV32" s="25" t="inlineStr"/>
       <c r="AW32" s="26" t="inlineStr"/>
       <c r="AX32" s="91" t="n">
         <v/>
       </c>
       <c r="AY32" s="92" t="inlineStr"/>
       <c r="AZ32" s="92" t="inlineStr"/>
       <c r="BA32" s="25" t="inlineStr"/>
       <c r="BB32" s="26" t="inlineStr"/>
       <c r="BC32" s="93" t="n">
-        <v>151925.00</v>
+        <v>16350.00</v>
       </c>
       <c r="BD32" s="25" t="inlineStr"/>
       <c r="BE32" s="26" t="inlineStr"/>
       <c r="BF32" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG32" s="25" t="inlineStr"/>
       <c r="BH32" s="26" t="inlineStr"/>
       <c r="BI32" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="25" t="inlineStr"/>
       <c r="BK32" s="26" t="inlineStr"/>
       <c r="BL32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4644,66 +4626,66 @@
       <c r="AC33" s="78" t="inlineStr"/>
       <c r="AD33" s="78" t="inlineStr"/>
       <c r="AE33" s="78" t="inlineStr"/>
       <c r="AF33" s="78" t="inlineStr"/>
       <c r="AG33" s="33" t="inlineStr"/>
       <c r="AH33" s="34" t="inlineStr"/>
       <c r="AI33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BIMAS</t>
           </r>
         </is>
       </c>
       <c r="AJ33" s="80" t="inlineStr"/>
       <c r="AK33" s="80" t="inlineStr"/>
       <c r="AL33" s="80" t="inlineStr"/>
       <c r="AM33" s="80" t="inlineStr"/>
       <c r="AN33" s="80" t="inlineStr"/>
       <c r="AO33" s="80" t="inlineStr"/>
       <c r="AP33" s="33" t="inlineStr"/>
       <c r="AQ33" s="34" t="inlineStr"/>
       <c r="AR33" s="81" t="n">
-        <v>980.00</v>
+        <v>1050.00</v>
       </c>
       <c r="AS33" s="78" t="inlineStr"/>
       <c r="AT33" s="78" t="inlineStr"/>
       <c r="AU33" s="78" t="inlineStr"/>
       <c r="AV33" s="33" t="inlineStr"/>
       <c r="AW33" s="34" t="inlineStr"/>
       <c r="AX33" s="82" t="n">
         <v/>
       </c>
       <c r="AY33" s="83" t="inlineStr"/>
       <c r="AZ33" s="83" t="inlineStr"/>
       <c r="BA33" s="33" t="inlineStr"/>
       <c r="BB33" s="34" t="inlineStr"/>
       <c r="BC33" s="84" t="n">
-        <v>407435.00</v>
+        <v>387450.00</v>
       </c>
       <c r="BD33" s="33" t="inlineStr"/>
       <c r="BE33" s="34" t="inlineStr"/>
       <c r="BF33" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG33" s="33" t="inlineStr"/>
       <c r="BH33" s="34" t="inlineStr"/>
       <c r="BI33" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ33" s="33" t="inlineStr"/>
       <c r="BK33" s="34" t="inlineStr"/>
       <c r="BL33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4848,51 +4830,51 @@
       </c>
       <c r="AJ35" s="89" t="inlineStr"/>
       <c r="AK35" s="89" t="inlineStr"/>
       <c r="AL35" s="89" t="inlineStr"/>
       <c r="AM35" s="89" t="inlineStr"/>
       <c r="AN35" s="89" t="inlineStr"/>
       <c r="AO35" s="89" t="inlineStr"/>
       <c r="AP35" s="25" t="inlineStr"/>
       <c r="AQ35" s="26" t="inlineStr"/>
       <c r="AR35" s="90" t="n">
         <v>9.00</v>
       </c>
       <c r="AS35" s="87" t="inlineStr"/>
       <c r="AT35" s="87" t="inlineStr"/>
       <c r="AU35" s="87" t="inlineStr"/>
       <c r="AV35" s="25" t="inlineStr"/>
       <c r="AW35" s="26" t="inlineStr"/>
       <c r="AX35" s="91" t="n">
         <v/>
       </c>
       <c r="AY35" s="92" t="inlineStr"/>
       <c r="AZ35" s="92" t="inlineStr"/>
       <c r="BA35" s="25" t="inlineStr"/>
       <c r="BB35" s="26" t="inlineStr"/>
       <c r="BC35" s="93" t="n">
-        <v>20880.00</v>
+        <v>1435.50</v>
       </c>
       <c r="BD35" s="25" t="inlineStr"/>
       <c r="BE35" s="26" t="inlineStr"/>
       <c r="BF35" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG35" s="25" t="inlineStr"/>
       <c r="BH35" s="26" t="inlineStr"/>
       <c r="BI35" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="25" t="inlineStr"/>
       <c r="BK35" s="26" t="inlineStr"/>
       <c r="BL35" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4955,71 +4937,71 @@
       <c r="AC36" s="78" t="inlineStr"/>
       <c r="AD36" s="78" t="inlineStr"/>
       <c r="AE36" s="78" t="inlineStr"/>
       <c r="AF36" s="78" t="inlineStr"/>
       <c r="AG36" s="56" t="inlineStr"/>
       <c r="AH36" s="57" t="inlineStr"/>
       <c r="AI36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EMLAK GMYO</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="80" t="inlineStr"/>
       <c r="AK36" s="80" t="inlineStr"/>
       <c r="AL36" s="80" t="inlineStr"/>
       <c r="AM36" s="80" t="inlineStr"/>
       <c r="AN36" s="80" t="inlineStr"/>
       <c r="AO36" s="80" t="inlineStr"/>
       <c r="AP36" s="56" t="inlineStr"/>
       <c r="AQ36" s="57" t="inlineStr"/>
       <c r="AR36" s="81" t="n">
-        <v>14895.00</v>
+        <v>2356.00</v>
       </c>
       <c r="AS36" s="78" t="inlineStr"/>
       <c r="AT36" s="78" t="inlineStr"/>
       <c r="AU36" s="78" t="inlineStr"/>
       <c r="AV36" s="56" t="inlineStr"/>
       <c r="AW36" s="57" t="inlineStr"/>
       <c r="AX36" s="82" t="n">
-        <v>19.440000000000</v>
+        <v/>
       </c>
       <c r="AY36" s="83" t="inlineStr"/>
       <c r="AZ36" s="83" t="inlineStr"/>
       <c r="BA36" s="56" t="inlineStr"/>
       <c r="BB36" s="57" t="inlineStr"/>
       <c r="BC36" s="84" t="n">
-        <v>289558.80</v>
+        <v>41819.00</v>
       </c>
       <c r="BD36" s="56" t="inlineStr"/>
       <c r="BE36" s="57" t="inlineStr"/>
       <c r="BF36" s="85" t="n">
-        <v>7.330000000000</v>
+        <v>0</v>
       </c>
       <c r="BG36" s="56" t="inlineStr"/>
       <c r="BH36" s="57" t="inlineStr"/>
       <c r="BI36" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="56" t="inlineStr"/>
       <c r="BK36" s="57" t="inlineStr"/>
       <c r="BL36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GAYRİMENKUL YATRIM </t>
           </r>
         </is>
       </c>
@@ -5077,71 +5059,71 @@
       <c r="AC37" s="87" t="inlineStr"/>
       <c r="AD37" s="87" t="inlineStr"/>
       <c r="AE37" s="87" t="inlineStr"/>
       <c r="AF37" s="87" t="inlineStr"/>
       <c r="AG37" s="25" t="inlineStr"/>
       <c r="AH37" s="26" t="inlineStr"/>
       <c r="AI37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ENKAI</t>
           </r>
         </is>
       </c>
       <c r="AJ37" s="89" t="inlineStr"/>
       <c r="AK37" s="89" t="inlineStr"/>
       <c r="AL37" s="89" t="inlineStr"/>
       <c r="AM37" s="89" t="inlineStr"/>
       <c r="AN37" s="89" t="inlineStr"/>
       <c r="AO37" s="89" t="inlineStr"/>
       <c r="AP37" s="25" t="inlineStr"/>
       <c r="AQ37" s="26" t="inlineStr"/>
       <c r="AR37" s="90" t="n">
-        <v>865.00</v>
+        <v>791.00</v>
       </c>
       <c r="AS37" s="87" t="inlineStr"/>
       <c r="AT37" s="87" t="inlineStr"/>
       <c r="AU37" s="87" t="inlineStr"/>
       <c r="AV37" s="25" t="inlineStr"/>
       <c r="AW37" s="26" t="inlineStr"/>
       <c r="AX37" s="91" t="n">
-        <v>87.250000000000</v>
+        <v>73.500000000000</v>
       </c>
       <c r="AY37" s="92" t="inlineStr"/>
       <c r="AZ37" s="92" t="inlineStr"/>
       <c r="BA37" s="25" t="inlineStr"/>
       <c r="BB37" s="26" t="inlineStr"/>
       <c r="BC37" s="93" t="n">
-        <v>75471.25</v>
+        <v>58138.50</v>
       </c>
       <c r="BD37" s="25" t="inlineStr"/>
       <c r="BE37" s="26" t="inlineStr"/>
       <c r="BF37" s="94" t="n">
-        <v>1.910000000000</v>
+        <v>1.680000000000</v>
       </c>
       <c r="BG37" s="25" t="inlineStr"/>
       <c r="BH37" s="26" t="inlineStr"/>
       <c r="BI37" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ37" s="25" t="inlineStr"/>
       <c r="BK37" s="26" t="inlineStr"/>
       <c r="BL37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">İNŞAAT VE BAYINDIRLIK</t>
           </r>
         </is>
       </c>
@@ -5199,66 +5181,66 @@
       <c r="AC38" s="78" t="inlineStr"/>
       <c r="AD38" s="78" t="inlineStr"/>
       <c r="AE38" s="78" t="inlineStr"/>
       <c r="AF38" s="78" t="inlineStr"/>
       <c r="AG38" s="56" t="inlineStr"/>
       <c r="AH38" s="57" t="inlineStr"/>
       <c r="AI38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EREGL</t>
           </r>
         </is>
       </c>
       <c r="AJ38" s="80" t="inlineStr"/>
       <c r="AK38" s="80" t="inlineStr"/>
       <c r="AL38" s="80" t="inlineStr"/>
       <c r="AM38" s="80" t="inlineStr"/>
       <c r="AN38" s="80" t="inlineStr"/>
       <c r="AO38" s="80" t="inlineStr"/>
       <c r="AP38" s="56" t="inlineStr"/>
       <c r="AQ38" s="57" t="inlineStr"/>
       <c r="AR38" s="81" t="n">
-        <v>4038.00</v>
+        <v>4125.00</v>
       </c>
       <c r="AS38" s="78" t="inlineStr"/>
       <c r="AT38" s="78" t="inlineStr"/>
       <c r="AU38" s="78" t="inlineStr"/>
       <c r="AV38" s="56" t="inlineStr"/>
       <c r="AW38" s="57" t="inlineStr"/>
       <c r="AX38" s="82" t="n">
         <v/>
       </c>
       <c r="AY38" s="83" t="inlineStr"/>
       <c r="AZ38" s="83" t="inlineStr"/>
       <c r="BA38" s="56" t="inlineStr"/>
       <c r="BB38" s="57" t="inlineStr"/>
       <c r="BC38" s="84" t="n">
-        <v>150213.60</v>
+        <v>144787.50</v>
       </c>
       <c r="BD38" s="56" t="inlineStr"/>
       <c r="BE38" s="57" t="inlineStr"/>
       <c r="BF38" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG38" s="56" t="inlineStr"/>
       <c r="BH38" s="57" t="inlineStr"/>
       <c r="BI38" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ38" s="56" t="inlineStr"/>
       <c r="BK38" s="57" t="inlineStr"/>
       <c r="BL38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -5321,71 +5303,71 @@
       <c r="AC39" s="87" t="inlineStr"/>
       <c r="AD39" s="87" t="inlineStr"/>
       <c r="AE39" s="87" t="inlineStr"/>
       <c r="AF39" s="87" t="inlineStr"/>
       <c r="AG39" s="25" t="inlineStr"/>
       <c r="AH39" s="26" t="inlineStr"/>
       <c r="AI39" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">FROTO</t>
           </r>
         </is>
       </c>
       <c r="AJ39" s="89" t="inlineStr"/>
       <c r="AK39" s="89" t="inlineStr"/>
       <c r="AL39" s="89" t="inlineStr"/>
       <c r="AM39" s="89" t="inlineStr"/>
       <c r="AN39" s="89" t="inlineStr"/>
       <c r="AO39" s="89" t="inlineStr"/>
       <c r="AP39" s="25" t="inlineStr"/>
       <c r="AQ39" s="26" t="inlineStr"/>
       <c r="AR39" s="90" t="n">
-        <v>759.00</v>
+        <v>798.00</v>
       </c>
       <c r="AS39" s="87" t="inlineStr"/>
       <c r="AT39" s="87" t="inlineStr"/>
       <c r="AU39" s="87" t="inlineStr"/>
       <c r="AV39" s="25" t="inlineStr"/>
       <c r="AW39" s="26" t="inlineStr"/>
       <c r="AX39" s="91" t="n">
-        <v>77.200000000000</v>
+        <v/>
       </c>
       <c r="AY39" s="92" t="inlineStr"/>
       <c r="AZ39" s="92" t="inlineStr"/>
       <c r="BA39" s="25" t="inlineStr"/>
       <c r="BB39" s="26" t="inlineStr"/>
       <c r="BC39" s="93" t="n">
-        <v>58594.80</v>
+        <v>53106.90</v>
       </c>
       <c r="BD39" s="25" t="inlineStr"/>
       <c r="BE39" s="26" t="inlineStr"/>
       <c r="BF39" s="94" t="n">
-        <v>1.480000000000</v>
+        <v>0</v>
       </c>
       <c r="BG39" s="25" t="inlineStr"/>
       <c r="BH39" s="26" t="inlineStr"/>
       <c r="BI39" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ39" s="25" t="inlineStr"/>
       <c r="BK39" s="26" t="inlineStr"/>
       <c r="BL39" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
           </r>
         </is>
       </c>
@@ -5443,71 +5425,71 @@
       <c r="AC40" s="78" t="inlineStr"/>
       <c r="AD40" s="78" t="inlineStr"/>
       <c r="AE40" s="78" t="inlineStr"/>
       <c r="AF40" s="78" t="inlineStr"/>
       <c r="AG40" s="56" t="inlineStr"/>
       <c r="AH40" s="57" t="inlineStr"/>
       <c r="AI40" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.GARANTİ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ40" s="80" t="inlineStr"/>
       <c r="AK40" s="80" t="inlineStr"/>
       <c r="AL40" s="80" t="inlineStr"/>
       <c r="AM40" s="80" t="inlineStr"/>
       <c r="AN40" s="80" t="inlineStr"/>
       <c r="AO40" s="80" t="inlineStr"/>
       <c r="AP40" s="56" t="inlineStr"/>
       <c r="AQ40" s="57" t="inlineStr"/>
       <c r="AR40" s="81" t="n">
-        <v>706.00</v>
+        <v>756.00</v>
       </c>
       <c r="AS40" s="78" t="inlineStr"/>
       <c r="AT40" s="78" t="inlineStr"/>
       <c r="AU40" s="78" t="inlineStr"/>
       <c r="AV40" s="56" t="inlineStr"/>
       <c r="AW40" s="57" t="inlineStr"/>
       <c r="AX40" s="82" t="n">
-        <v>131.400000000000</v>
+        <v>128.500000000000</v>
       </c>
       <c r="AY40" s="83" t="inlineStr"/>
       <c r="AZ40" s="83" t="inlineStr"/>
       <c r="BA40" s="56" t="inlineStr"/>
       <c r="BB40" s="57" t="inlineStr"/>
       <c r="BC40" s="84" t="n">
-        <v>92768.40</v>
+        <v>97146.00</v>
       </c>
       <c r="BD40" s="56" t="inlineStr"/>
       <c r="BE40" s="57" t="inlineStr"/>
       <c r="BF40" s="85" t="n">
-        <v>2.350000000000</v>
+        <v>2.810000000000</v>
       </c>
       <c r="BG40" s="56" t="inlineStr"/>
       <c r="BH40" s="57" t="inlineStr"/>
       <c r="BI40" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ40" s="56" t="inlineStr"/>
       <c r="BK40" s="57" t="inlineStr"/>
       <c r="BL40" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5565,71 +5547,71 @@
       <c r="AC41" s="87" t="inlineStr"/>
       <c r="AD41" s="87" t="inlineStr"/>
       <c r="AE41" s="87" t="inlineStr"/>
       <c r="AF41" s="87" t="inlineStr"/>
       <c r="AG41" s="25" t="inlineStr"/>
       <c r="AH41" s="26" t="inlineStr"/>
       <c r="AI41" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GUBRF</t>
           </r>
         </is>
       </c>
       <c r="AJ41" s="89" t="inlineStr"/>
       <c r="AK41" s="89" t="inlineStr"/>
       <c r="AL41" s="89" t="inlineStr"/>
       <c r="AM41" s="89" t="inlineStr"/>
       <c r="AN41" s="89" t="inlineStr"/>
       <c r="AO41" s="89" t="inlineStr"/>
       <c r="AP41" s="25" t="inlineStr"/>
       <c r="AQ41" s="26" t="inlineStr"/>
       <c r="AR41" s="90" t="n">
-        <v>88.00</v>
+        <v>87.00</v>
       </c>
       <c r="AS41" s="87" t="inlineStr"/>
       <c r="AT41" s="87" t="inlineStr"/>
       <c r="AU41" s="87" t="inlineStr"/>
       <c r="AV41" s="25" t="inlineStr"/>
       <c r="AW41" s="26" t="inlineStr"/>
       <c r="AX41" s="91" t="n">
-        <v>478.750000000000</v>
+        <v/>
       </c>
       <c r="AY41" s="92" t="inlineStr"/>
       <c r="AZ41" s="92" t="inlineStr"/>
       <c r="BA41" s="25" t="inlineStr"/>
       <c r="BB41" s="26" t="inlineStr"/>
       <c r="BC41" s="93" t="n">
-        <v>42130.00</v>
+        <v>28840.50</v>
       </c>
       <c r="BD41" s="25" t="inlineStr"/>
       <c r="BE41" s="26" t="inlineStr"/>
       <c r="BF41" s="94" t="n">
-        <v>1.070000000000</v>
+        <v>0</v>
       </c>
       <c r="BG41" s="25" t="inlineStr"/>
       <c r="BH41" s="26" t="inlineStr"/>
       <c r="BI41" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ41" s="25" t="inlineStr"/>
       <c r="BK41" s="26" t="inlineStr"/>
       <c r="BL41" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -5687,71 +5669,71 @@
       <c r="AC42" s="78" t="inlineStr"/>
       <c r="AD42" s="78" t="inlineStr"/>
       <c r="AE42" s="78" t="inlineStr"/>
       <c r="AF42" s="78" t="inlineStr"/>
       <c r="AG42" s="56" t="inlineStr"/>
       <c r="AH42" s="57" t="inlineStr"/>
       <c r="AI42" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.IŞ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ42" s="80" t="inlineStr"/>
       <c r="AK42" s="80" t="inlineStr"/>
       <c r="AL42" s="80" t="inlineStr"/>
       <c r="AM42" s="80" t="inlineStr"/>
       <c r="AN42" s="80" t="inlineStr"/>
       <c r="AO42" s="80" t="inlineStr"/>
       <c r="AP42" s="56" t="inlineStr"/>
       <c r="AQ42" s="57" t="inlineStr"/>
       <c r="AR42" s="81" t="n">
-        <v>9315.00</v>
+        <v>9457.00</v>
       </c>
       <c r="AS42" s="78" t="inlineStr"/>
       <c r="AT42" s="78" t="inlineStr"/>
       <c r="AU42" s="78" t="inlineStr"/>
       <c r="AV42" s="56" t="inlineStr"/>
       <c r="AW42" s="57" t="inlineStr"/>
       <c r="AX42" s="82" t="n">
-        <v>13.010000000000</v>
+        <v>12.420000000000</v>
       </c>
       <c r="AY42" s="83" t="inlineStr"/>
       <c r="AZ42" s="83" t="inlineStr"/>
       <c r="BA42" s="56" t="inlineStr"/>
       <c r="BB42" s="57" t="inlineStr"/>
       <c r="BC42" s="84" t="n">
-        <v>121188.15</v>
+        <v>117455.94</v>
       </c>
       <c r="BD42" s="56" t="inlineStr"/>
       <c r="BE42" s="57" t="inlineStr"/>
       <c r="BF42" s="85" t="n">
-        <v>3.070000000000</v>
+        <v>3.400000000000</v>
       </c>
       <c r="BG42" s="56" t="inlineStr"/>
       <c r="BH42" s="57" t="inlineStr"/>
       <c r="BI42" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ42" s="56" t="inlineStr"/>
       <c r="BK42" s="57" t="inlineStr"/>
       <c r="BL42" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5809,71 +5791,71 @@
       <c r="AC43" s="87" t="inlineStr"/>
       <c r="AD43" s="87" t="inlineStr"/>
       <c r="AE43" s="87" t="inlineStr"/>
       <c r="AF43" s="87" t="inlineStr"/>
       <c r="AG43" s="25" t="inlineStr"/>
       <c r="AH43" s="26" t="inlineStr"/>
       <c r="AI43" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ43" s="89" t="inlineStr"/>
       <c r="AK43" s="89" t="inlineStr"/>
       <c r="AL43" s="89" t="inlineStr"/>
       <c r="AM43" s="89" t="inlineStr"/>
       <c r="AN43" s="89" t="inlineStr"/>
       <c r="AO43" s="89" t="inlineStr"/>
       <c r="AP43" s="25" t="inlineStr"/>
       <c r="AQ43" s="26" t="inlineStr"/>
       <c r="AR43" s="90" t="n">
-        <v>670.00</v>
+        <v>856.00</v>
       </c>
       <c r="AS43" s="87" t="inlineStr"/>
       <c r="AT43" s="87" t="inlineStr"/>
       <c r="AU43" s="87" t="inlineStr"/>
       <c r="AV43" s="25" t="inlineStr"/>
       <c r="AW43" s="26" t="inlineStr"/>
       <c r="AX43" s="91" t="n">
-        <v>215.100000000000</v>
+        <v/>
       </c>
       <c r="AY43" s="92" t="inlineStr"/>
       <c r="AZ43" s="92" t="inlineStr"/>
       <c r="BA43" s="25" t="inlineStr"/>
       <c r="BB43" s="26" t="inlineStr"/>
       <c r="BC43" s="93" t="n">
-        <v>144117.00</v>
+        <v>167861.60</v>
       </c>
       <c r="BD43" s="25" t="inlineStr"/>
       <c r="BE43" s="26" t="inlineStr"/>
       <c r="BF43" s="94" t="n">
-        <v>3.650000000000</v>
+        <v>0</v>
       </c>
       <c r="BG43" s="25" t="inlineStr"/>
       <c r="BH43" s="26" t="inlineStr"/>
       <c r="BI43" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ43" s="25" t="inlineStr"/>
       <c r="BK43" s="26" t="inlineStr"/>
       <c r="BL43" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -5931,66 +5913,66 @@
       <c r="AC44" s="78" t="inlineStr"/>
       <c r="AD44" s="78" t="inlineStr"/>
       <c r="AE44" s="78" t="inlineStr"/>
       <c r="AF44" s="78" t="inlineStr"/>
       <c r="AG44" s="56" t="inlineStr"/>
       <c r="AH44" s="57" t="inlineStr"/>
       <c r="AI44" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KARDEMIR KARABUK DEMİR </t>
           </r>
         </is>
       </c>
       <c r="AJ44" s="80" t="inlineStr"/>
       <c r="AK44" s="80" t="inlineStr"/>
       <c r="AL44" s="80" t="inlineStr"/>
       <c r="AM44" s="80" t="inlineStr"/>
       <c r="AN44" s="80" t="inlineStr"/>
       <c r="AO44" s="80" t="inlineStr"/>
       <c r="AP44" s="56" t="inlineStr"/>
       <c r="AQ44" s="57" t="inlineStr"/>
       <c r="AR44" s="81" t="n">
-        <v>834.00</v>
+        <v>923.00</v>
       </c>
       <c r="AS44" s="78" t="inlineStr"/>
       <c r="AT44" s="78" t="inlineStr"/>
       <c r="AU44" s="78" t="inlineStr"/>
       <c r="AV44" s="56" t="inlineStr"/>
       <c r="AW44" s="57" t="inlineStr"/>
       <c r="AX44" s="82" t="n">
         <v/>
       </c>
       <c r="AY44" s="83" t="inlineStr"/>
       <c r="AZ44" s="83" t="inlineStr"/>
       <c r="BA44" s="56" t="inlineStr"/>
       <c r="BB44" s="57" t="inlineStr"/>
       <c r="BC44" s="84" t="n">
-        <v>36295.68</v>
+        <v>36809.24</v>
       </c>
       <c r="BD44" s="56" t="inlineStr"/>
       <c r="BE44" s="57" t="inlineStr"/>
       <c r="BF44" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG44" s="56" t="inlineStr"/>
       <c r="BH44" s="57" t="inlineStr"/>
       <c r="BI44" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ44" s="56" t="inlineStr"/>
       <c r="BK44" s="57" t="inlineStr"/>
       <c r="BL44" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -6053,71 +6035,71 @@
       <c r="AC45" s="87" t="inlineStr"/>
       <c r="AD45" s="87" t="inlineStr"/>
       <c r="AE45" s="87" t="inlineStr"/>
       <c r="AF45" s="87" t="inlineStr"/>
       <c r="AG45" s="25" t="inlineStr"/>
       <c r="AH45" s="26" t="inlineStr"/>
       <c r="AI45" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">MİGROS TİCARET A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ45" s="89" t="inlineStr"/>
       <c r="AK45" s="89" t="inlineStr"/>
       <c r="AL45" s="89" t="inlineStr"/>
       <c r="AM45" s="89" t="inlineStr"/>
       <c r="AN45" s="89" t="inlineStr"/>
       <c r="AO45" s="89" t="inlineStr"/>
       <c r="AP45" s="25" t="inlineStr"/>
       <c r="AQ45" s="26" t="inlineStr"/>
       <c r="AR45" s="90" t="n">
-        <v>110.00</v>
+        <v>114.00</v>
       </c>
       <c r="AS45" s="87" t="inlineStr"/>
       <c r="AT45" s="87" t="inlineStr"/>
       <c r="AU45" s="87" t="inlineStr"/>
       <c r="AV45" s="25" t="inlineStr"/>
       <c r="AW45" s="26" t="inlineStr"/>
       <c r="AX45" s="91" t="n">
-        <v/>
+        <v>440.500000000000</v>
       </c>
       <c r="AY45" s="92" t="inlineStr"/>
       <c r="AZ45" s="92" t="inlineStr"/>
       <c r="BA45" s="25" t="inlineStr"/>
       <c r="BB45" s="26" t="inlineStr"/>
       <c r="BC45" s="93" t="n">
-        <v>57970.00</v>
+        <v>50217.00</v>
       </c>
       <c r="BD45" s="25" t="inlineStr"/>
       <c r="BE45" s="26" t="inlineStr"/>
       <c r="BF45" s="94" t="n">
-        <v>0</v>
+        <v>1.450000000000</v>
       </c>
       <c r="BG45" s="25" t="inlineStr"/>
       <c r="BH45" s="26" t="inlineStr"/>
       <c r="BI45" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ45" s="25" t="inlineStr"/>
       <c r="BK45" s="26" t="inlineStr"/>
       <c r="BL45" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PERAKENDE TİCARET</t>
           </r>
         </is>
       </c>
@@ -6175,66 +6157,66 @@
       <c r="AC46" s="78" t="inlineStr"/>
       <c r="AD46" s="78" t="inlineStr"/>
       <c r="AE46" s="78" t="inlineStr"/>
       <c r="AF46" s="78" t="inlineStr"/>
       <c r="AG46" s="56" t="inlineStr"/>
       <c r="AH46" s="57" t="inlineStr"/>
       <c r="AI46" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PETKM</t>
           </r>
         </is>
       </c>
       <c r="AJ46" s="80" t="inlineStr"/>
       <c r="AK46" s="80" t="inlineStr"/>
       <c r="AL46" s="80" t="inlineStr"/>
       <c r="AM46" s="80" t="inlineStr"/>
       <c r="AN46" s="80" t="inlineStr"/>
       <c r="AO46" s="80" t="inlineStr"/>
       <c r="AP46" s="56" t="inlineStr"/>
       <c r="AQ46" s="57" t="inlineStr"/>
       <c r="AR46" s="81" t="n">
-        <v>1431.00</v>
+        <v>1552.00</v>
       </c>
       <c r="AS46" s="78" t="inlineStr"/>
       <c r="AT46" s="78" t="inlineStr"/>
       <c r="AU46" s="78" t="inlineStr"/>
       <c r="AV46" s="56" t="inlineStr"/>
       <c r="AW46" s="57" t="inlineStr"/>
       <c r="AX46" s="82" t="n">
         <v/>
       </c>
       <c r="AY46" s="83" t="inlineStr"/>
       <c r="AZ46" s="83" t="inlineStr"/>
       <c r="BA46" s="56" t="inlineStr"/>
       <c r="BB46" s="57" t="inlineStr"/>
       <c r="BC46" s="84" t="n">
-        <v>28705.86</v>
+        <v>28401.60</v>
       </c>
       <c r="BD46" s="56" t="inlineStr"/>
       <c r="BE46" s="57" t="inlineStr"/>
       <c r="BF46" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG46" s="56" t="inlineStr"/>
       <c r="BH46" s="57" t="inlineStr"/>
       <c r="BI46" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ46" s="56" t="inlineStr"/>
       <c r="BK46" s="57" t="inlineStr"/>
       <c r="BL46" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -6297,71 +6279,71 @@
       <c r="AC47" s="87" t="inlineStr"/>
       <c r="AD47" s="87" t="inlineStr"/>
       <c r="AE47" s="87" t="inlineStr"/>
       <c r="AF47" s="87" t="inlineStr"/>
       <c r="AG47" s="25" t="inlineStr"/>
       <c r="AH47" s="26" t="inlineStr"/>
       <c r="AI47" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PGSUS</t>
           </r>
         </is>
       </c>
       <c r="AJ47" s="89" t="inlineStr"/>
       <c r="AK47" s="89" t="inlineStr"/>
       <c r="AL47" s="89" t="inlineStr"/>
       <c r="AM47" s="89" t="inlineStr"/>
       <c r="AN47" s="89" t="inlineStr"/>
       <c r="AO47" s="89" t="inlineStr"/>
       <c r="AP47" s="25" t="inlineStr"/>
       <c r="AQ47" s="26" t="inlineStr"/>
       <c r="AR47" s="90" t="n">
-        <v>258.00</v>
+        <v>298.00</v>
       </c>
       <c r="AS47" s="87" t="inlineStr"/>
       <c r="AT47" s="87" t="inlineStr"/>
       <c r="AU47" s="87" t="inlineStr"/>
       <c r="AV47" s="25" t="inlineStr"/>
       <c r="AW47" s="26" t="inlineStr"/>
       <c r="AX47" s="91" t="n">
-        <v/>
+        <v>126.400000000000</v>
       </c>
       <c r="AY47" s="92" t="inlineStr"/>
       <c r="AZ47" s="92" t="inlineStr"/>
       <c r="BA47" s="25" t="inlineStr"/>
       <c r="BB47" s="26" t="inlineStr"/>
       <c r="BC47" s="93" t="n">
-        <v>38364.60</v>
+        <v>37667.20</v>
       </c>
       <c r="BD47" s="25" t="inlineStr"/>
       <c r="BE47" s="26" t="inlineStr"/>
       <c r="BF47" s="94" t="n">
-        <v>0</v>
+        <v>1.090000000000</v>
       </c>
       <c r="BG47" s="25" t="inlineStr"/>
       <c r="BH47" s="26" t="inlineStr"/>
       <c r="BI47" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ47" s="25" t="inlineStr"/>
       <c r="BK47" s="26" t="inlineStr"/>
       <c r="BL47" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
@@ -6419,71 +6401,71 @@
       <c r="AC48" s="78" t="inlineStr"/>
       <c r="AD48" s="78" t="inlineStr"/>
       <c r="AE48" s="78" t="inlineStr"/>
       <c r="AF48" s="78" t="inlineStr"/>
       <c r="AG48" s="56" t="inlineStr"/>
       <c r="AH48" s="57" t="inlineStr"/>
       <c r="AI48" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SAHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ48" s="80" t="inlineStr"/>
       <c r="AK48" s="80" t="inlineStr"/>
       <c r="AL48" s="80" t="inlineStr"/>
       <c r="AM48" s="80" t="inlineStr"/>
       <c r="AN48" s="80" t="inlineStr"/>
       <c r="AO48" s="80" t="inlineStr"/>
       <c r="AP48" s="56" t="inlineStr"/>
       <c r="AQ48" s="57" t="inlineStr"/>
       <c r="AR48" s="81" t="n">
-        <v>1287.00</v>
+        <v>1389.00</v>
       </c>
       <c r="AS48" s="78" t="inlineStr"/>
       <c r="AT48" s="78" t="inlineStr"/>
       <c r="AU48" s="78" t="inlineStr"/>
       <c r="AV48" s="56" t="inlineStr"/>
       <c r="AW48" s="57" t="inlineStr"/>
       <c r="AX48" s="82" t="n">
-        <v/>
+        <v>87.550000000000</v>
       </c>
       <c r="AY48" s="83" t="inlineStr"/>
       <c r="AZ48" s="83" t="inlineStr"/>
       <c r="BA48" s="56" t="inlineStr"/>
       <c r="BB48" s="57" t="inlineStr"/>
       <c r="BC48" s="84" t="n">
-        <v>119176.20</v>
+        <v>121606.95</v>
       </c>
       <c r="BD48" s="56" t="inlineStr"/>
       <c r="BE48" s="57" t="inlineStr"/>
       <c r="BF48" s="85" t="n">
-        <v>0</v>
+        <v>3.520000000000</v>
       </c>
       <c r="BG48" s="56" t="inlineStr"/>
       <c r="BH48" s="57" t="inlineStr"/>
       <c r="BI48" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ48" s="56" t="inlineStr"/>
       <c r="BK48" s="57" t="inlineStr"/>
       <c r="BL48" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -6541,71 +6523,71 @@
       <c r="AC49" s="87" t="inlineStr"/>
       <c r="AD49" s="87" t="inlineStr"/>
       <c r="AE49" s="87" t="inlineStr"/>
       <c r="AF49" s="87" t="inlineStr"/>
       <c r="AG49" s="25" t="inlineStr"/>
       <c r="AH49" s="26" t="inlineStr"/>
       <c r="AI49" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SASA</t>
           </r>
         </is>
       </c>
       <c r="AJ49" s="89" t="inlineStr"/>
       <c r="AK49" s="89" t="inlineStr"/>
       <c r="AL49" s="89" t="inlineStr"/>
       <c r="AM49" s="89" t="inlineStr"/>
       <c r="AN49" s="89" t="inlineStr"/>
       <c r="AO49" s="89" t="inlineStr"/>
       <c r="AP49" s="25" t="inlineStr"/>
       <c r="AQ49" s="26" t="inlineStr"/>
       <c r="AR49" s="90" t="n">
-        <v>28835.00</v>
+        <v>30666.00</v>
       </c>
       <c r="AS49" s="87" t="inlineStr"/>
       <c r="AT49" s="87" t="inlineStr"/>
       <c r="AU49" s="87" t="inlineStr"/>
       <c r="AV49" s="25" t="inlineStr"/>
       <c r="AW49" s="26" t="inlineStr"/>
       <c r="AX49" s="91" t="n">
-        <v/>
+        <v>1.640000000000</v>
       </c>
       <c r="AY49" s="92" t="inlineStr"/>
       <c r="AZ49" s="92" t="inlineStr"/>
       <c r="BA49" s="25" t="inlineStr"/>
       <c r="BB49" s="26" t="inlineStr"/>
       <c r="BC49" s="93" t="n">
-        <v>66032.15</v>
+        <v>50292.24</v>
       </c>
       <c r="BD49" s="25" t="inlineStr"/>
       <c r="BE49" s="26" t="inlineStr"/>
       <c r="BF49" s="94" t="n">
-        <v>0</v>
+        <v>1.460000000000</v>
       </c>
       <c r="BG49" s="25" t="inlineStr"/>
       <c r="BH49" s="26" t="inlineStr"/>
       <c r="BI49" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ49" s="25" t="inlineStr"/>
       <c r="BK49" s="26" t="inlineStr"/>
       <c r="BL49" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -6663,71 +6645,71 @@
       <c r="AC50" s="78" t="inlineStr"/>
       <c r="AD50" s="78" t="inlineStr"/>
       <c r="AE50" s="78" t="inlineStr"/>
       <c r="AF50" s="78" t="inlineStr"/>
       <c r="AG50" s="56" t="inlineStr"/>
       <c r="AH50" s="57" t="inlineStr"/>
       <c r="AI50" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SISE</t>
           </r>
         </is>
       </c>
       <c r="AJ50" s="80" t="inlineStr"/>
       <c r="AK50" s="80" t="inlineStr"/>
       <c r="AL50" s="80" t="inlineStr"/>
       <c r="AM50" s="80" t="inlineStr"/>
       <c r="AN50" s="80" t="inlineStr"/>
       <c r="AO50" s="80" t="inlineStr"/>
       <c r="AP50" s="56" t="inlineStr"/>
       <c r="AQ50" s="57" t="inlineStr"/>
       <c r="AR50" s="81" t="n">
-        <v>1804.00</v>
+        <v>1773.00</v>
       </c>
       <c r="AS50" s="78" t="inlineStr"/>
       <c r="AT50" s="78" t="inlineStr"/>
       <c r="AU50" s="78" t="inlineStr"/>
       <c r="AV50" s="56" t="inlineStr"/>
       <c r="AW50" s="57" t="inlineStr"/>
       <c r="AX50" s="82" t="n">
-        <v/>
+        <v>34.080000000000</v>
       </c>
       <c r="AY50" s="83" t="inlineStr"/>
       <c r="AZ50" s="83" t="inlineStr"/>
       <c r="BA50" s="56" t="inlineStr"/>
       <c r="BB50" s="57" t="inlineStr"/>
       <c r="BC50" s="84" t="n">
-        <v>70500.32</v>
+        <v>60423.84</v>
       </c>
       <c r="BD50" s="56" t="inlineStr"/>
       <c r="BE50" s="57" t="inlineStr"/>
       <c r="BF50" s="85" t="n">
-        <v>0</v>
+        <v>1.750000000000</v>
       </c>
       <c r="BG50" s="56" t="inlineStr"/>
       <c r="BH50" s="57" t="inlineStr"/>
       <c r="BI50" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ50" s="56" t="inlineStr"/>
       <c r="BK50" s="57" t="inlineStr"/>
       <c r="BL50" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -6785,66 +6767,66 @@
       <c r="AC51" s="87" t="inlineStr"/>
       <c r="AD51" s="87" t="inlineStr"/>
       <c r="AE51" s="87" t="inlineStr"/>
       <c r="AF51" s="87" t="inlineStr"/>
       <c r="AG51" s="25" t="inlineStr"/>
       <c r="AH51" s="26" t="inlineStr"/>
       <c r="AI51" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAV</t>
           </r>
         </is>
       </c>
       <c r="AJ51" s="89" t="inlineStr"/>
       <c r="AK51" s="89" t="inlineStr"/>
       <c r="AL51" s="89" t="inlineStr"/>
       <c r="AM51" s="89" t="inlineStr"/>
       <c r="AN51" s="89" t="inlineStr"/>
       <c r="AO51" s="89" t="inlineStr"/>
       <c r="AP51" s="25" t="inlineStr"/>
       <c r="AQ51" s="26" t="inlineStr"/>
       <c r="AR51" s="90" t="n">
-        <v>209.00</v>
+        <v>230.00</v>
       </c>
       <c r="AS51" s="87" t="inlineStr"/>
       <c r="AT51" s="87" t="inlineStr"/>
       <c r="AU51" s="87" t="inlineStr"/>
       <c r="AV51" s="25" t="inlineStr"/>
       <c r="AW51" s="26" t="inlineStr"/>
       <c r="AX51" s="91" t="n">
         <v/>
       </c>
       <c r="AY51" s="92" t="inlineStr"/>
       <c r="AZ51" s="92" t="inlineStr"/>
       <c r="BA51" s="25" t="inlineStr"/>
       <c r="BB51" s="26" t="inlineStr"/>
       <c r="BC51" s="93" t="n">
-        <v>56064.25</v>
+        <v>61410.00</v>
       </c>
       <c r="BD51" s="25" t="inlineStr"/>
       <c r="BE51" s="26" t="inlineStr"/>
       <c r="BF51" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG51" s="25" t="inlineStr"/>
       <c r="BH51" s="26" t="inlineStr"/>
       <c r="BI51" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ51" s="25" t="inlineStr"/>
       <c r="BK51" s="26" t="inlineStr"/>
       <c r="BL51" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -6907,66 +6889,66 @@
       <c r="AC52" s="78" t="inlineStr"/>
       <c r="AD52" s="78" t="inlineStr"/>
       <c r="AE52" s="78" t="inlineStr"/>
       <c r="AF52" s="78" t="inlineStr"/>
       <c r="AG52" s="56" t="inlineStr"/>
       <c r="AH52" s="57" t="inlineStr"/>
       <c r="AI52" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TCELL</t>
           </r>
         </is>
       </c>
       <c r="AJ52" s="80" t="inlineStr"/>
       <c r="AK52" s="80" t="inlineStr"/>
       <c r="AL52" s="80" t="inlineStr"/>
       <c r="AM52" s="80" t="inlineStr"/>
       <c r="AN52" s="80" t="inlineStr"/>
       <c r="AO52" s="80" t="inlineStr"/>
       <c r="AP52" s="56" t="inlineStr"/>
       <c r="AQ52" s="57" t="inlineStr"/>
       <c r="AR52" s="81" t="n">
-        <v>1163.00</v>
+        <v>1086.00</v>
       </c>
       <c r="AS52" s="78" t="inlineStr"/>
       <c r="AT52" s="78" t="inlineStr"/>
       <c r="AU52" s="78" t="inlineStr"/>
       <c r="AV52" s="56" t="inlineStr"/>
       <c r="AW52" s="57" t="inlineStr"/>
       <c r="AX52" s="82" t="n">
         <v/>
       </c>
       <c r="AY52" s="83" t="inlineStr"/>
       <c r="AZ52" s="83" t="inlineStr"/>
       <c r="BA52" s="56" t="inlineStr"/>
       <c r="BB52" s="57" t="inlineStr"/>
       <c r="BC52" s="84" t="n">
-        <v>114148.45</v>
+        <v>101323.80</v>
       </c>
       <c r="BD52" s="56" t="inlineStr"/>
       <c r="BE52" s="57" t="inlineStr"/>
       <c r="BF52" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG52" s="56" t="inlineStr"/>
       <c r="BH52" s="57" t="inlineStr"/>
       <c r="BI52" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ52" s="56" t="inlineStr"/>
       <c r="BK52" s="57" t="inlineStr"/>
       <c r="BL52" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -7029,71 +7011,71 @@
       <c r="AC53" s="87" t="inlineStr"/>
       <c r="AD53" s="87" t="inlineStr"/>
       <c r="AE53" s="87" t="inlineStr"/>
       <c r="AF53" s="87" t="inlineStr"/>
       <c r="AG53" s="25" t="inlineStr"/>
       <c r="AH53" s="26" t="inlineStr"/>
       <c r="AI53" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">THYAO</t>
           </r>
         </is>
       </c>
       <c r="AJ53" s="89" t="inlineStr"/>
       <c r="AK53" s="89" t="inlineStr"/>
       <c r="AL53" s="89" t="inlineStr"/>
       <c r="AM53" s="89" t="inlineStr"/>
       <c r="AN53" s="89" t="inlineStr"/>
       <c r="AO53" s="89" t="inlineStr"/>
       <c r="AP53" s="25" t="inlineStr"/>
       <c r="AQ53" s="26" t="inlineStr"/>
       <c r="AR53" s="90" t="n">
-        <v>829.00</v>
+        <v>874.00</v>
       </c>
       <c r="AS53" s="87" t="inlineStr"/>
       <c r="AT53" s="87" t="inlineStr"/>
       <c r="AU53" s="87" t="inlineStr"/>
       <c r="AV53" s="25" t="inlineStr"/>
       <c r="AW53" s="26" t="inlineStr"/>
       <c r="AX53" s="91" t="n">
-        <v/>
+        <v>259.000000000000</v>
       </c>
       <c r="AY53" s="92" t="inlineStr"/>
       <c r="AZ53" s="92" t="inlineStr"/>
       <c r="BA53" s="25" t="inlineStr"/>
       <c r="BB53" s="26" t="inlineStr"/>
       <c r="BC53" s="93" t="n">
-        <v>245384.00</v>
+        <v>226366.00</v>
       </c>
       <c r="BD53" s="25" t="inlineStr"/>
       <c r="BE53" s="26" t="inlineStr"/>
       <c r="BF53" s="94" t="n">
-        <v>0</v>
+        <v>6.550000000000</v>
       </c>
       <c r="BG53" s="25" t="inlineStr"/>
       <c r="BH53" s="26" t="inlineStr"/>
       <c r="BI53" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ53" s="25" t="inlineStr"/>
       <c r="BK53" s="26" t="inlineStr"/>
       <c r="BL53" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
@@ -7151,66 +7133,66 @@
       <c r="AC54" s="78" t="inlineStr"/>
       <c r="AD54" s="78" t="inlineStr"/>
       <c r="AE54" s="78" t="inlineStr"/>
       <c r="AF54" s="78" t="inlineStr"/>
       <c r="AG54" s="56" t="inlineStr"/>
       <c r="AH54" s="57" t="inlineStr"/>
       <c r="AI54" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TOASO</t>
           </r>
         </is>
       </c>
       <c r="AJ54" s="80" t="inlineStr"/>
       <c r="AK54" s="80" t="inlineStr"/>
       <c r="AL54" s="80" t="inlineStr"/>
       <c r="AM54" s="80" t="inlineStr"/>
       <c r="AN54" s="80" t="inlineStr"/>
       <c r="AO54" s="80" t="inlineStr"/>
       <c r="AP54" s="56" t="inlineStr"/>
       <c r="AQ54" s="57" t="inlineStr"/>
       <c r="AR54" s="81" t="n">
-        <v>144.00</v>
+        <v>155.00</v>
       </c>
       <c r="AS54" s="78" t="inlineStr"/>
       <c r="AT54" s="78" t="inlineStr"/>
       <c r="AU54" s="78" t="inlineStr"/>
       <c r="AV54" s="56" t="inlineStr"/>
       <c r="AW54" s="57" t="inlineStr"/>
       <c r="AX54" s="82" t="n">
-        <v>274.250000000000</v>
+        <v>223.700000000000</v>
       </c>
       <c r="AY54" s="83" t="inlineStr"/>
       <c r="AZ54" s="83" t="inlineStr"/>
       <c r="BA54" s="56" t="inlineStr"/>
       <c r="BB54" s="57" t="inlineStr"/>
       <c r="BC54" s="84" t="n">
-        <v>39492.00</v>
+        <v>34673.50</v>
       </c>
       <c r="BD54" s="56" t="inlineStr"/>
       <c r="BE54" s="57" t="inlineStr"/>
       <c r="BF54" s="85" t="n">
         <v>1.000000000000</v>
       </c>
       <c r="BG54" s="56" t="inlineStr"/>
       <c r="BH54" s="57" t="inlineStr"/>
       <c r="BI54" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ54" s="56" t="inlineStr"/>
       <c r="BK54" s="57" t="inlineStr"/>
       <c r="BL54" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -7273,654 +7255,707 @@
       <c r="AC55" s="87" t="inlineStr"/>
       <c r="AD55" s="87" t="inlineStr"/>
       <c r="AE55" s="87" t="inlineStr"/>
       <c r="AF55" s="87" t="inlineStr"/>
       <c r="AG55" s="25" t="inlineStr"/>
       <c r="AH55" s="26" t="inlineStr"/>
       <c r="AI55" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KOZA ALTIN İŞLETMELERİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ55" s="89" t="inlineStr"/>
       <c r="AK55" s="89" t="inlineStr"/>
       <c r="AL55" s="89" t="inlineStr"/>
       <c r="AM55" s="89" t="inlineStr"/>
       <c r="AN55" s="89" t="inlineStr"/>
       <c r="AO55" s="89" t="inlineStr"/>
       <c r="AP55" s="25" t="inlineStr"/>
       <c r="AQ55" s="26" t="inlineStr"/>
       <c r="AR55" s="90" t="n">
-        <v>1116.00</v>
+        <v>1031.00</v>
       </c>
       <c r="AS55" s="87" t="inlineStr"/>
       <c r="AT55" s="87" t="inlineStr"/>
       <c r="AU55" s="87" t="inlineStr"/>
       <c r="AV55" s="25" t="inlineStr"/>
       <c r="AW55" s="26" t="inlineStr"/>
       <c r="AX55" s="91" t="n">
-        <v>50.800000000000</v>
+        <v/>
       </c>
       <c r="AY55" s="92" t="inlineStr"/>
       <c r="AZ55" s="92" t="inlineStr"/>
       <c r="BA55" s="25" t="inlineStr"/>
       <c r="BB55" s="26" t="inlineStr"/>
       <c r="BC55" s="93" t="n">
-        <v>56692.80</v>
+        <v>37610.88</v>
       </c>
       <c r="BD55" s="25" t="inlineStr"/>
       <c r="BE55" s="26" t="inlineStr"/>
       <c r="BF55" s="94" t="n">
-        <v>1.430000000000</v>
+        <v>0</v>
       </c>
       <c r="BG55" s="25" t="inlineStr"/>
       <c r="BH55" s="26" t="inlineStr"/>
       <c r="BI55" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ55" s="25" t="inlineStr"/>
       <c r="BK55" s="26" t="inlineStr"/>
       <c r="BL55" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAŞ VE TOPRAĞA DAYALI</t>
           </r>
         </is>
       </c>
       <c r="BM55" s="29" t="inlineStr"/>
     </row>
     <row r="56" customHeight="1" ht="20">
       <c r="A56" s="55" t="inlineStr"/>
       <c r="B56" s="77" t="n">
         <v>27</v>
       </c>
       <c r="C56" s="78" t="inlineStr"/>
       <c r="D56" s="78" t="inlineStr"/>
       <c r="E56" s="78" t="inlineStr"/>
       <c r="F56" s="56" t="inlineStr"/>
       <c r="G56" s="57" t="inlineStr"/>
       <c r="H56" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TTKOM</t>
+            <t xml:space="preserve">TRMET</t>
           </r>
         </is>
       </c>
       <c r="I56" s="78" t="inlineStr"/>
       <c r="J56" s="78" t="inlineStr"/>
       <c r="K56" s="78" t="inlineStr"/>
       <c r="L56" s="78" t="inlineStr"/>
       <c r="M56" s="78" t="inlineStr"/>
       <c r="N56" s="78" t="inlineStr"/>
       <c r="O56" s="78" t="inlineStr"/>
       <c r="P56" s="78" t="inlineStr"/>
       <c r="Q56" s="78" t="inlineStr"/>
       <c r="R56" s="78" t="inlineStr"/>
       <c r="S56" s="78" t="inlineStr"/>
       <c r="T56" s="78" t="inlineStr"/>
       <c r="U56" s="56" t="inlineStr"/>
       <c r="V56" s="57" t="inlineStr"/>
       <c r="W56" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TRETTLK00013</t>
+            <t xml:space="preserve">TREKOZA00014</t>
           </r>
         </is>
       </c>
       <c r="X56" s="78" t="inlineStr"/>
       <c r="Y56" s="78" t="inlineStr"/>
       <c r="Z56" s="78" t="inlineStr"/>
       <c r="AA56" s="78" t="inlineStr"/>
       <c r="AB56" s="78" t="inlineStr"/>
       <c r="AC56" s="78" t="inlineStr"/>
       <c r="AD56" s="78" t="inlineStr"/>
       <c r="AE56" s="78" t="inlineStr"/>
       <c r="AF56" s="78" t="inlineStr"/>
       <c r="AG56" s="56" t="inlineStr"/>
       <c r="AH56" s="57" t="inlineStr"/>
       <c r="AI56" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TÜRK TELEKOMÜNİKASYON A.</t>
+            <t xml:space="preserve">KOZA ANADOLU METAL </t>
           </r>
         </is>
       </c>
       <c r="AJ56" s="80" t="inlineStr"/>
       <c r="AK56" s="80" t="inlineStr"/>
       <c r="AL56" s="80" t="inlineStr"/>
       <c r="AM56" s="80" t="inlineStr"/>
       <c r="AN56" s="80" t="inlineStr"/>
       <c r="AO56" s="80" t="inlineStr"/>
       <c r="AP56" s="56" t="inlineStr"/>
       <c r="AQ56" s="57" t="inlineStr"/>
       <c r="AR56" s="81" t="n">
-        <v>546.00</v>
+        <v>205.00</v>
       </c>
       <c r="AS56" s="78" t="inlineStr"/>
       <c r="AT56" s="78" t="inlineStr"/>
       <c r="AU56" s="78" t="inlineStr"/>
       <c r="AV56" s="56" t="inlineStr"/>
       <c r="AW56" s="57" t="inlineStr"/>
       <c r="AX56" s="82" t="n">
-        <v>51.900000000000</v>
+        <v>106.200000000000</v>
       </c>
       <c r="AY56" s="83" t="inlineStr"/>
       <c r="AZ56" s="83" t="inlineStr"/>
       <c r="BA56" s="56" t="inlineStr"/>
       <c r="BB56" s="57" t="inlineStr"/>
       <c r="BC56" s="84" t="n">
-        <v>28337.40</v>
+        <v>21771.00</v>
       </c>
       <c r="BD56" s="56" t="inlineStr"/>
       <c r="BE56" s="57" t="inlineStr"/>
       <c r="BF56" s="85" t="n">
-        <v>0.720000000000</v>
+        <v>0.630000000000</v>
       </c>
       <c r="BG56" s="56" t="inlineStr"/>
       <c r="BH56" s="57" t="inlineStr"/>
       <c r="BI56" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ56" s="56" t="inlineStr"/>
       <c r="BK56" s="57" t="inlineStr"/>
       <c r="BL56" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">HABERLEŞME</t>
+            <t xml:space="preserve">TAŞ VE TOPRAĞA DAYALI</t>
           </r>
         </is>
       </c>
       <c r="BM56" s="58" t="inlineStr"/>
     </row>
     <row r="57" customHeight="1" ht="20">
       <c r="A57" s="22" t="inlineStr"/>
       <c r="B57" s="86" t="n">
         <v>28</v>
       </c>
       <c r="C57" s="87" t="inlineStr"/>
       <c r="D57" s="87" t="inlineStr"/>
       <c r="E57" s="87" t="inlineStr"/>
       <c r="F57" s="25" t="inlineStr"/>
       <c r="G57" s="26" t="inlineStr"/>
       <c r="H57" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TUPRS</t>
+            <t xml:space="preserve">TTKOM</t>
           </r>
         </is>
       </c>
       <c r="I57" s="87" t="inlineStr"/>
       <c r="J57" s="87" t="inlineStr"/>
       <c r="K57" s="87" t="inlineStr"/>
       <c r="L57" s="87" t="inlineStr"/>
       <c r="M57" s="87" t="inlineStr"/>
       <c r="N57" s="87" t="inlineStr"/>
       <c r="O57" s="87" t="inlineStr"/>
       <c r="P57" s="87" t="inlineStr"/>
       <c r="Q57" s="87" t="inlineStr"/>
       <c r="R57" s="87" t="inlineStr"/>
       <c r="S57" s="87" t="inlineStr"/>
       <c r="T57" s="87" t="inlineStr"/>
       <c r="U57" s="25" t="inlineStr"/>
       <c r="V57" s="26" t="inlineStr"/>
       <c r="W57" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TRATUPRS91E8</t>
+            <t xml:space="preserve">TRETTLK00013</t>
           </r>
         </is>
       </c>
       <c r="X57" s="87" t="inlineStr"/>
       <c r="Y57" s="87" t="inlineStr"/>
       <c r="Z57" s="87" t="inlineStr"/>
       <c r="AA57" s="87" t="inlineStr"/>
       <c r="AB57" s="87" t="inlineStr"/>
       <c r="AC57" s="87" t="inlineStr"/>
       <c r="AD57" s="87" t="inlineStr"/>
       <c r="AE57" s="87" t="inlineStr"/>
       <c r="AF57" s="87" t="inlineStr"/>
       <c r="AG57" s="25" t="inlineStr"/>
       <c r="AH57" s="26" t="inlineStr"/>
       <c r="AI57" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TUPRS</t>
+            <t xml:space="preserve">TÜRK TELEKOMÜNİKASYON A.</t>
           </r>
         </is>
       </c>
       <c r="AJ57" s="89" t="inlineStr"/>
       <c r="AK57" s="89" t="inlineStr"/>
       <c r="AL57" s="89" t="inlineStr"/>
       <c r="AM57" s="89" t="inlineStr"/>
       <c r="AN57" s="89" t="inlineStr"/>
       <c r="AO57" s="89" t="inlineStr"/>
       <c r="AP57" s="25" t="inlineStr"/>
       <c r="AQ57" s="26" t="inlineStr"/>
       <c r="AR57" s="90" t="n">
-        <v>1134.00</v>
+        <v>585.00</v>
       </c>
       <c r="AS57" s="87" t="inlineStr"/>
       <c r="AT57" s="87" t="inlineStr"/>
       <c r="AU57" s="87" t="inlineStr"/>
       <c r="AV57" s="25" t="inlineStr"/>
       <c r="AW57" s="26" t="inlineStr"/>
       <c r="AX57" s="91" t="n">
         <v/>
       </c>
       <c r="AY57" s="92" t="inlineStr"/>
       <c r="AZ57" s="92" t="inlineStr"/>
       <c r="BA57" s="25" t="inlineStr"/>
       <c r="BB57" s="26" t="inlineStr"/>
       <c r="BC57" s="93" t="n">
-        <v>440559.00</v>
+        <v>27717.30</v>
       </c>
       <c r="BD57" s="25" t="inlineStr"/>
       <c r="BE57" s="26" t="inlineStr"/>
       <c r="BF57" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG57" s="25" t="inlineStr"/>
       <c r="BH57" s="26" t="inlineStr"/>
       <c r="BI57" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ57" s="25" t="inlineStr"/>
       <c r="BK57" s="26" t="inlineStr"/>
       <c r="BL57" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
+            <t xml:space="preserve">HABERLEŞME</t>
           </r>
         </is>
       </c>
       <c r="BM57" s="29" t="inlineStr"/>
     </row>
     <row r="58" customHeight="1" ht="20">
       <c r="A58" s="55" t="inlineStr"/>
       <c r="B58" s="77" t="n">
         <v>29</v>
       </c>
       <c r="C58" s="78" t="inlineStr"/>
       <c r="D58" s="78" t="inlineStr"/>
       <c r="E58" s="78" t="inlineStr"/>
       <c r="F58" s="56" t="inlineStr"/>
       <c r="G58" s="57" t="inlineStr"/>
       <c r="H58" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">VAKBN</t>
+            <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
       <c r="I58" s="78" t="inlineStr"/>
       <c r="J58" s="78" t="inlineStr"/>
       <c r="K58" s="78" t="inlineStr"/>
       <c r="L58" s="78" t="inlineStr"/>
       <c r="M58" s="78" t="inlineStr"/>
       <c r="N58" s="78" t="inlineStr"/>
       <c r="O58" s="78" t="inlineStr"/>
       <c r="P58" s="78" t="inlineStr"/>
       <c r="Q58" s="78" t="inlineStr"/>
       <c r="R58" s="78" t="inlineStr"/>
       <c r="S58" s="78" t="inlineStr"/>
       <c r="T58" s="78" t="inlineStr"/>
       <c r="U58" s="56" t="inlineStr"/>
       <c r="V58" s="57" t="inlineStr"/>
       <c r="W58" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TREVKFB00019</t>
+            <t xml:space="preserve">TRATUPRS91E8</t>
           </r>
         </is>
       </c>
       <c r="X58" s="78" t="inlineStr"/>
       <c r="Y58" s="78" t="inlineStr"/>
       <c r="Z58" s="78" t="inlineStr"/>
       <c r="AA58" s="78" t="inlineStr"/>
       <c r="AB58" s="78" t="inlineStr"/>
       <c r="AC58" s="78" t="inlineStr"/>
       <c r="AD58" s="78" t="inlineStr"/>
       <c r="AE58" s="78" t="inlineStr"/>
       <c r="AF58" s="78" t="inlineStr"/>
       <c r="AG58" s="56" t="inlineStr"/>
       <c r="AH58" s="57" t="inlineStr"/>
       <c r="AI58" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">T.VAKIFLAR BANKASI T.A.O.</t>
+            <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
       <c r="AJ58" s="80" t="inlineStr"/>
       <c r="AK58" s="80" t="inlineStr"/>
       <c r="AL58" s="80" t="inlineStr"/>
       <c r="AM58" s="80" t="inlineStr"/>
       <c r="AN58" s="80" t="inlineStr"/>
       <c r="AO58" s="80" t="inlineStr"/>
       <c r="AP58" s="56" t="inlineStr"/>
       <c r="AQ58" s="57" t="inlineStr"/>
       <c r="AR58" s="81" t="n">
-        <v>715.00</v>
+        <v>1318.00</v>
       </c>
       <c r="AS58" s="78" t="inlineStr"/>
       <c r="AT58" s="78" t="inlineStr"/>
       <c r="AU58" s="78" t="inlineStr"/>
       <c r="AV58" s="56" t="inlineStr"/>
       <c r="AW58" s="57" t="inlineStr"/>
       <c r="AX58" s="82" t="n">
-        <v>33.620000000000</v>
+        <v>352.250000000000</v>
       </c>
       <c r="AY58" s="83" t="inlineStr"/>
       <c r="AZ58" s="83" t="inlineStr"/>
       <c r="BA58" s="56" t="inlineStr"/>
       <c r="BB58" s="57" t="inlineStr"/>
       <c r="BC58" s="84" t="n">
-        <v>24038.30</v>
+        <v>464265.50</v>
       </c>
       <c r="BD58" s="56" t="inlineStr"/>
       <c r="BE58" s="57" t="inlineStr"/>
       <c r="BF58" s="85" t="n">
-        <v>0.610000000000</v>
+        <v>13.440000000000</v>
       </c>
       <c r="BG58" s="56" t="inlineStr"/>
       <c r="BH58" s="57" t="inlineStr"/>
       <c r="BI58" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ58" s="56" t="inlineStr"/>
       <c r="BK58" s="57" t="inlineStr"/>
       <c r="BL58" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
+            <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
       <c r="BM58" s="58" t="inlineStr"/>
     </row>
     <row r="59" customHeight="1" ht="20">
-      <c r="A59" s="61" t="inlineStr"/>
-      <c r="B59" s="95" t="n">
+      <c r="A59" s="22" t="inlineStr"/>
+      <c r="B59" s="86" t="n">
         <v>30</v>
       </c>
-      <c r="C59" s="96" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="H59" s="95" t="inlineStr">
+      <c r="C59" s="87" t="inlineStr"/>
+      <c r="D59" s="87" t="inlineStr"/>
+      <c r="E59" s="87" t="inlineStr"/>
+      <c r="F59" s="25" t="inlineStr"/>
+      <c r="G59" s="26" t="inlineStr"/>
+      <c r="H59" s="86" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">VAKBN</t>
+          </r>
+        </is>
+      </c>
+      <c r="I59" s="87" t="inlineStr"/>
+      <c r="J59" s="87" t="inlineStr"/>
+      <c r="K59" s="87" t="inlineStr"/>
+      <c r="L59" s="87" t="inlineStr"/>
+      <c r="M59" s="87" t="inlineStr"/>
+      <c r="N59" s="87" t="inlineStr"/>
+      <c r="O59" s="87" t="inlineStr"/>
+      <c r="P59" s="87" t="inlineStr"/>
+      <c r="Q59" s="87" t="inlineStr"/>
+      <c r="R59" s="87" t="inlineStr"/>
+      <c r="S59" s="87" t="inlineStr"/>
+      <c r="T59" s="87" t="inlineStr"/>
+      <c r="U59" s="25" t="inlineStr"/>
+      <c r="V59" s="26" t="inlineStr"/>
+      <c r="W59" s="86" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">TREVKFB00019</t>
+          </r>
+        </is>
+      </c>
+      <c r="X59" s="87" t="inlineStr"/>
+      <c r="Y59" s="87" t="inlineStr"/>
+      <c r="Z59" s="87" t="inlineStr"/>
+      <c r="AA59" s="87" t="inlineStr"/>
+      <c r="AB59" s="87" t="inlineStr"/>
+      <c r="AC59" s="87" t="inlineStr"/>
+      <c r="AD59" s="87" t="inlineStr"/>
+      <c r="AE59" s="87" t="inlineStr"/>
+      <c r="AF59" s="87" t="inlineStr"/>
+      <c r="AG59" s="25" t="inlineStr"/>
+      <c r="AH59" s="26" t="inlineStr"/>
+      <c r="AI59" s="88" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">T.VAKIFLAR BANKASI T.A.O.</t>
+          </r>
+        </is>
+      </c>
+      <c r="AJ59" s="89" t="inlineStr"/>
+      <c r="AK59" s="89" t="inlineStr"/>
+      <c r="AL59" s="89" t="inlineStr"/>
+      <c r="AM59" s="89" t="inlineStr"/>
+      <c r="AN59" s="89" t="inlineStr"/>
+      <c r="AO59" s="89" t="inlineStr"/>
+      <c r="AP59" s="25" t="inlineStr"/>
+      <c r="AQ59" s="26" t="inlineStr"/>
+      <c r="AR59" s="90" t="n">
+        <v>727.00</v>
+      </c>
+      <c r="AS59" s="87" t="inlineStr"/>
+      <c r="AT59" s="87" t="inlineStr"/>
+      <c r="AU59" s="87" t="inlineStr"/>
+      <c r="AV59" s="25" t="inlineStr"/>
+      <c r="AW59" s="26" t="inlineStr"/>
+      <c r="AX59" s="91" t="n">
+        <v>31.140000000000</v>
+      </c>
+      <c r="AY59" s="92" t="inlineStr"/>
+      <c r="AZ59" s="92" t="inlineStr"/>
+      <c r="BA59" s="25" t="inlineStr"/>
+      <c r="BB59" s="26" t="inlineStr"/>
+      <c r="BC59" s="93" t="n">
+        <v>22638.78</v>
+      </c>
+      <c r="BD59" s="25" t="inlineStr"/>
+      <c r="BE59" s="26" t="inlineStr"/>
+      <c r="BF59" s="94" t="n">
+        <v>0.660000000000</v>
+      </c>
+      <c r="BG59" s="25" t="inlineStr"/>
+      <c r="BH59" s="26" t="inlineStr"/>
+      <c r="BI59" s="86" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">ISE</t>
+          </r>
+        </is>
+      </c>
+      <c r="BJ59" s="25" t="inlineStr"/>
+      <c r="BK59" s="26" t="inlineStr"/>
+      <c r="BL59" s="88" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
+          </r>
+        </is>
+      </c>
+      <c r="BM59" s="29" t="inlineStr"/>
+    </row>
+    <row r="60" customHeight="1" ht="20">
+      <c r="A60" s="95" t="inlineStr"/>
+      <c r="B60" s="96" t="n">
+        <v>31</v>
+      </c>
+      <c r="C60" s="97" t="inlineStr"/>
+      <c r="D60" s="97" t="inlineStr"/>
+      <c r="E60" s="97" t="inlineStr"/>
+      <c r="F60" s="98" t="inlineStr"/>
+      <c r="G60" s="99" t="inlineStr"/>
+      <c r="H60" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">YKBNK</t>
           </r>
         </is>
       </c>
-      <c r="I59" s="96" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="W59" s="95" t="inlineStr">
+      <c r="I60" s="97" t="inlineStr"/>
+      <c r="J60" s="97" t="inlineStr"/>
+      <c r="K60" s="97" t="inlineStr"/>
+      <c r="L60" s="97" t="inlineStr"/>
+      <c r="M60" s="97" t="inlineStr"/>
+      <c r="N60" s="97" t="inlineStr"/>
+      <c r="O60" s="97" t="inlineStr"/>
+      <c r="P60" s="97" t="inlineStr"/>
+      <c r="Q60" s="97" t="inlineStr"/>
+      <c r="R60" s="97" t="inlineStr"/>
+      <c r="S60" s="97" t="inlineStr"/>
+      <c r="T60" s="97" t="inlineStr"/>
+      <c r="U60" s="98" t="inlineStr"/>
+      <c r="V60" s="99" t="inlineStr"/>
+      <c r="W60" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TRAYKBNK91N6</t>
           </r>
         </is>
       </c>
-      <c r="X59" s="96" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="AI59" s="97" t="inlineStr">
+      <c r="X60" s="97" t="inlineStr"/>
+      <c r="Y60" s="97" t="inlineStr"/>
+      <c r="Z60" s="97" t="inlineStr"/>
+      <c r="AA60" s="97" t="inlineStr"/>
+      <c r="AB60" s="97" t="inlineStr"/>
+      <c r="AC60" s="97" t="inlineStr"/>
+      <c r="AD60" s="97" t="inlineStr"/>
+      <c r="AE60" s="97" t="inlineStr"/>
+      <c r="AF60" s="97" t="inlineStr"/>
+      <c r="AG60" s="98" t="inlineStr"/>
+      <c r="AH60" s="99" t="inlineStr"/>
+      <c r="AI60" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">YAPI VE KREDI BANKASI A.S.</t>
           </r>
         </is>
       </c>
-      <c r="AJ59" s="98" t="inlineStr"/>
-[...32 lines deleted...]
-      <c r="BI59" s="95" t="inlineStr">
+      <c r="AJ60" s="101" t="inlineStr"/>
+      <c r="AK60" s="101" t="inlineStr"/>
+      <c r="AL60" s="101" t="inlineStr"/>
+      <c r="AM60" s="101" t="inlineStr"/>
+      <c r="AN60" s="101" t="inlineStr"/>
+      <c r="AO60" s="101" t="inlineStr"/>
+      <c r="AP60" s="98" t="inlineStr"/>
+      <c r="AQ60" s="99" t="inlineStr"/>
+      <c r="AR60" s="102" t="n">
+        <v>4204.00</v>
+      </c>
+      <c r="AS60" s="97" t="inlineStr"/>
+      <c r="AT60" s="97" t="inlineStr"/>
+      <c r="AU60" s="97" t="inlineStr"/>
+      <c r="AV60" s="98" t="inlineStr"/>
+      <c r="AW60" s="99" t="inlineStr"/>
+      <c r="AX60" s="103" t="n">
+        <v>35.320000000000</v>
+      </c>
+      <c r="AY60" s="104" t="inlineStr"/>
+      <c r="AZ60" s="104" t="inlineStr"/>
+      <c r="BA60" s="98" t="inlineStr"/>
+      <c r="BB60" s="99" t="inlineStr"/>
+      <c r="BC60" s="105" t="n">
+        <v>148485.28</v>
+      </c>
+      <c r="BD60" s="98" t="inlineStr"/>
+      <c r="BE60" s="99" t="inlineStr"/>
+      <c r="BF60" s="106" t="n">
+        <v>4.300000000000</v>
+      </c>
+      <c r="BG60" s="98" t="inlineStr"/>
+      <c r="BH60" s="99" t="inlineStr"/>
+      <c r="BI60" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
-      <c r="BJ59" s="64" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="BL59" s="97" t="inlineStr">
+      <c r="BJ60" s="98" t="inlineStr"/>
+      <c r="BK60" s="99" t="inlineStr"/>
+      <c r="BL60" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
-      <c r="BM59" s="68" t="inlineStr"/>
-[...68 lines deleted...]
-      <c r="BM60" s="11" t="inlineStr"/>
+      <c r="BM60" s="107" t="inlineStr"/>
     </row>
     <row r="61" customHeight="1" ht="10">
       <c r="A61" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B61" s="70" t="inlineStr"/>
       <c r="C61" s="70" t="inlineStr"/>
       <c r="D61" s="70" t="inlineStr"/>
       <c r="E61" s="70" t="inlineStr"/>
       <c r="F61" s="70" t="inlineStr"/>
       <c r="G61" s="70" t="inlineStr"/>
       <c r="H61" s="70" t="inlineStr"/>
       <c r="I61" s="70" t="inlineStr"/>
       <c r="J61" s="70" t="inlineStr"/>
       <c r="K61" s="70" t="inlineStr"/>
       <c r="L61" s="70" t="inlineStr"/>
       <c r="M61" s="70" t="inlineStr"/>
       <c r="N61" s="70" t="inlineStr"/>
       <c r="O61" s="70" t="inlineStr"/>
       <c r="P61" s="70" t="inlineStr"/>
       <c r="Q61" s="70" t="inlineStr"/>
       <c r="R61" s="70" t="inlineStr"/>
       <c r="S61" s="70" t="inlineStr"/>
       <c r="T61" s="70" t="inlineStr"/>
       <c r="U61" s="70" t="inlineStr"/>
@@ -7947,409 +7982,409 @@
       <c r="AP61" s="11" t="inlineStr"/>
       <c r="AQ61" s="11" t="inlineStr"/>
       <c r="AR61" s="11" t="inlineStr"/>
       <c r="AS61" s="11" t="inlineStr"/>
       <c r="AT61" s="11" t="inlineStr"/>
       <c r="AU61" s="11" t="inlineStr"/>
       <c r="AV61" s="11" t="inlineStr"/>
       <c r="AW61" s="11" t="inlineStr"/>
       <c r="AX61" s="11" t="inlineStr"/>
       <c r="AY61" s="11" t="inlineStr"/>
       <c r="AZ61" s="11" t="inlineStr"/>
       <c r="BA61" s="11" t="inlineStr"/>
       <c r="BB61" s="11" t="inlineStr"/>
       <c r="BC61" s="11" t="inlineStr"/>
       <c r="BD61" s="11" t="inlineStr"/>
       <c r="BE61" s="11" t="inlineStr"/>
       <c r="BF61" s="11" t="inlineStr"/>
       <c r="BG61" s="11" t="inlineStr"/>
       <c r="BH61" s="11" t="inlineStr"/>
       <c r="BI61" s="11" t="inlineStr"/>
       <c r="BJ61" s="11" t="inlineStr"/>
       <c r="BK61" s="11" t="inlineStr"/>
       <c r="BL61" s="11" t="inlineStr"/>
       <c r="BM61" s="11" t="inlineStr"/>
     </row>
-    <row r="62" customHeight="1" ht="30">
-[...140 lines deleted...]
-      <c r="AY62" s="76" t="inlineStr"/>
+    <row r="62" customHeight="1" ht="10">
+      <c r="A62" s="69" t="inlineStr">
+        <is/>
+      </c>
+      <c r="B62" s="70" t="inlineStr"/>
+      <c r="C62" s="70" t="inlineStr"/>
+      <c r="D62" s="70" t="inlineStr"/>
+      <c r="E62" s="70" t="inlineStr"/>
+      <c r="F62" s="70" t="inlineStr"/>
+      <c r="G62" s="70" t="inlineStr"/>
+      <c r="H62" s="70" t="inlineStr"/>
+      <c r="I62" s="70" t="inlineStr"/>
+      <c r="J62" s="70" t="inlineStr"/>
+      <c r="K62" s="70" t="inlineStr"/>
+      <c r="L62" s="70" t="inlineStr"/>
+      <c r="M62" s="70" t="inlineStr"/>
+      <c r="N62" s="70" t="inlineStr"/>
+      <c r="O62" s="70" t="inlineStr"/>
+      <c r="P62" s="70" t="inlineStr"/>
+      <c r="Q62" s="70" t="inlineStr"/>
+      <c r="R62" s="70" t="inlineStr"/>
+      <c r="S62" s="70" t="inlineStr"/>
+      <c r="T62" s="70" t="inlineStr"/>
+      <c r="U62" s="70" t="inlineStr"/>
+      <c r="V62" s="70" t="inlineStr"/>
+      <c r="W62" s="70" t="inlineStr"/>
+      <c r="X62" s="70" t="inlineStr"/>
+      <c r="Y62" s="11" t="inlineStr"/>
+      <c r="Z62" s="11" t="inlineStr"/>
+      <c r="AA62" s="11" t="inlineStr"/>
+      <c r="AB62" s="11" t="inlineStr"/>
+      <c r="AC62" s="11" t="inlineStr"/>
+      <c r="AD62" s="11" t="inlineStr"/>
+      <c r="AE62" s="11" t="inlineStr"/>
+      <c r="AF62" s="11" t="inlineStr"/>
+      <c r="AG62" s="11" t="inlineStr"/>
+      <c r="AH62" s="11" t="inlineStr"/>
+      <c r="AI62" s="11" t="inlineStr"/>
+      <c r="AJ62" s="11" t="inlineStr"/>
+      <c r="AK62" s="11" t="inlineStr"/>
+      <c r="AL62" s="11" t="inlineStr"/>
+      <c r="AM62" s="11" t="inlineStr"/>
+      <c r="AN62" s="11" t="inlineStr"/>
+      <c r="AO62" s="11" t="inlineStr"/>
+      <c r="AP62" s="11" t="inlineStr"/>
+      <c r="AQ62" s="11" t="inlineStr"/>
+      <c r="AR62" s="11" t="inlineStr"/>
+      <c r="AS62" s="11" t="inlineStr"/>
+      <c r="AT62" s="11" t="inlineStr"/>
+      <c r="AU62" s="11" t="inlineStr"/>
+      <c r="AV62" s="11" t="inlineStr"/>
+      <c r="AW62" s="11" t="inlineStr"/>
+      <c r="AX62" s="11" t="inlineStr"/>
+      <c r="AY62" s="11" t="inlineStr"/>
       <c r="AZ62" s="11" t="inlineStr"/>
       <c r="BA62" s="11" t="inlineStr"/>
       <c r="BB62" s="11" t="inlineStr"/>
       <c r="BC62" s="11" t="inlineStr"/>
       <c r="BD62" s="11" t="inlineStr"/>
       <c r="BE62" s="11" t="inlineStr"/>
       <c r="BF62" s="11" t="inlineStr"/>
       <c r="BG62" s="11" t="inlineStr"/>
       <c r="BH62" s="11" t="inlineStr"/>
       <c r="BI62" s="11" t="inlineStr"/>
       <c r="BJ62" s="11" t="inlineStr"/>
       <c r="BK62" s="11" t="inlineStr"/>
       <c r="BL62" s="11" t="inlineStr"/>
       <c r="BM62" s="11" t="inlineStr"/>
     </row>
-    <row r="63" customHeight="1" ht="20">
-[...131 lines deleted...]
-      <c r="AY63" s="109" t="inlineStr"/>
+    <row r="63" customHeight="1" ht="30">
+      <c r="A63" s="71" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Exchange Name</t>
+          </r>
+        </is>
+      </c>
+      <c r="B63" s="72" t="inlineStr"/>
+      <c r="C63" s="72" t="inlineStr"/>
+      <c r="D63" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Exchange Code</t>
+          </r>
+        </is>
+      </c>
+      <c r="E63" s="74" t="inlineStr"/>
+      <c r="F63" s="74" t="inlineStr"/>
+      <c r="G63" s="74" t="inlineStr"/>
+      <c r="H63" s="74" t="inlineStr"/>
+      <c r="I63" s="74" t="inlineStr"/>
+      <c r="J63" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Initial Listing Date</t>
+          </r>
+        </is>
+      </c>
+      <c r="K63" s="74" t="inlineStr"/>
+      <c r="L63" s="74" t="inlineStr"/>
+      <c r="M63" s="74" t="inlineStr"/>
+      <c r="N63" s="74" t="inlineStr"/>
+      <c r="O63" s="74" t="inlineStr"/>
+      <c r="P63" s="74" t="inlineStr"/>
+      <c r="Q63" s="74" t="inlineStr"/>
+      <c r="R63" s="74" t="inlineStr"/>
+      <c r="S63" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Trading Currency</t>
+          </r>
+        </is>
+      </c>
+      <c r="T63" s="74" t="inlineStr"/>
+      <c r="U63" s="74" t="inlineStr"/>
+      <c r="V63" s="74" t="inlineStr"/>
+      <c r="W63" s="74" t="inlineStr"/>
+      <c r="X63" s="74" t="inlineStr"/>
+      <c r="Y63" s="74" t="inlineStr"/>
+      <c r="Z63" s="74" t="inlineStr"/>
+      <c r="AA63" s="74" t="inlineStr"/>
+      <c r="AB63" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Time Zone</t>
+          </r>
+        </is>
+      </c>
+      <c r="AC63" s="74" t="inlineStr"/>
+      <c r="AD63" s="74" t="inlineStr"/>
+      <c r="AE63" s="74" t="inlineStr"/>
+      <c r="AF63" s="74" t="inlineStr"/>
+      <c r="AG63" s="74" t="inlineStr"/>
+      <c r="AH63" s="74" t="inlineStr"/>
+      <c r="AI63" s="74" t="inlineStr"/>
+      <c r="AJ63" s="74" t="inlineStr"/>
+      <c r="AK63" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Trading Hours</t>
+          </r>
+        </is>
+      </c>
+      <c r="AL63" s="74" t="inlineStr"/>
+      <c r="AM63" s="74" t="inlineStr"/>
+      <c r="AN63" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">T-1</t>
+          </r>
+        </is>
+      </c>
+      <c r="AO63" s="74" t="inlineStr"/>
+      <c r="AP63" s="74" t="inlineStr"/>
+      <c r="AQ63" s="74" t="inlineStr"/>
+      <c r="AR63" s="74" t="inlineStr"/>
+      <c r="AS63" s="74" t="inlineStr"/>
+      <c r="AT63" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">T+0</t>
+          </r>
+        </is>
+      </c>
+      <c r="AU63" s="74" t="inlineStr"/>
+      <c r="AV63" s="74" t="inlineStr"/>
+      <c r="AW63" s="75" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">T+2</t>
+          </r>
+        </is>
+      </c>
+      <c r="AX63" s="76" t="inlineStr"/>
+      <c r="AY63" s="76" t="inlineStr"/>
       <c r="AZ63" s="11" t="inlineStr"/>
       <c r="BA63" s="11" t="inlineStr"/>
       <c r="BB63" s="11" t="inlineStr"/>
       <c r="BC63" s="11" t="inlineStr"/>
       <c r="BD63" s="11" t="inlineStr"/>
       <c r="BE63" s="11" t="inlineStr"/>
       <c r="BF63" s="11" t="inlineStr"/>
       <c r="BG63" s="11" t="inlineStr"/>
       <c r="BH63" s="11" t="inlineStr"/>
       <c r="BI63" s="11" t="inlineStr"/>
       <c r="BJ63" s="11" t="inlineStr"/>
       <c r="BK63" s="11" t="inlineStr"/>
       <c r="BL63" s="11" t="inlineStr"/>
       <c r="BM63" s="11" t="inlineStr"/>
     </row>
-    <row r="64" customHeight="1" ht="10">
-[...52 lines deleted...]
-      <c r="AY64" s="11" t="inlineStr"/>
+    <row r="64" customHeight="1" ht="20">
+      <c r="A64" s="95" t="inlineStr"/>
+      <c r="B64" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">Borsa Istanbul</t>
+          </r>
+        </is>
+      </c>
+      <c r="C64" s="98" t="inlineStr"/>
+      <c r="D64" s="99" t="inlineStr"/>
+      <c r="E64" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">ISE</t>
+          </r>
+        </is>
+      </c>
+      <c r="F64" s="97" t="inlineStr"/>
+      <c r="G64" s="97" t="inlineStr"/>
+      <c r="H64" s="97" t="inlineStr"/>
+      <c r="I64" s="98" t="inlineStr"/>
+      <c r="J64" s="99" t="inlineStr"/>
+      <c r="K64" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20230906</t>
+          </r>
+        </is>
+      </c>
+      <c r="L64" s="97" t="inlineStr"/>
+      <c r="M64" s="97" t="inlineStr"/>
+      <c r="N64" s="97" t="inlineStr"/>
+      <c r="O64" s="97" t="inlineStr"/>
+      <c r="P64" s="97" t="inlineStr"/>
+      <c r="Q64" s="97" t="inlineStr"/>
+      <c r="R64" s="98" t="inlineStr"/>
+      <c r="S64" s="99" t="inlineStr"/>
+      <c r="T64" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">TRY</t>
+          </r>
+        </is>
+      </c>
+      <c r="U64" s="97" t="inlineStr"/>
+      <c r="V64" s="97" t="inlineStr"/>
+      <c r="W64" s="97" t="inlineStr"/>
+      <c r="X64" s="97" t="inlineStr"/>
+      <c r="Y64" s="97" t="inlineStr"/>
+      <c r="Z64" s="97" t="inlineStr"/>
+      <c r="AA64" s="98" t="inlineStr"/>
+      <c r="AB64" s="99" t="inlineStr"/>
+      <c r="AC64" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">GMT+2</t>
+          </r>
+        </is>
+      </c>
+      <c r="AD64" s="97" t="inlineStr"/>
+      <c r="AE64" s="97" t="inlineStr"/>
+      <c r="AF64" s="97" t="inlineStr"/>
+      <c r="AG64" s="97" t="inlineStr"/>
+      <c r="AH64" s="97" t="inlineStr"/>
+      <c r="AI64" s="97" t="inlineStr"/>
+      <c r="AJ64" s="98" t="inlineStr"/>
+      <c r="AK64" s="99" t="inlineStr"/>
+      <c r="AL64" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">09:30-17:40</t>
+          </r>
+        </is>
+      </c>
+      <c r="AM64" s="98" t="inlineStr"/>
+      <c r="AN64" s="99" t="inlineStr"/>
+      <c r="AO64" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20261022</t>
+          </r>
+        </is>
+      </c>
+      <c r="AP64" s="97" t="inlineStr"/>
+      <c r="AQ64" s="97" t="inlineStr"/>
+      <c r="AR64" s="97" t="inlineStr"/>
+      <c r="AS64" s="98" t="inlineStr"/>
+      <c r="AT64" s="99" t="inlineStr"/>
+      <c r="AU64" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20261023</t>
+          </r>
+        </is>
+      </c>
+      <c r="AV64" s="98" t="inlineStr"/>
+      <c r="AW64" s="99" t="inlineStr"/>
+      <c r="AX64" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20261027</t>
+          </r>
+        </is>
+      </c>
+      <c r="AY64" s="107" t="inlineStr"/>
       <c r="AZ64" s="11" t="inlineStr"/>
       <c r="BA64" s="11" t="inlineStr"/>
       <c r="BB64" s="11" t="inlineStr"/>
       <c r="BC64" s="11" t="inlineStr"/>
       <c r="BD64" s="11" t="inlineStr"/>
       <c r="BE64" s="11" t="inlineStr"/>
       <c r="BF64" s="11" t="inlineStr"/>
       <c r="BG64" s="11" t="inlineStr"/>
       <c r="BH64" s="11" t="inlineStr"/>
       <c r="BI64" s="11" t="inlineStr"/>
       <c r="BJ64" s="11" t="inlineStr"/>
       <c r="BK64" s="11" t="inlineStr"/>
       <c r="BL64" s="11" t="inlineStr"/>
       <c r="BM64" s="11" t="inlineStr"/>
     </row>
     <row r="65" customHeight="1" ht="10">
       <c r="A65" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B65" s="70" t="inlineStr"/>
       <c r="C65" s="70" t="inlineStr"/>
       <c r="D65" s="70" t="inlineStr"/>
       <c r="E65" s="70" t="inlineStr"/>
       <c r="F65" s="70" t="inlineStr"/>
       <c r="G65" s="70" t="inlineStr"/>
@@ -8528,313 +8563,382 @@
       <c r="AP67" s="11" t="inlineStr"/>
       <c r="AQ67" s="11" t="inlineStr"/>
       <c r="AR67" s="11" t="inlineStr"/>
       <c r="AS67" s="11" t="inlineStr"/>
       <c r="AT67" s="11" t="inlineStr"/>
       <c r="AU67" s="11" t="inlineStr"/>
       <c r="AV67" s="11" t="inlineStr"/>
       <c r="AW67" s="11" t="inlineStr"/>
       <c r="AX67" s="11" t="inlineStr"/>
       <c r="AY67" s="11" t="inlineStr"/>
       <c r="AZ67" s="11" t="inlineStr"/>
       <c r="BA67" s="11" t="inlineStr"/>
       <c r="BB67" s="11" t="inlineStr"/>
       <c r="BC67" s="11" t="inlineStr"/>
       <c r="BD67" s="11" t="inlineStr"/>
       <c r="BE67" s="11" t="inlineStr"/>
       <c r="BF67" s="11" t="inlineStr"/>
       <c r="BG67" s="11" t="inlineStr"/>
       <c r="BH67" s="11" t="inlineStr"/>
       <c r="BI67" s="11" t="inlineStr"/>
       <c r="BJ67" s="11" t="inlineStr"/>
       <c r="BK67" s="11" t="inlineStr"/>
       <c r="BL67" s="11" t="inlineStr"/>
       <c r="BM67" s="11" t="inlineStr"/>
     </row>
-    <row r="68" customHeight="1" ht="20">
-[...51 lines deleted...]
-      <c r="AE68" s="56" t="inlineStr"/>
+    <row r="68" customHeight="1" ht="10">
+      <c r="A68" s="69" t="inlineStr">
+        <is/>
+      </c>
+      <c r="B68" s="70" t="inlineStr"/>
+      <c r="C68" s="70" t="inlineStr"/>
+      <c r="D68" s="70" t="inlineStr"/>
+      <c r="E68" s="70" t="inlineStr"/>
+      <c r="F68" s="70" t="inlineStr"/>
+      <c r="G68" s="70" t="inlineStr"/>
+      <c r="H68" s="70" t="inlineStr"/>
+      <c r="I68" s="70" t="inlineStr"/>
+      <c r="J68" s="70" t="inlineStr"/>
+      <c r="K68" s="70" t="inlineStr"/>
+      <c r="L68" s="70" t="inlineStr"/>
+      <c r="M68" s="70" t="inlineStr"/>
+      <c r="N68" s="70" t="inlineStr"/>
+      <c r="O68" s="70" t="inlineStr"/>
+      <c r="P68" s="70" t="inlineStr"/>
+      <c r="Q68" s="70" t="inlineStr"/>
+      <c r="R68" s="70" t="inlineStr"/>
+      <c r="S68" s="70" t="inlineStr"/>
+      <c r="T68" s="70" t="inlineStr"/>
+      <c r="U68" s="70" t="inlineStr"/>
+      <c r="V68" s="70" t="inlineStr"/>
+      <c r="W68" s="70" t="inlineStr"/>
+      <c r="X68" s="70" t="inlineStr"/>
+      <c r="Y68" s="11" t="inlineStr"/>
+      <c r="Z68" s="11" t="inlineStr"/>
+      <c r="AA68" s="11" t="inlineStr"/>
+      <c r="AB68" s="11" t="inlineStr"/>
+      <c r="AC68" s="11" t="inlineStr"/>
+      <c r="AD68" s="11" t="inlineStr"/>
+      <c r="AE68" s="11" t="inlineStr"/>
       <c r="AF68" s="11" t="inlineStr"/>
       <c r="AG68" s="11" t="inlineStr"/>
       <c r="AH68" s="11" t="inlineStr"/>
       <c r="AI68" s="11" t="inlineStr"/>
       <c r="AJ68" s="11" t="inlineStr"/>
       <c r="AK68" s="11" t="inlineStr"/>
       <c r="AL68" s="11" t="inlineStr"/>
       <c r="AM68" s="11" t="inlineStr"/>
       <c r="AN68" s="11" t="inlineStr"/>
       <c r="AO68" s="11" t="inlineStr"/>
       <c r="AP68" s="11" t="inlineStr"/>
       <c r="AQ68" s="11" t="inlineStr"/>
       <c r="AR68" s="11" t="inlineStr"/>
       <c r="AS68" s="11" t="inlineStr"/>
       <c r="AT68" s="11" t="inlineStr"/>
       <c r="AU68" s="11" t="inlineStr"/>
       <c r="AV68" s="11" t="inlineStr"/>
       <c r="AW68" s="11" t="inlineStr"/>
       <c r="AX68" s="11" t="inlineStr"/>
       <c r="AY68" s="11" t="inlineStr"/>
       <c r="AZ68" s="11" t="inlineStr"/>
       <c r="BA68" s="11" t="inlineStr"/>
       <c r="BB68" s="11" t="inlineStr"/>
       <c r="BC68" s="11" t="inlineStr"/>
       <c r="BD68" s="11" t="inlineStr"/>
       <c r="BE68" s="11" t="inlineStr"/>
       <c r="BF68" s="11" t="inlineStr"/>
       <c r="BG68" s="11" t="inlineStr"/>
       <c r="BH68" s="11" t="inlineStr"/>
       <c r="BI68" s="11" t="inlineStr"/>
       <c r="BJ68" s="11" t="inlineStr"/>
       <c r="BK68" s="11" t="inlineStr"/>
       <c r="BL68" s="11" t="inlineStr"/>
       <c r="BM68" s="11" t="inlineStr"/>
     </row>
     <row r="69" customHeight="1" ht="20">
-      <c r="A69" s="26" t="inlineStr"/>
-      <c r="B69" s="23" t="inlineStr">
+      <c r="A69" s="57" t="inlineStr"/>
+      <c r="B69" s="31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
-            <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
-[...17 lines deleted...]
-      <c r="Q69" s="112" t="inlineStr">
+            <t xml:space="preserve">Toplam Pay Sayısı/Total Number of Shares</t>
+          </r>
+        </is>
+      </c>
+      <c r="C69" s="32" t="inlineStr"/>
+      <c r="D69" s="32" t="inlineStr"/>
+      <c r="E69" s="32" t="inlineStr"/>
+      <c r="F69" s="32" t="inlineStr"/>
+      <c r="G69" s="32" t="inlineStr"/>
+      <c r="H69" s="32" t="inlineStr"/>
+      <c r="I69" s="32" t="inlineStr"/>
+      <c r="J69" s="32" t="inlineStr"/>
+      <c r="K69" s="32" t="inlineStr"/>
+      <c r="L69" s="32" t="inlineStr"/>
+      <c r="M69" s="32" t="inlineStr"/>
+      <c r="N69" s="32" t="inlineStr"/>
+      <c r="O69" s="56" t="inlineStr"/>
+      <c r="P69" s="57" t="inlineStr"/>
+      <c r="Q69" s="108" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">33.400.000,00</t>
-[...16 lines deleted...]
-      <c r="AE69" s="25" t="inlineStr"/>
+            <t xml:space="preserve">1.000.000.000,00</t>
+          </r>
+        </is>
+      </c>
+      <c r="R69" s="109" t="inlineStr"/>
+      <c r="S69" s="109" t="inlineStr"/>
+      <c r="T69" s="109" t="inlineStr"/>
+      <c r="U69" s="109" t="inlineStr"/>
+      <c r="V69" s="109" t="inlineStr"/>
+      <c r="W69" s="109" t="inlineStr"/>
+      <c r="X69" s="109" t="inlineStr"/>
+      <c r="Y69" s="109" t="inlineStr"/>
+      <c r="Z69" s="109" t="inlineStr"/>
+      <c r="AA69" s="109" t="inlineStr"/>
+      <c r="AB69" s="109" t="inlineStr"/>
+      <c r="AC69" s="109" t="inlineStr"/>
+      <c r="AD69" s="109" t="inlineStr"/>
+      <c r="AE69" s="56" t="inlineStr"/>
       <c r="AF69" s="11" t="inlineStr"/>
       <c r="AG69" s="11" t="inlineStr"/>
       <c r="AH69" s="11" t="inlineStr"/>
       <c r="AI69" s="11" t="inlineStr"/>
       <c r="AJ69" s="11" t="inlineStr"/>
       <c r="AK69" s="11" t="inlineStr"/>
       <c r="AL69" s="11" t="inlineStr"/>
       <c r="AM69" s="11" t="inlineStr"/>
       <c r="AN69" s="11" t="inlineStr"/>
       <c r="AO69" s="11" t="inlineStr"/>
       <c r="AP69" s="11" t="inlineStr"/>
       <c r="AQ69" s="11" t="inlineStr"/>
       <c r="AR69" s="11" t="inlineStr"/>
       <c r="AS69" s="11" t="inlineStr"/>
       <c r="AT69" s="11" t="inlineStr"/>
       <c r="AU69" s="11" t="inlineStr"/>
       <c r="AV69" s="11" t="inlineStr"/>
       <c r="AW69" s="11" t="inlineStr"/>
       <c r="AX69" s="11" t="inlineStr"/>
       <c r="AY69" s="11" t="inlineStr"/>
       <c r="AZ69" s="11" t="inlineStr"/>
       <c r="BA69" s="11" t="inlineStr"/>
       <c r="BB69" s="11" t="inlineStr"/>
       <c r="BC69" s="11" t="inlineStr"/>
       <c r="BD69" s="11" t="inlineStr"/>
       <c r="BE69" s="11" t="inlineStr"/>
       <c r="BF69" s="11" t="inlineStr"/>
       <c r="BG69" s="11" t="inlineStr"/>
       <c r="BH69" s="11" t="inlineStr"/>
       <c r="BI69" s="11" t="inlineStr"/>
       <c r="BJ69" s="11" t="inlineStr"/>
       <c r="BK69" s="11" t="inlineStr"/>
       <c r="BL69" s="11" t="inlineStr"/>
       <c r="BM69" s="11" t="inlineStr"/>
     </row>
     <row r="70" customHeight="1" ht="20">
-      <c r="A70" s="57" t="inlineStr"/>
-      <c r="B70" s="31" t="inlineStr">
+      <c r="A70" s="26" t="inlineStr"/>
+      <c r="B70" s="23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
-            <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
-[...16 lines deleted...]
-      <c r="P70" s="57" t="inlineStr"/>
+            <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
+          </r>
+        </is>
+      </c>
+      <c r="C70" s="24" t="inlineStr"/>
+      <c r="D70" s="24" t="inlineStr"/>
+      <c r="E70" s="24" t="inlineStr"/>
+      <c r="F70" s="24" t="inlineStr"/>
+      <c r="G70" s="24" t="inlineStr"/>
+      <c r="H70" s="24" t="inlineStr"/>
+      <c r="I70" s="24" t="inlineStr"/>
+      <c r="J70" s="24" t="inlineStr"/>
+      <c r="K70" s="24" t="inlineStr"/>
+      <c r="L70" s="24" t="inlineStr"/>
+      <c r="M70" s="24" t="inlineStr"/>
+      <c r="N70" s="24" t="inlineStr"/>
+      <c r="O70" s="25" t="inlineStr"/>
+      <c r="P70" s="26" t="inlineStr"/>
       <c r="Q70" s="110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">1.321.013.478,13</t>
+            <t xml:space="preserve">32.600.000,00</t>
           </r>
         </is>
       </c>
       <c r="R70" s="111" t="inlineStr"/>
       <c r="S70" s="111" t="inlineStr"/>
       <c r="T70" s="111" t="inlineStr"/>
       <c r="U70" s="111" t="inlineStr"/>
       <c r="V70" s="111" t="inlineStr"/>
       <c r="W70" s="111" t="inlineStr"/>
       <c r="X70" s="111" t="inlineStr"/>
       <c r="Y70" s="111" t="inlineStr"/>
       <c r="Z70" s="111" t="inlineStr"/>
       <c r="AA70" s="111" t="inlineStr"/>
       <c r="AB70" s="111" t="inlineStr"/>
       <c r="AC70" s="111" t="inlineStr"/>
       <c r="AD70" s="111" t="inlineStr"/>
-      <c r="AE70" s="56" t="inlineStr"/>
+      <c r="AE70" s="25" t="inlineStr"/>
       <c r="AF70" s="11" t="inlineStr"/>
       <c r="AG70" s="11" t="inlineStr"/>
       <c r="AH70" s="11" t="inlineStr"/>
       <c r="AI70" s="11" t="inlineStr"/>
       <c r="AJ70" s="11" t="inlineStr"/>
       <c r="AK70" s="11" t="inlineStr"/>
       <c r="AL70" s="11" t="inlineStr"/>
       <c r="AM70" s="11" t="inlineStr"/>
       <c r="AN70" s="11" t="inlineStr"/>
       <c r="AO70" s="11" t="inlineStr"/>
       <c r="AP70" s="11" t="inlineStr"/>
       <c r="AQ70" s="11" t="inlineStr"/>
       <c r="AR70" s="11" t="inlineStr"/>
       <c r="AS70" s="11" t="inlineStr"/>
       <c r="AT70" s="11" t="inlineStr"/>
       <c r="AU70" s="11" t="inlineStr"/>
       <c r="AV70" s="11" t="inlineStr"/>
       <c r="AW70" s="11" t="inlineStr"/>
       <c r="AX70" s="11" t="inlineStr"/>
       <c r="AY70" s="11" t="inlineStr"/>
       <c r="AZ70" s="11" t="inlineStr"/>
       <c r="BA70" s="11" t="inlineStr"/>
       <c r="BB70" s="11" t="inlineStr"/>
       <c r="BC70" s="11" t="inlineStr"/>
       <c r="BD70" s="11" t="inlineStr"/>
       <c r="BE70" s="11" t="inlineStr"/>
       <c r="BF70" s="11" t="inlineStr"/>
       <c r="BG70" s="11" t="inlineStr"/>
       <c r="BH70" s="11" t="inlineStr"/>
       <c r="BI70" s="11" t="inlineStr"/>
       <c r="BJ70" s="11" t="inlineStr"/>
       <c r="BK70" s="11" t="inlineStr"/>
       <c r="BL70" s="11" t="inlineStr"/>
       <c r="BM70" s="11" t="inlineStr"/>
+    </row>
+    <row r="71" customHeight="1" ht="20">
+      <c r="A71" s="57" t="inlineStr"/>
+      <c r="B71" s="31" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <sz val="13.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
+          </r>
+        </is>
+      </c>
+      <c r="C71" s="32" t="inlineStr"/>
+      <c r="D71" s="32" t="inlineStr"/>
+      <c r="E71" s="32" t="inlineStr"/>
+      <c r="F71" s="32" t="inlineStr"/>
+      <c r="G71" s="32" t="inlineStr"/>
+      <c r="H71" s="32" t="inlineStr"/>
+      <c r="I71" s="32" t="inlineStr"/>
+      <c r="J71" s="32" t="inlineStr"/>
+      <c r="K71" s="32" t="inlineStr"/>
+      <c r="L71" s="32" t="inlineStr"/>
+      <c r="M71" s="32" t="inlineStr"/>
+      <c r="N71" s="32" t="inlineStr"/>
+      <c r="O71" s="56" t="inlineStr"/>
+      <c r="P71" s="57" t="inlineStr"/>
+      <c r="Q71" s="108" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <sz val="13.0"/>
+            </rPr>
+            <t xml:space="preserve">1.131.030.215,39</t>
+          </r>
+        </is>
+      </c>
+      <c r="R71" s="109" t="inlineStr"/>
+      <c r="S71" s="109" t="inlineStr"/>
+      <c r="T71" s="109" t="inlineStr"/>
+      <c r="U71" s="109" t="inlineStr"/>
+      <c r="V71" s="109" t="inlineStr"/>
+      <c r="W71" s="109" t="inlineStr"/>
+      <c r="X71" s="109" t="inlineStr"/>
+      <c r="Y71" s="109" t="inlineStr"/>
+      <c r="Z71" s="109" t="inlineStr"/>
+      <c r="AA71" s="109" t="inlineStr"/>
+      <c r="AB71" s="109" t="inlineStr"/>
+      <c r="AC71" s="109" t="inlineStr"/>
+      <c r="AD71" s="109" t="inlineStr"/>
+      <c r="AE71" s="56" t="inlineStr"/>
+      <c r="AF71" s="11" t="inlineStr"/>
+      <c r="AG71" s="11" t="inlineStr"/>
+      <c r="AH71" s="11" t="inlineStr"/>
+      <c r="AI71" s="11" t="inlineStr"/>
+      <c r="AJ71" s="11" t="inlineStr"/>
+      <c r="AK71" s="11" t="inlineStr"/>
+      <c r="AL71" s="11" t="inlineStr"/>
+      <c r="AM71" s="11" t="inlineStr"/>
+      <c r="AN71" s="11" t="inlineStr"/>
+      <c r="AO71" s="11" t="inlineStr"/>
+      <c r="AP71" s="11" t="inlineStr"/>
+      <c r="AQ71" s="11" t="inlineStr"/>
+      <c r="AR71" s="11" t="inlineStr"/>
+      <c r="AS71" s="11" t="inlineStr"/>
+      <c r="AT71" s="11" t="inlineStr"/>
+      <c r="AU71" s="11" t="inlineStr"/>
+      <c r="AV71" s="11" t="inlineStr"/>
+      <c r="AW71" s="11" t="inlineStr"/>
+      <c r="AX71" s="11" t="inlineStr"/>
+      <c r="AY71" s="11" t="inlineStr"/>
+      <c r="AZ71" s="11" t="inlineStr"/>
+      <c r="BA71" s="11" t="inlineStr"/>
+      <c r="BB71" s="11" t="inlineStr"/>
+      <c r="BC71" s="11" t="inlineStr"/>
+      <c r="BD71" s="11" t="inlineStr"/>
+      <c r="BE71" s="11" t="inlineStr"/>
+      <c r="BF71" s="11" t="inlineStr"/>
+      <c r="BG71" s="11" t="inlineStr"/>
+      <c r="BH71" s="11" t="inlineStr"/>
+      <c r="BI71" s="11" t="inlineStr"/>
+      <c r="BJ71" s="11" t="inlineStr"/>
+      <c r="BK71" s="11" t="inlineStr"/>
+      <c r="BL71" s="11" t="inlineStr"/>
+      <c r="BM71" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="N1:W3"/>
     <mergeCell ref="Z1:AB1"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="N4:W4"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="B5:K6"/>
     <mergeCell ref="N5:W6"/>
     <mergeCell ref="Z5:AB6"/>
     <mergeCell ref="B7:K8"/>
     <mergeCell ref="N7:W9"/>
     <mergeCell ref="Z7:AB8"/>
     <mergeCell ref="B10:K10"/>
     <mergeCell ref="N10:W10"/>
     <mergeCell ref="Z10:AB10"/>
     <mergeCell ref="B11:K13"/>
     <mergeCell ref="N11:W14"/>
     <mergeCell ref="Z11:AB13"/>
     <mergeCell ref="B15:K15"/>
     <mergeCell ref="N15:W15"/>
     <mergeCell ref="Z15:AB15"/>
     <mergeCell ref="B16:K16"/>
@@ -9041,57 +9145,63 @@
     <mergeCell ref="AX55:AZ55"/>
     <mergeCell ref="B56:E56"/>
     <mergeCell ref="H56:T56"/>
     <mergeCell ref="W56:AF56"/>
     <mergeCell ref="AI56:AO56"/>
     <mergeCell ref="AR56:AU56"/>
     <mergeCell ref="AX56:AZ56"/>
     <mergeCell ref="B57:E57"/>
     <mergeCell ref="H57:T57"/>
     <mergeCell ref="W57:AF57"/>
     <mergeCell ref="AI57:AO57"/>
     <mergeCell ref="AR57:AU57"/>
     <mergeCell ref="AX57:AZ57"/>
     <mergeCell ref="B58:E58"/>
     <mergeCell ref="H58:T58"/>
     <mergeCell ref="W58:AF58"/>
     <mergeCell ref="AI58:AO58"/>
     <mergeCell ref="AR58:AU58"/>
     <mergeCell ref="AX58:AZ58"/>
     <mergeCell ref="B59:E59"/>
     <mergeCell ref="H59:T59"/>
     <mergeCell ref="W59:AF59"/>
     <mergeCell ref="AI59:AO59"/>
     <mergeCell ref="AR59:AU59"/>
     <mergeCell ref="AX59:AZ59"/>
-    <mergeCell ref="A60:X60"/>
+    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="H60:T60"/>
+    <mergeCell ref="W60:AF60"/>
+    <mergeCell ref="AI60:AO60"/>
+    <mergeCell ref="AR60:AU60"/>
+    <mergeCell ref="AX60:AZ60"/>
     <mergeCell ref="A61:X61"/>
-    <mergeCell ref="A62:C62"/>
-[...13 lines deleted...]
-    <mergeCell ref="A64:X64"/>
+    <mergeCell ref="A62:X62"/>
+    <mergeCell ref="A63:C63"/>
+    <mergeCell ref="D63:I63"/>
+    <mergeCell ref="J63:R63"/>
+    <mergeCell ref="S63:AA63"/>
+    <mergeCell ref="AB63:AJ63"/>
+    <mergeCell ref="AK63:AM63"/>
+    <mergeCell ref="AN63:AS63"/>
+    <mergeCell ref="AT63:AV63"/>
+    <mergeCell ref="AW63:AY63"/>
+    <mergeCell ref="E64:H64"/>
+    <mergeCell ref="K64:Q64"/>
+    <mergeCell ref="T64:Z64"/>
+    <mergeCell ref="AC64:AI64"/>
+    <mergeCell ref="AO64:AR64"/>
     <mergeCell ref="A65:X65"/>
     <mergeCell ref="A66:X66"/>
     <mergeCell ref="A67:X67"/>
-    <mergeCell ref="B68:N68"/>
-    <mergeCell ref="Q68:AD68"/>
+    <mergeCell ref="A68:X68"/>
     <mergeCell ref="B69:N69"/>
     <mergeCell ref="Q69:AD69"/>
     <mergeCell ref="B70:N70"/>
     <mergeCell ref="Q70:AD70"/>
+    <mergeCell ref="B71:N71"/>
+    <mergeCell ref="Q71:AD71"/>
   </mergeCells>
   <pageMargins left="0.0" right="0.0" top="0.0" bottom="0.0" header="0.0" footer="0.0"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rIdDr1"/>
 </worksheet>
 </file>