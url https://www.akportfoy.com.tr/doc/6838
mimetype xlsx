--- v0 (2026-04-24)
+++ v1 (2026-06-08)
@@ -2926,51 +2926,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260424</t>
+            <t xml:space="preserve">20260608</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3106,73 +3106,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">18.359,68</t>
+            <t xml:space="preserve">21.163,13</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0046</t>
+            <t xml:space="preserve">0,0057</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3204,51 +3204,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">3.978.426,10</t>
+            <t xml:space="preserve">3.753.686,00</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3541,51 +3541,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">39,784261</t>
+            <t xml:space="preserve">37,536860</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3631,51 +3631,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260424</t>
+            <t xml:space="preserve">20260608</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3721,51 +3721,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260428</t>
+            <t xml:space="preserve">20260610</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4097,63 +4097,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">AEFES</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
         <v>2481.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="n">
-        <v>19.200000000000</v>
+        <v>20.360000000000</v>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>47635.20</v>
+        <v>50513.16</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
-        <v>1.200000000000</v>
+        <v>1.350000000000</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GIDA , İÇKİ VE TÜTÜN</t>
           </r>
         </is>
       </c>
@@ -4219,63 +4219,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">AKBANK T.A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
         <v>3541.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="n">
-        <v>79.250000000000</v>
+        <v>64.500000000000</v>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>280624.25</v>
+        <v>228394.50</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
-        <v>7.090000000000</v>
+        <v>6.120000000000</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4408,63 +4408,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ASELS</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="80" t="inlineStr"/>
       <c r="AK31" s="80" t="inlineStr"/>
       <c r="AL31" s="80" t="inlineStr"/>
       <c r="AM31" s="80" t="inlineStr"/>
       <c r="AN31" s="80" t="inlineStr"/>
       <c r="AO31" s="80" t="inlineStr"/>
       <c r="AP31" s="56" t="inlineStr"/>
       <c r="AQ31" s="57" t="inlineStr"/>
       <c r="AR31" s="81" t="n">
         <v>1552.00</v>
       </c>
       <c r="AS31" s="78" t="inlineStr"/>
       <c r="AT31" s="78" t="inlineStr"/>
       <c r="AU31" s="78" t="inlineStr"/>
       <c r="AV31" s="56" t="inlineStr"/>
       <c r="AW31" s="57" t="inlineStr"/>
       <c r="AX31" s="82" t="n">
-        <v>396.500000000000</v>
+        <v>363.000000000000</v>
       </c>
       <c r="AY31" s="83" t="inlineStr"/>
       <c r="AZ31" s="83" t="inlineStr"/>
       <c r="BA31" s="56" t="inlineStr"/>
       <c r="BB31" s="57" t="inlineStr"/>
       <c r="BC31" s="84" t="n">
-        <v>615368.00</v>
+        <v>563376.00</v>
       </c>
       <c r="BD31" s="56" t="inlineStr"/>
       <c r="BE31" s="57" t="inlineStr"/>
       <c r="BF31" s="85" t="n">
-        <v>15.540000000000</v>
+        <v>15.090000000000</v>
       </c>
       <c r="BG31" s="56" t="inlineStr"/>
       <c r="BH31" s="57" t="inlineStr"/>
       <c r="BI31" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="56" t="inlineStr"/>
       <c r="BK31" s="57" t="inlineStr"/>
       <c r="BL31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SAVUNMA</t>
           </r>
         </is>
       </c>
@@ -4530,63 +4530,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ASTOR ENERJİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="89" t="inlineStr"/>
       <c r="AK32" s="89" t="inlineStr"/>
       <c r="AL32" s="89" t="inlineStr"/>
       <c r="AM32" s="89" t="inlineStr"/>
       <c r="AN32" s="89" t="inlineStr"/>
       <c r="AO32" s="89" t="inlineStr"/>
       <c r="AP32" s="25" t="inlineStr"/>
       <c r="AQ32" s="26" t="inlineStr"/>
       <c r="AR32" s="90" t="n">
         <v>483.00</v>
       </c>
       <c r="AS32" s="87" t="inlineStr"/>
       <c r="AT32" s="87" t="inlineStr"/>
       <c r="AU32" s="87" t="inlineStr"/>
       <c r="AV32" s="25" t="inlineStr"/>
       <c r="AW32" s="26" t="inlineStr"/>
       <c r="AX32" s="91" t="n">
-        <v>207.900000000000</v>
+        <v>317.000000000000</v>
       </c>
       <c r="AY32" s="92" t="inlineStr"/>
       <c r="AZ32" s="92" t="inlineStr"/>
       <c r="BA32" s="25" t="inlineStr"/>
       <c r="BB32" s="26" t="inlineStr"/>
       <c r="BC32" s="93" t="n">
-        <v>100415.70</v>
+        <v>153111.00</v>
       </c>
       <c r="BD32" s="25" t="inlineStr"/>
       <c r="BE32" s="26" t="inlineStr"/>
       <c r="BF32" s="94" t="n">
-        <v>2.540000000000</v>
+        <v>4.100000000000</v>
       </c>
       <c r="BG32" s="25" t="inlineStr"/>
       <c r="BH32" s="26" t="inlineStr"/>
       <c r="BI32" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="25" t="inlineStr"/>
       <c r="BK32" s="26" t="inlineStr"/>
       <c r="BL32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ELEKTRİK GAZ SU</t>
           </r>
         </is>
       </c>
@@ -4644,71 +4644,71 @@
       <c r="AC33" s="78" t="inlineStr"/>
       <c r="AD33" s="78" t="inlineStr"/>
       <c r="AE33" s="78" t="inlineStr"/>
       <c r="AF33" s="78" t="inlineStr"/>
       <c r="AG33" s="33" t="inlineStr"/>
       <c r="AH33" s="34" t="inlineStr"/>
       <c r="AI33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BIMAS</t>
           </r>
         </is>
       </c>
       <c r="AJ33" s="80" t="inlineStr"/>
       <c r="AK33" s="80" t="inlineStr"/>
       <c r="AL33" s="80" t="inlineStr"/>
       <c r="AM33" s="80" t="inlineStr"/>
       <c r="AN33" s="80" t="inlineStr"/>
       <c r="AO33" s="80" t="inlineStr"/>
       <c r="AP33" s="33" t="inlineStr"/>
       <c r="AQ33" s="34" t="inlineStr"/>
       <c r="AR33" s="81" t="n">
-        <v>534.00</v>
+        <v>1068.00</v>
       </c>
       <c r="AS33" s="78" t="inlineStr"/>
       <c r="AT33" s="78" t="inlineStr"/>
       <c r="AU33" s="78" t="inlineStr"/>
       <c r="AV33" s="33" t="inlineStr"/>
       <c r="AW33" s="34" t="inlineStr"/>
       <c r="AX33" s="82" t="n">
-        <v>763.000000000000</v>
+        <v>377.250000000000</v>
       </c>
       <c r="AY33" s="83" t="inlineStr"/>
       <c r="AZ33" s="83" t="inlineStr"/>
       <c r="BA33" s="33" t="inlineStr"/>
       <c r="BB33" s="34" t="inlineStr"/>
       <c r="BC33" s="84" t="n">
-        <v>407442.00</v>
+        <v>402903.00</v>
       </c>
       <c r="BD33" s="33" t="inlineStr"/>
       <c r="BE33" s="34" t="inlineStr"/>
       <c r="BF33" s="85" t="n">
-        <v>10.290000000000</v>
+        <v>10.790000000000</v>
       </c>
       <c r="BG33" s="33" t="inlineStr"/>
       <c r="BH33" s="34" t="inlineStr"/>
       <c r="BI33" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ33" s="33" t="inlineStr"/>
       <c r="BK33" s="34" t="inlineStr"/>
       <c r="BL33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PERAKENDE TİCARET</t>
           </r>
         </is>
       </c>
@@ -4848,51 +4848,51 @@
       </c>
       <c r="AJ35" s="89" t="inlineStr"/>
       <c r="AK35" s="89" t="inlineStr"/>
       <c r="AL35" s="89" t="inlineStr"/>
       <c r="AM35" s="89" t="inlineStr"/>
       <c r="AN35" s="89" t="inlineStr"/>
       <c r="AO35" s="89" t="inlineStr"/>
       <c r="AP35" s="25" t="inlineStr"/>
       <c r="AQ35" s="26" t="inlineStr"/>
       <c r="AR35" s="90" t="n">
         <v>9.00</v>
       </c>
       <c r="AS35" s="87" t="inlineStr"/>
       <c r="AT35" s="87" t="inlineStr"/>
       <c r="AU35" s="87" t="inlineStr"/>
       <c r="AV35" s="25" t="inlineStr"/>
       <c r="AW35" s="26" t="inlineStr"/>
       <c r="AX35" s="91" t="n">
         <v/>
       </c>
       <c r="AY35" s="92" t="inlineStr"/>
       <c r="AZ35" s="92" t="inlineStr"/>
       <c r="BA35" s="25" t="inlineStr"/>
       <c r="BB35" s="26" t="inlineStr"/>
       <c r="BC35" s="93" t="n">
-        <v>22725.00</v>
+        <v>20925.00</v>
       </c>
       <c r="BD35" s="25" t="inlineStr"/>
       <c r="BE35" s="26" t="inlineStr"/>
       <c r="BF35" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG35" s="25" t="inlineStr"/>
       <c r="BH35" s="26" t="inlineStr"/>
       <c r="BI35" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="25" t="inlineStr"/>
       <c r="BK35" s="26" t="inlineStr"/>
       <c r="BL35" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4963,63 +4963,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EMLAK GMYO</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="80" t="inlineStr"/>
       <c r="AK36" s="80" t="inlineStr"/>
       <c r="AL36" s="80" t="inlineStr"/>
       <c r="AM36" s="80" t="inlineStr"/>
       <c r="AN36" s="80" t="inlineStr"/>
       <c r="AO36" s="80" t="inlineStr"/>
       <c r="AP36" s="56" t="inlineStr"/>
       <c r="AQ36" s="57" t="inlineStr"/>
       <c r="AR36" s="81" t="n">
         <v>2538.00</v>
       </c>
       <c r="AS36" s="78" t="inlineStr"/>
       <c r="AT36" s="78" t="inlineStr"/>
       <c r="AU36" s="78" t="inlineStr"/>
       <c r="AV36" s="56" t="inlineStr"/>
       <c r="AW36" s="57" t="inlineStr"/>
       <c r="AX36" s="82" t="n">
-        <v>21.160000000000</v>
+        <v>19.230000000000</v>
       </c>
       <c r="AY36" s="83" t="inlineStr"/>
       <c r="AZ36" s="83" t="inlineStr"/>
       <c r="BA36" s="56" t="inlineStr"/>
       <c r="BB36" s="57" t="inlineStr"/>
       <c r="BC36" s="84" t="n">
-        <v>53704.08</v>
+        <v>48805.74</v>
       </c>
       <c r="BD36" s="56" t="inlineStr"/>
       <c r="BE36" s="57" t="inlineStr"/>
       <c r="BF36" s="85" t="n">
-        <v>1.360000000000</v>
+        <v>1.310000000000</v>
       </c>
       <c r="BG36" s="56" t="inlineStr"/>
       <c r="BH36" s="57" t="inlineStr"/>
       <c r="BI36" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="56" t="inlineStr"/>
       <c r="BK36" s="57" t="inlineStr"/>
       <c r="BL36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GAYRİMENKUL YATRIM </t>
           </r>
         </is>
       </c>
@@ -5085,63 +5085,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ENKAI</t>
           </r>
         </is>
       </c>
       <c r="AJ37" s="89" t="inlineStr"/>
       <c r="AK37" s="89" t="inlineStr"/>
       <c r="AL37" s="89" t="inlineStr"/>
       <c r="AM37" s="89" t="inlineStr"/>
       <c r="AN37" s="89" t="inlineStr"/>
       <c r="AO37" s="89" t="inlineStr"/>
       <c r="AP37" s="25" t="inlineStr"/>
       <c r="AQ37" s="26" t="inlineStr"/>
       <c r="AR37" s="90" t="n">
         <v>943.00</v>
       </c>
       <c r="AS37" s="87" t="inlineStr"/>
       <c r="AT37" s="87" t="inlineStr"/>
       <c r="AU37" s="87" t="inlineStr"/>
       <c r="AV37" s="25" t="inlineStr"/>
       <c r="AW37" s="26" t="inlineStr"/>
       <c r="AX37" s="91" t="n">
-        <v>106.800000000000</v>
+        <v>93.350000000000</v>
       </c>
       <c r="AY37" s="92" t="inlineStr"/>
       <c r="AZ37" s="92" t="inlineStr"/>
       <c r="BA37" s="25" t="inlineStr"/>
       <c r="BB37" s="26" t="inlineStr"/>
       <c r="BC37" s="93" t="n">
-        <v>100712.40</v>
+        <v>88029.05</v>
       </c>
       <c r="BD37" s="25" t="inlineStr"/>
       <c r="BE37" s="26" t="inlineStr"/>
       <c r="BF37" s="94" t="n">
-        <v>2.540000000000</v>
+        <v>2.360000000000</v>
       </c>
       <c r="BG37" s="25" t="inlineStr"/>
       <c r="BH37" s="26" t="inlineStr"/>
       <c r="BI37" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ37" s="25" t="inlineStr"/>
       <c r="BK37" s="26" t="inlineStr"/>
       <c r="BL37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">İNŞAAT VE BAYINDIRLIK</t>
           </r>
         </is>
       </c>
@@ -5207,63 +5207,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EREGL</t>
           </r>
         </is>
       </c>
       <c r="AJ38" s="80" t="inlineStr"/>
       <c r="AK38" s="80" t="inlineStr"/>
       <c r="AL38" s="80" t="inlineStr"/>
       <c r="AM38" s="80" t="inlineStr"/>
       <c r="AN38" s="80" t="inlineStr"/>
       <c r="AO38" s="80" t="inlineStr"/>
       <c r="AP38" s="56" t="inlineStr"/>
       <c r="AQ38" s="57" t="inlineStr"/>
       <c r="AR38" s="81" t="n">
         <v>4400.00</v>
       </c>
       <c r="AS38" s="78" t="inlineStr"/>
       <c r="AT38" s="78" t="inlineStr"/>
       <c r="AU38" s="78" t="inlineStr"/>
       <c r="AV38" s="56" t="inlineStr"/>
       <c r="AW38" s="57" t="inlineStr"/>
       <c r="AX38" s="82" t="n">
-        <v>32.600000000000</v>
+        <v>39.160000000000</v>
       </c>
       <c r="AY38" s="83" t="inlineStr"/>
       <c r="AZ38" s="83" t="inlineStr"/>
       <c r="BA38" s="56" t="inlineStr"/>
       <c r="BB38" s="57" t="inlineStr"/>
       <c r="BC38" s="84" t="n">
-        <v>143440.00</v>
+        <v>172304.00</v>
       </c>
       <c r="BD38" s="56" t="inlineStr"/>
       <c r="BE38" s="57" t="inlineStr"/>
       <c r="BF38" s="85" t="n">
-        <v>3.620000000000</v>
+        <v>4.620000000000</v>
       </c>
       <c r="BG38" s="56" t="inlineStr"/>
       <c r="BH38" s="57" t="inlineStr"/>
       <c r="BI38" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ38" s="56" t="inlineStr"/>
       <c r="BK38" s="57" t="inlineStr"/>
       <c r="BL38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL ANA SANAYİ</t>
           </r>
         </is>
       </c>
@@ -5329,63 +5329,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">FROTO</t>
           </r>
         </is>
       </c>
       <c r="AJ39" s="89" t="inlineStr"/>
       <c r="AK39" s="89" t="inlineStr"/>
       <c r="AL39" s="89" t="inlineStr"/>
       <c r="AM39" s="89" t="inlineStr"/>
       <c r="AN39" s="89" t="inlineStr"/>
       <c r="AO39" s="89" t="inlineStr"/>
       <c r="AP39" s="25" t="inlineStr"/>
       <c r="AQ39" s="26" t="inlineStr"/>
       <c r="AR39" s="90" t="n">
         <v>827.00</v>
       </c>
       <c r="AS39" s="87" t="inlineStr"/>
       <c r="AT39" s="87" t="inlineStr"/>
       <c r="AU39" s="87" t="inlineStr"/>
       <c r="AV39" s="25" t="inlineStr"/>
       <c r="AW39" s="26" t="inlineStr"/>
       <c r="AX39" s="91" t="n">
-        <v>102.300000000000</v>
+        <v>86.200000000000</v>
       </c>
       <c r="AY39" s="92" t="inlineStr"/>
       <c r="AZ39" s="92" t="inlineStr"/>
       <c r="BA39" s="25" t="inlineStr"/>
       <c r="BB39" s="26" t="inlineStr"/>
       <c r="BC39" s="93" t="n">
-        <v>84602.10</v>
+        <v>71287.40</v>
       </c>
       <c r="BD39" s="25" t="inlineStr"/>
       <c r="BE39" s="26" t="inlineStr"/>
       <c r="BF39" s="94" t="n">
-        <v>2.140000000000</v>
+        <v>1.910000000000</v>
       </c>
       <c r="BG39" s="25" t="inlineStr"/>
       <c r="BH39" s="26" t="inlineStr"/>
       <c r="BI39" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ39" s="25" t="inlineStr"/>
       <c r="BK39" s="26" t="inlineStr"/>
       <c r="BL39" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
           </r>
         </is>
       </c>
@@ -5451,63 +5451,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.GARANTİ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ40" s="80" t="inlineStr"/>
       <c r="AK40" s="80" t="inlineStr"/>
       <c r="AL40" s="80" t="inlineStr"/>
       <c r="AM40" s="80" t="inlineStr"/>
       <c r="AN40" s="80" t="inlineStr"/>
       <c r="AO40" s="80" t="inlineStr"/>
       <c r="AP40" s="56" t="inlineStr"/>
       <c r="AQ40" s="57" t="inlineStr"/>
       <c r="AR40" s="81" t="n">
         <v>770.00</v>
       </c>
       <c r="AS40" s="78" t="inlineStr"/>
       <c r="AT40" s="78" t="inlineStr"/>
       <c r="AU40" s="78" t="inlineStr"/>
       <c r="AV40" s="56" t="inlineStr"/>
       <c r="AW40" s="57" t="inlineStr"/>
       <c r="AX40" s="82" t="n">
-        <v>139.400000000000</v>
+        <v>125.000000000000</v>
       </c>
       <c r="AY40" s="83" t="inlineStr"/>
       <c r="AZ40" s="83" t="inlineStr"/>
       <c r="BA40" s="56" t="inlineStr"/>
       <c r="BB40" s="57" t="inlineStr"/>
       <c r="BC40" s="84" t="n">
-        <v>107338.00</v>
+        <v>96250.00</v>
       </c>
       <c r="BD40" s="56" t="inlineStr"/>
       <c r="BE40" s="57" t="inlineStr"/>
       <c r="BF40" s="85" t="n">
-        <v>2.710000000000</v>
+        <v>2.580000000000</v>
       </c>
       <c r="BG40" s="56" t="inlineStr"/>
       <c r="BH40" s="57" t="inlineStr"/>
       <c r="BI40" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ40" s="56" t="inlineStr"/>
       <c r="BK40" s="57" t="inlineStr"/>
       <c r="BL40" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5573,63 +5573,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GUBRF</t>
           </r>
         </is>
       </c>
       <c r="AJ41" s="89" t="inlineStr"/>
       <c r="AK41" s="89" t="inlineStr"/>
       <c r="AL41" s="89" t="inlineStr"/>
       <c r="AM41" s="89" t="inlineStr"/>
       <c r="AN41" s="89" t="inlineStr"/>
       <c r="AO41" s="89" t="inlineStr"/>
       <c r="AP41" s="25" t="inlineStr"/>
       <c r="AQ41" s="26" t="inlineStr"/>
       <c r="AR41" s="90" t="n">
         <v>96.00</v>
       </c>
       <c r="AS41" s="87" t="inlineStr"/>
       <c r="AT41" s="87" t="inlineStr"/>
       <c r="AU41" s="87" t="inlineStr"/>
       <c r="AV41" s="25" t="inlineStr"/>
       <c r="AW41" s="26" t="inlineStr"/>
       <c r="AX41" s="91" t="n">
-        <v>516.500000000000</v>
+        <v>493.000000000000</v>
       </c>
       <c r="AY41" s="92" t="inlineStr"/>
       <c r="AZ41" s="92" t="inlineStr"/>
       <c r="BA41" s="25" t="inlineStr"/>
       <c r="BB41" s="26" t="inlineStr"/>
       <c r="BC41" s="93" t="n">
-        <v>49584.00</v>
+        <v>47328.00</v>
       </c>
       <c r="BD41" s="25" t="inlineStr"/>
       <c r="BE41" s="26" t="inlineStr"/>
       <c r="BF41" s="94" t="n">
-        <v>1.250000000000</v>
+        <v>1.270000000000</v>
       </c>
       <c r="BG41" s="25" t="inlineStr"/>
       <c r="BH41" s="26" t="inlineStr"/>
       <c r="BI41" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ41" s="25" t="inlineStr"/>
       <c r="BK41" s="26" t="inlineStr"/>
       <c r="BL41" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -5695,63 +5695,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.IŞ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ42" s="80" t="inlineStr"/>
       <c r="AK42" s="80" t="inlineStr"/>
       <c r="AL42" s="80" t="inlineStr"/>
       <c r="AM42" s="80" t="inlineStr"/>
       <c r="AN42" s="80" t="inlineStr"/>
       <c r="AO42" s="80" t="inlineStr"/>
       <c r="AP42" s="56" t="inlineStr"/>
       <c r="AQ42" s="57" t="inlineStr"/>
       <c r="AR42" s="81" t="n">
         <v>10150.00</v>
       </c>
       <c r="AS42" s="78" t="inlineStr"/>
       <c r="AT42" s="78" t="inlineStr"/>
       <c r="AU42" s="78" t="inlineStr"/>
       <c r="AV42" s="56" t="inlineStr"/>
       <c r="AW42" s="57" t="inlineStr"/>
       <c r="AX42" s="82" t="n">
-        <v>14.790000000000</v>
+        <v>13.190000000000</v>
       </c>
       <c r="AY42" s="83" t="inlineStr"/>
       <c r="AZ42" s="83" t="inlineStr"/>
       <c r="BA42" s="56" t="inlineStr"/>
       <c r="BB42" s="57" t="inlineStr"/>
       <c r="BC42" s="84" t="n">
-        <v>150118.50</v>
+        <v>133878.50</v>
       </c>
       <c r="BD42" s="56" t="inlineStr"/>
       <c r="BE42" s="57" t="inlineStr"/>
       <c r="BF42" s="85" t="n">
-        <v>3.790000000000</v>
+        <v>3.590000000000</v>
       </c>
       <c r="BG42" s="56" t="inlineStr"/>
       <c r="BH42" s="57" t="inlineStr"/>
       <c r="BI42" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ42" s="56" t="inlineStr"/>
       <c r="BK42" s="57" t="inlineStr"/>
       <c r="BL42" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5817,63 +5817,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ43" s="89" t="inlineStr"/>
       <c r="AK43" s="89" t="inlineStr"/>
       <c r="AL43" s="89" t="inlineStr"/>
       <c r="AM43" s="89" t="inlineStr"/>
       <c r="AN43" s="89" t="inlineStr"/>
       <c r="AO43" s="89" t="inlineStr"/>
       <c r="AP43" s="25" t="inlineStr"/>
       <c r="AQ43" s="26" t="inlineStr"/>
       <c r="AR43" s="90" t="n">
         <v>730.00</v>
       </c>
       <c r="AS43" s="87" t="inlineStr"/>
       <c r="AT43" s="87" t="inlineStr"/>
       <c r="AU43" s="87" t="inlineStr"/>
       <c r="AV43" s="25" t="inlineStr"/>
       <c r="AW43" s="26" t="inlineStr"/>
       <c r="AX43" s="91" t="n">
-        <v>204.900000000000</v>
+        <v>189.000000000000</v>
       </c>
       <c r="AY43" s="92" t="inlineStr"/>
       <c r="AZ43" s="92" t="inlineStr"/>
       <c r="BA43" s="25" t="inlineStr"/>
       <c r="BB43" s="26" t="inlineStr"/>
       <c r="BC43" s="93" t="n">
-        <v>149577.00</v>
+        <v>137970.00</v>
       </c>
       <c r="BD43" s="25" t="inlineStr"/>
       <c r="BE43" s="26" t="inlineStr"/>
       <c r="BF43" s="94" t="n">
-        <v>3.780000000000</v>
+        <v>3.700000000000</v>
       </c>
       <c r="BG43" s="25" t="inlineStr"/>
       <c r="BH43" s="26" t="inlineStr"/>
       <c r="BI43" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ43" s="25" t="inlineStr"/>
       <c r="BK43" s="26" t="inlineStr"/>
       <c r="BL43" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -5939,63 +5939,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KARDEMIR KARABUK DEMİR </t>
           </r>
         </is>
       </c>
       <c r="AJ44" s="80" t="inlineStr"/>
       <c r="AK44" s="80" t="inlineStr"/>
       <c r="AL44" s="80" t="inlineStr"/>
       <c r="AM44" s="80" t="inlineStr"/>
       <c r="AN44" s="80" t="inlineStr"/>
       <c r="AO44" s="80" t="inlineStr"/>
       <c r="AP44" s="56" t="inlineStr"/>
       <c r="AQ44" s="57" t="inlineStr"/>
       <c r="AR44" s="81" t="n">
         <v>909.00</v>
       </c>
       <c r="AS44" s="78" t="inlineStr"/>
       <c r="AT44" s="78" t="inlineStr"/>
       <c r="AU44" s="78" t="inlineStr"/>
       <c r="AV44" s="56" t="inlineStr"/>
       <c r="AW44" s="57" t="inlineStr"/>
       <c r="AX44" s="82" t="n">
-        <v>36.160000000000</v>
+        <v>39.000000000000</v>
       </c>
       <c r="AY44" s="83" t="inlineStr"/>
       <c r="AZ44" s="83" t="inlineStr"/>
       <c r="BA44" s="56" t="inlineStr"/>
       <c r="BB44" s="57" t="inlineStr"/>
       <c r="BC44" s="84" t="n">
-        <v>32869.44</v>
+        <v>35451.00</v>
       </c>
       <c r="BD44" s="56" t="inlineStr"/>
       <c r="BE44" s="57" t="inlineStr"/>
       <c r="BF44" s="85" t="n">
-        <v>0.830000000000</v>
+        <v>0.950000000000</v>
       </c>
       <c r="BG44" s="56" t="inlineStr"/>
       <c r="BH44" s="57" t="inlineStr"/>
       <c r="BI44" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ44" s="56" t="inlineStr"/>
       <c r="BK44" s="57" t="inlineStr"/>
       <c r="BL44" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL ANA SANAYİ</t>
           </r>
         </is>
       </c>
@@ -6061,63 +6061,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">MİGROS TİCARET A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ45" s="89" t="inlineStr"/>
       <c r="AK45" s="89" t="inlineStr"/>
       <c r="AL45" s="89" t="inlineStr"/>
       <c r="AM45" s="89" t="inlineStr"/>
       <c r="AN45" s="89" t="inlineStr"/>
       <c r="AO45" s="89" t="inlineStr"/>
       <c r="AP45" s="25" t="inlineStr"/>
       <c r="AQ45" s="26" t="inlineStr"/>
       <c r="AR45" s="90" t="n">
         <v>120.00</v>
       </c>
       <c r="AS45" s="87" t="inlineStr"/>
       <c r="AT45" s="87" t="inlineStr"/>
       <c r="AU45" s="87" t="inlineStr"/>
       <c r="AV45" s="25" t="inlineStr"/>
       <c r="AW45" s="26" t="inlineStr"/>
       <c r="AX45" s="91" t="n">
-        <v>657.500000000000</v>
+        <v>662.000000000000</v>
       </c>
       <c r="AY45" s="92" t="inlineStr"/>
       <c r="AZ45" s="92" t="inlineStr"/>
       <c r="BA45" s="25" t="inlineStr"/>
       <c r="BB45" s="26" t="inlineStr"/>
       <c r="BC45" s="93" t="n">
-        <v>78900.00</v>
+        <v>79440.00</v>
       </c>
       <c r="BD45" s="25" t="inlineStr"/>
       <c r="BE45" s="26" t="inlineStr"/>
       <c r="BF45" s="94" t="n">
-        <v>1.990000000000</v>
+        <v>2.130000000000</v>
       </c>
       <c r="BG45" s="25" t="inlineStr"/>
       <c r="BH45" s="26" t="inlineStr"/>
       <c r="BI45" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ45" s="25" t="inlineStr"/>
       <c r="BK45" s="26" t="inlineStr"/>
       <c r="BL45" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PERAKENDE TİCARET</t>
           </r>
         </is>
       </c>
@@ -6183,63 +6183,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PETKM</t>
           </r>
         </is>
       </c>
       <c r="AJ46" s="80" t="inlineStr"/>
       <c r="AK46" s="80" t="inlineStr"/>
       <c r="AL46" s="80" t="inlineStr"/>
       <c r="AM46" s="80" t="inlineStr"/>
       <c r="AN46" s="80" t="inlineStr"/>
       <c r="AO46" s="80" t="inlineStr"/>
       <c r="AP46" s="56" t="inlineStr"/>
       <c r="AQ46" s="57" t="inlineStr"/>
       <c r="AR46" s="81" t="n">
         <v>1560.00</v>
       </c>
       <c r="AS46" s="78" t="inlineStr"/>
       <c r="AT46" s="78" t="inlineStr"/>
       <c r="AU46" s="78" t="inlineStr"/>
       <c r="AV46" s="56" t="inlineStr"/>
       <c r="AW46" s="57" t="inlineStr"/>
       <c r="AX46" s="82" t="n">
-        <v>23.000000000000</v>
+        <v>20.840000000000</v>
       </c>
       <c r="AY46" s="83" t="inlineStr"/>
       <c r="AZ46" s="83" t="inlineStr"/>
       <c r="BA46" s="56" t="inlineStr"/>
       <c r="BB46" s="57" t="inlineStr"/>
       <c r="BC46" s="84" t="n">
-        <v>35880.00</v>
+        <v>32510.40</v>
       </c>
       <c r="BD46" s="56" t="inlineStr"/>
       <c r="BE46" s="57" t="inlineStr"/>
       <c r="BF46" s="85" t="n">
-        <v>0.910000000000</v>
+        <v>0.870000000000</v>
       </c>
       <c r="BG46" s="56" t="inlineStr"/>
       <c r="BH46" s="57" t="inlineStr"/>
       <c r="BI46" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ46" s="56" t="inlineStr"/>
       <c r="BK46" s="57" t="inlineStr"/>
       <c r="BL46" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -6305,63 +6305,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PGSUS</t>
           </r>
         </is>
       </c>
       <c r="AJ47" s="89" t="inlineStr"/>
       <c r="AK47" s="89" t="inlineStr"/>
       <c r="AL47" s="89" t="inlineStr"/>
       <c r="AM47" s="89" t="inlineStr"/>
       <c r="AN47" s="89" t="inlineStr"/>
       <c r="AO47" s="89" t="inlineStr"/>
       <c r="AP47" s="25" t="inlineStr"/>
       <c r="AQ47" s="26" t="inlineStr"/>
       <c r="AR47" s="90" t="n">
         <v>281.00</v>
       </c>
       <c r="AS47" s="87" t="inlineStr"/>
       <c r="AT47" s="87" t="inlineStr"/>
       <c r="AU47" s="87" t="inlineStr"/>
       <c r="AV47" s="25" t="inlineStr"/>
       <c r="AW47" s="26" t="inlineStr"/>
       <c r="AX47" s="91" t="n">
-        <v>190.200000000000</v>
+        <v>168.600000000000</v>
       </c>
       <c r="AY47" s="92" t="inlineStr"/>
       <c r="AZ47" s="92" t="inlineStr"/>
       <c r="BA47" s="25" t="inlineStr"/>
       <c r="BB47" s="26" t="inlineStr"/>
       <c r="BC47" s="93" t="n">
-        <v>53446.20</v>
+        <v>47376.60</v>
       </c>
       <c r="BD47" s="25" t="inlineStr"/>
       <c r="BE47" s="26" t="inlineStr"/>
       <c r="BF47" s="94" t="n">
-        <v>1.350000000000</v>
+        <v>1.270000000000</v>
       </c>
       <c r="BG47" s="25" t="inlineStr"/>
       <c r="BH47" s="26" t="inlineStr"/>
       <c r="BI47" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ47" s="25" t="inlineStr"/>
       <c r="BK47" s="26" t="inlineStr"/>
       <c r="BL47" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
@@ -6427,63 +6427,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SAHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ48" s="80" t="inlineStr"/>
       <c r="AK48" s="80" t="inlineStr"/>
       <c r="AL48" s="80" t="inlineStr"/>
       <c r="AM48" s="80" t="inlineStr"/>
       <c r="AN48" s="80" t="inlineStr"/>
       <c r="AO48" s="80" t="inlineStr"/>
       <c r="AP48" s="56" t="inlineStr"/>
       <c r="AQ48" s="57" t="inlineStr"/>
       <c r="AR48" s="81" t="n">
         <v>1403.00</v>
       </c>
       <c r="AS48" s="78" t="inlineStr"/>
       <c r="AT48" s="78" t="inlineStr"/>
       <c r="AU48" s="78" t="inlineStr"/>
       <c r="AV48" s="56" t="inlineStr"/>
       <c r="AW48" s="57" t="inlineStr"/>
       <c r="AX48" s="82" t="n">
-        <v>98.900000000000</v>
+        <v>90.000000000000</v>
       </c>
       <c r="AY48" s="83" t="inlineStr"/>
       <c r="AZ48" s="83" t="inlineStr"/>
       <c r="BA48" s="56" t="inlineStr"/>
       <c r="BB48" s="57" t="inlineStr"/>
       <c r="BC48" s="84" t="n">
-        <v>138756.70</v>
+        <v>126270.00</v>
       </c>
       <c r="BD48" s="56" t="inlineStr"/>
       <c r="BE48" s="57" t="inlineStr"/>
       <c r="BF48" s="85" t="n">
-        <v>3.500000000000</v>
+        <v>3.380000000000</v>
       </c>
       <c r="BG48" s="56" t="inlineStr"/>
       <c r="BH48" s="57" t="inlineStr"/>
       <c r="BI48" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ48" s="56" t="inlineStr"/>
       <c r="BK48" s="57" t="inlineStr"/>
       <c r="BL48" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -6549,63 +6549,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SASA</t>
           </r>
         </is>
       </c>
       <c r="AJ49" s="89" t="inlineStr"/>
       <c r="AK49" s="89" t="inlineStr"/>
       <c r="AL49" s="89" t="inlineStr"/>
       <c r="AM49" s="89" t="inlineStr"/>
       <c r="AN49" s="89" t="inlineStr"/>
       <c r="AO49" s="89" t="inlineStr"/>
       <c r="AP49" s="25" t="inlineStr"/>
       <c r="AQ49" s="26" t="inlineStr"/>
       <c r="AR49" s="90" t="n">
         <v>17216.00</v>
       </c>
       <c r="AS49" s="87" t="inlineStr"/>
       <c r="AT49" s="87" t="inlineStr"/>
       <c r="AU49" s="87" t="inlineStr"/>
       <c r="AV49" s="25" t="inlineStr"/>
       <c r="AW49" s="26" t="inlineStr"/>
       <c r="AX49" s="91" t="n">
-        <v>2.970000000000</v>
+        <v>2.490000000000</v>
       </c>
       <c r="AY49" s="92" t="inlineStr"/>
       <c r="AZ49" s="92" t="inlineStr"/>
       <c r="BA49" s="25" t="inlineStr"/>
       <c r="BB49" s="26" t="inlineStr"/>
       <c r="BC49" s="93" t="n">
-        <v>51131.52</v>
+        <v>42867.84</v>
       </c>
       <c r="BD49" s="25" t="inlineStr"/>
       <c r="BE49" s="26" t="inlineStr"/>
       <c r="BF49" s="94" t="n">
-        <v>1.290000000000</v>
+        <v>1.150000000000</v>
       </c>
       <c r="BG49" s="25" t="inlineStr"/>
       <c r="BH49" s="26" t="inlineStr"/>
       <c r="BI49" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ49" s="25" t="inlineStr"/>
       <c r="BK49" s="26" t="inlineStr"/>
       <c r="BL49" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -6671,63 +6671,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SISE</t>
           </r>
         </is>
       </c>
       <c r="AJ50" s="80" t="inlineStr"/>
       <c r="AK50" s="80" t="inlineStr"/>
       <c r="AL50" s="80" t="inlineStr"/>
       <c r="AM50" s="80" t="inlineStr"/>
       <c r="AN50" s="80" t="inlineStr"/>
       <c r="AO50" s="80" t="inlineStr"/>
       <c r="AP50" s="56" t="inlineStr"/>
       <c r="AQ50" s="57" t="inlineStr"/>
       <c r="AR50" s="81" t="n">
         <v>1965.00</v>
       </c>
       <c r="AS50" s="78" t="inlineStr"/>
       <c r="AT50" s="78" t="inlineStr"/>
       <c r="AU50" s="78" t="inlineStr"/>
       <c r="AV50" s="56" t="inlineStr"/>
       <c r="AW50" s="57" t="inlineStr"/>
       <c r="AX50" s="82" t="n">
-        <v>47.400000000000</v>
+        <v>44.800000000000</v>
       </c>
       <c r="AY50" s="83" t="inlineStr"/>
       <c r="AZ50" s="83" t="inlineStr"/>
       <c r="BA50" s="56" t="inlineStr"/>
       <c r="BB50" s="57" t="inlineStr"/>
       <c r="BC50" s="84" t="n">
-        <v>93141.00</v>
+        <v>88032.00</v>
       </c>
       <c r="BD50" s="56" t="inlineStr"/>
       <c r="BE50" s="57" t="inlineStr"/>
       <c r="BF50" s="85" t="n">
-        <v>2.350000000000</v>
+        <v>2.360000000000</v>
       </c>
       <c r="BG50" s="56" t="inlineStr"/>
       <c r="BH50" s="57" t="inlineStr"/>
       <c r="BI50" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ50" s="56" t="inlineStr"/>
       <c r="BK50" s="57" t="inlineStr"/>
       <c r="BL50" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -6793,63 +6793,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAV</t>
           </r>
         </is>
       </c>
       <c r="AJ51" s="89" t="inlineStr"/>
       <c r="AK51" s="89" t="inlineStr"/>
       <c r="AL51" s="89" t="inlineStr"/>
       <c r="AM51" s="89" t="inlineStr"/>
       <c r="AN51" s="89" t="inlineStr"/>
       <c r="AO51" s="89" t="inlineStr"/>
       <c r="AP51" s="25" t="inlineStr"/>
       <c r="AQ51" s="26" t="inlineStr"/>
       <c r="AR51" s="90" t="n">
         <v>228.00</v>
       </c>
       <c r="AS51" s="87" t="inlineStr"/>
       <c r="AT51" s="87" t="inlineStr"/>
       <c r="AU51" s="87" t="inlineStr"/>
       <c r="AV51" s="25" t="inlineStr"/>
       <c r="AW51" s="26" t="inlineStr"/>
       <c r="AX51" s="91" t="n">
-        <v>308.250000000000</v>
+        <v>257.500000000000</v>
       </c>
       <c r="AY51" s="92" t="inlineStr"/>
       <c r="AZ51" s="92" t="inlineStr"/>
       <c r="BA51" s="25" t="inlineStr"/>
       <c r="BB51" s="26" t="inlineStr"/>
       <c r="BC51" s="93" t="n">
-        <v>70281.00</v>
+        <v>58710.00</v>
       </c>
       <c r="BD51" s="25" t="inlineStr"/>
       <c r="BE51" s="26" t="inlineStr"/>
       <c r="BF51" s="94" t="n">
-        <v>1.770000000000</v>
+        <v>1.570000000000</v>
       </c>
       <c r="BG51" s="25" t="inlineStr"/>
       <c r="BH51" s="26" t="inlineStr"/>
       <c r="BI51" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ51" s="25" t="inlineStr"/>
       <c r="BK51" s="26" t="inlineStr"/>
       <c r="BL51" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -6915,63 +6915,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TCELL</t>
           </r>
         </is>
       </c>
       <c r="AJ52" s="80" t="inlineStr"/>
       <c r="AK52" s="80" t="inlineStr"/>
       <c r="AL52" s="80" t="inlineStr"/>
       <c r="AM52" s="80" t="inlineStr"/>
       <c r="AN52" s="80" t="inlineStr"/>
       <c r="AO52" s="80" t="inlineStr"/>
       <c r="AP52" s="56" t="inlineStr"/>
       <c r="AQ52" s="57" t="inlineStr"/>
       <c r="AR52" s="81" t="n">
         <v>1267.00</v>
       </c>
       <c r="AS52" s="78" t="inlineStr"/>
       <c r="AT52" s="78" t="inlineStr"/>
       <c r="AU52" s="78" t="inlineStr"/>
       <c r="AV52" s="56" t="inlineStr"/>
       <c r="AW52" s="57" t="inlineStr"/>
       <c r="AX52" s="82" t="n">
-        <v>114.100000000000</v>
+        <v>105.100000000000</v>
       </c>
       <c r="AY52" s="83" t="inlineStr"/>
       <c r="AZ52" s="83" t="inlineStr"/>
       <c r="BA52" s="56" t="inlineStr"/>
       <c r="BB52" s="57" t="inlineStr"/>
       <c r="BC52" s="84" t="n">
-        <v>144564.70</v>
+        <v>133161.70</v>
       </c>
       <c r="BD52" s="56" t="inlineStr"/>
       <c r="BE52" s="57" t="inlineStr"/>
       <c r="BF52" s="85" t="n">
-        <v>3.650000000000</v>
+        <v>3.570000000000</v>
       </c>
       <c r="BG52" s="56" t="inlineStr"/>
       <c r="BH52" s="57" t="inlineStr"/>
       <c r="BI52" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ52" s="56" t="inlineStr"/>
       <c r="BK52" s="57" t="inlineStr"/>
       <c r="BL52" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HABERLEŞME</t>
           </r>
         </is>
       </c>
@@ -7037,63 +7037,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">THYAO</t>
           </r>
         </is>
       </c>
       <c r="AJ53" s="89" t="inlineStr"/>
       <c r="AK53" s="89" t="inlineStr"/>
       <c r="AL53" s="89" t="inlineStr"/>
       <c r="AM53" s="89" t="inlineStr"/>
       <c r="AN53" s="89" t="inlineStr"/>
       <c r="AO53" s="89" t="inlineStr"/>
       <c r="AP53" s="25" t="inlineStr"/>
       <c r="AQ53" s="26" t="inlineStr"/>
       <c r="AR53" s="90" t="n">
         <v>903.00</v>
       </c>
       <c r="AS53" s="87" t="inlineStr"/>
       <c r="AT53" s="87" t="inlineStr"/>
       <c r="AU53" s="87" t="inlineStr"/>
       <c r="AV53" s="25" t="inlineStr"/>
       <c r="AW53" s="26" t="inlineStr"/>
       <c r="AX53" s="91" t="n">
-        <v>323.500000000000</v>
+        <v>297.000000000000</v>
       </c>
       <c r="AY53" s="92" t="inlineStr"/>
       <c r="AZ53" s="92" t="inlineStr"/>
       <c r="BA53" s="25" t="inlineStr"/>
       <c r="BB53" s="26" t="inlineStr"/>
       <c r="BC53" s="93" t="n">
-        <v>292120.50</v>
+        <v>268191.00</v>
       </c>
       <c r="BD53" s="25" t="inlineStr"/>
       <c r="BE53" s="26" t="inlineStr"/>
       <c r="BF53" s="94" t="n">
-        <v>7.380000000000</v>
+        <v>7.190000000000</v>
       </c>
       <c r="BG53" s="25" t="inlineStr"/>
       <c r="BH53" s="26" t="inlineStr"/>
       <c r="BI53" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ53" s="25" t="inlineStr"/>
       <c r="BK53" s="26" t="inlineStr"/>
       <c r="BL53" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
@@ -7159,63 +7159,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TOASO</t>
           </r>
         </is>
       </c>
       <c r="AJ54" s="80" t="inlineStr"/>
       <c r="AK54" s="80" t="inlineStr"/>
       <c r="AL54" s="80" t="inlineStr"/>
       <c r="AM54" s="80" t="inlineStr"/>
       <c r="AN54" s="80" t="inlineStr"/>
       <c r="AO54" s="80" t="inlineStr"/>
       <c r="AP54" s="56" t="inlineStr"/>
       <c r="AQ54" s="57" t="inlineStr"/>
       <c r="AR54" s="81" t="n">
         <v>157.00</v>
       </c>
       <c r="AS54" s="78" t="inlineStr"/>
       <c r="AT54" s="78" t="inlineStr"/>
       <c r="AU54" s="78" t="inlineStr"/>
       <c r="AV54" s="56" t="inlineStr"/>
       <c r="AW54" s="57" t="inlineStr"/>
       <c r="AX54" s="82" t="n">
-        <v>293.000000000000</v>
+        <v>294.000000000000</v>
       </c>
       <c r="AY54" s="83" t="inlineStr"/>
       <c r="AZ54" s="83" t="inlineStr"/>
       <c r="BA54" s="56" t="inlineStr"/>
       <c r="BB54" s="57" t="inlineStr"/>
       <c r="BC54" s="84" t="n">
-        <v>46001.00</v>
+        <v>46158.00</v>
       </c>
       <c r="BD54" s="56" t="inlineStr"/>
       <c r="BE54" s="57" t="inlineStr"/>
       <c r="BF54" s="85" t="n">
-        <v>1.160000000000</v>
+        <v>1.240000000000</v>
       </c>
       <c r="BG54" s="56" t="inlineStr"/>
       <c r="BH54" s="57" t="inlineStr"/>
       <c r="BI54" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ54" s="56" t="inlineStr"/>
       <c r="BK54" s="57" t="inlineStr"/>
       <c r="BL54" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
           </r>
         </is>
       </c>
@@ -7281,63 +7281,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KOZA ALTIN İŞLETMELERİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ55" s="89" t="inlineStr"/>
       <c r="AK55" s="89" t="inlineStr"/>
       <c r="AL55" s="89" t="inlineStr"/>
       <c r="AM55" s="89" t="inlineStr"/>
       <c r="AN55" s="89" t="inlineStr"/>
       <c r="AO55" s="89" t="inlineStr"/>
       <c r="AP55" s="25" t="inlineStr"/>
       <c r="AQ55" s="26" t="inlineStr"/>
       <c r="AR55" s="90" t="n">
         <v>1216.00</v>
       </c>
       <c r="AS55" s="87" t="inlineStr"/>
       <c r="AT55" s="87" t="inlineStr"/>
       <c r="AU55" s="87" t="inlineStr"/>
       <c r="AV55" s="25" t="inlineStr"/>
       <c r="AW55" s="26" t="inlineStr"/>
       <c r="AX55" s="91" t="n">
-        <v>46.960000000000</v>
+        <v>45.140000000000</v>
       </c>
       <c r="AY55" s="92" t="inlineStr"/>
       <c r="AZ55" s="92" t="inlineStr"/>
       <c r="BA55" s="25" t="inlineStr"/>
       <c r="BB55" s="26" t="inlineStr"/>
       <c r="BC55" s="93" t="n">
-        <v>57103.36</v>
+        <v>54890.24</v>
       </c>
       <c r="BD55" s="25" t="inlineStr"/>
       <c r="BE55" s="26" t="inlineStr"/>
       <c r="BF55" s="94" t="n">
-        <v>1.440000000000</v>
+        <v>1.470000000000</v>
       </c>
       <c r="BG55" s="25" t="inlineStr"/>
       <c r="BH55" s="26" t="inlineStr"/>
       <c r="BI55" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ55" s="25" t="inlineStr"/>
       <c r="BK55" s="26" t="inlineStr"/>
       <c r="BL55" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAŞ VE TOPRAĞA DAYALI</t>
           </r>
         </is>
       </c>
@@ -7403,63 +7403,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TÜRK TELEKOMÜNİKASYON A.</t>
           </r>
         </is>
       </c>
       <c r="AJ56" s="80" t="inlineStr"/>
       <c r="AK56" s="80" t="inlineStr"/>
       <c r="AL56" s="80" t="inlineStr"/>
       <c r="AM56" s="80" t="inlineStr"/>
       <c r="AN56" s="80" t="inlineStr"/>
       <c r="AO56" s="80" t="inlineStr"/>
       <c r="AP56" s="56" t="inlineStr"/>
       <c r="AQ56" s="57" t="inlineStr"/>
       <c r="AR56" s="81" t="n">
         <v>595.00</v>
       </c>
       <c r="AS56" s="78" t="inlineStr"/>
       <c r="AT56" s="78" t="inlineStr"/>
       <c r="AU56" s="78" t="inlineStr"/>
       <c r="AV56" s="56" t="inlineStr"/>
       <c r="AW56" s="57" t="inlineStr"/>
       <c r="AX56" s="82" t="n">
-        <v>63.650000000000</v>
+        <v>62.300000000000</v>
       </c>
       <c r="AY56" s="83" t="inlineStr"/>
       <c r="AZ56" s="83" t="inlineStr"/>
       <c r="BA56" s="56" t="inlineStr"/>
       <c r="BB56" s="57" t="inlineStr"/>
       <c r="BC56" s="84" t="n">
-        <v>37871.75</v>
+        <v>37068.50</v>
       </c>
       <c r="BD56" s="56" t="inlineStr"/>
       <c r="BE56" s="57" t="inlineStr"/>
       <c r="BF56" s="85" t="n">
-        <v>0.960000000000</v>
+        <v>0.990000000000</v>
       </c>
       <c r="BG56" s="56" t="inlineStr"/>
       <c r="BH56" s="57" t="inlineStr"/>
       <c r="BI56" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ56" s="56" t="inlineStr"/>
       <c r="BK56" s="57" t="inlineStr"/>
       <c r="BL56" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HABERLEŞME</t>
           </r>
         </is>
       </c>
@@ -7525,63 +7525,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
       <c r="AJ57" s="89" t="inlineStr"/>
       <c r="AK57" s="89" t="inlineStr"/>
       <c r="AL57" s="89" t="inlineStr"/>
       <c r="AM57" s="89" t="inlineStr"/>
       <c r="AN57" s="89" t="inlineStr"/>
       <c r="AO57" s="89" t="inlineStr"/>
       <c r="AP57" s="25" t="inlineStr"/>
       <c r="AQ57" s="26" t="inlineStr"/>
       <c r="AR57" s="90" t="n">
         <v>1236.00</v>
       </c>
       <c r="AS57" s="87" t="inlineStr"/>
       <c r="AT57" s="87" t="inlineStr"/>
       <c r="AU57" s="87" t="inlineStr"/>
       <c r="AV57" s="25" t="inlineStr"/>
       <c r="AW57" s="26" t="inlineStr"/>
       <c r="AX57" s="91" t="n">
-        <v>263.000000000000</v>
+        <v>240.800000000000</v>
       </c>
       <c r="AY57" s="92" t="inlineStr"/>
       <c r="AZ57" s="92" t="inlineStr"/>
       <c r="BA57" s="25" t="inlineStr"/>
       <c r="BB57" s="26" t="inlineStr"/>
       <c r="BC57" s="93" t="n">
-        <v>325068.00</v>
+        <v>297628.80</v>
       </c>
       <c r="BD57" s="25" t="inlineStr"/>
       <c r="BE57" s="26" t="inlineStr"/>
       <c r="BF57" s="94" t="n">
-        <v>8.210000000000</v>
+        <v>7.970000000000</v>
       </c>
       <c r="BG57" s="25" t="inlineStr"/>
       <c r="BH57" s="26" t="inlineStr"/>
       <c r="BI57" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ57" s="25" t="inlineStr"/>
       <c r="BK57" s="26" t="inlineStr"/>
       <c r="BL57" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -7647,58 +7647,58 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.VAKIFLAR BANKASI T.A.O.</t>
           </r>
         </is>
       </c>
       <c r="AJ58" s="80" t="inlineStr"/>
       <c r="AK58" s="80" t="inlineStr"/>
       <c r="AL58" s="80" t="inlineStr"/>
       <c r="AM58" s="80" t="inlineStr"/>
       <c r="AN58" s="80" t="inlineStr"/>
       <c r="AO58" s="80" t="inlineStr"/>
       <c r="AP58" s="56" t="inlineStr"/>
       <c r="AQ58" s="57" t="inlineStr"/>
       <c r="AR58" s="81" t="n">
         <v>779.00</v>
       </c>
       <c r="AS58" s="78" t="inlineStr"/>
       <c r="AT58" s="78" t="inlineStr"/>
       <c r="AU58" s="78" t="inlineStr"/>
       <c r="AV58" s="56" t="inlineStr"/>
       <c r="AW58" s="57" t="inlineStr"/>
       <c r="AX58" s="82" t="n">
-        <v>33.340000000000</v>
+        <v>31.760000000000</v>
       </c>
       <c r="AY58" s="83" t="inlineStr"/>
       <c r="AZ58" s="83" t="inlineStr"/>
       <c r="BA58" s="56" t="inlineStr"/>
       <c r="BB58" s="57" t="inlineStr"/>
       <c r="BC58" s="84" t="n">
-        <v>25971.86</v>
+        <v>24741.04</v>
       </c>
       <c r="BD58" s="56" t="inlineStr"/>
       <c r="BE58" s="57" t="inlineStr"/>
       <c r="BF58" s="85" t="n">
         <v>0.660000000000</v>
       </c>
       <c r="BG58" s="56" t="inlineStr"/>
       <c r="BH58" s="57" t="inlineStr"/>
       <c r="BI58" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ58" s="56" t="inlineStr"/>
       <c r="BK58" s="57" t="inlineStr"/>
       <c r="BL58" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -7776,51 +7776,51 @@
       </c>
       <c r="AJ59" s="98" t="inlineStr"/>
       <c r="AK59" s="98" t="inlineStr"/>
       <c r="AL59" s="98" t="inlineStr"/>
       <c r="AM59" s="98" t="inlineStr"/>
       <c r="AN59" s="98" t="inlineStr"/>
       <c r="AO59" s="98" t="inlineStr"/>
       <c r="AP59" s="64" t="inlineStr"/>
       <c r="AQ59" s="65" t="inlineStr"/>
       <c r="AR59" s="99" t="n">
         <v>4314.00</v>
       </c>
       <c r="AS59" s="96" t="inlineStr"/>
       <c r="AT59" s="96" t="inlineStr"/>
       <c r="AU59" s="96" t="inlineStr"/>
       <c r="AV59" s="64" t="inlineStr"/>
       <c r="AW59" s="65" t="inlineStr"/>
       <c r="AX59" s="100" t="n">
         <v/>
       </c>
       <c r="AY59" s="101" t="inlineStr"/>
       <c r="AZ59" s="101" t="inlineStr"/>
       <c r="BA59" s="64" t="inlineStr"/>
       <c r="BB59" s="65" t="inlineStr"/>
       <c r="BC59" s="102" t="n">
-        <v>163673.16</v>
+        <v>144950.40</v>
       </c>
       <c r="BD59" s="64" t="inlineStr"/>
       <c r="BE59" s="65" t="inlineStr"/>
       <c r="BF59" s="103" t="n">
         <v>0</v>
       </c>
       <c r="BG59" s="64" t="inlineStr"/>
       <c r="BH59" s="65" t="inlineStr"/>
       <c r="BI59" s="95" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ59" s="64" t="inlineStr"/>
       <c r="BK59" s="65" t="inlineStr"/>
       <c r="BL59" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -8205,78 +8205,78 @@
       <c r="AE63" s="108" t="inlineStr"/>
       <c r="AF63" s="108" t="inlineStr"/>
       <c r="AG63" s="108" t="inlineStr"/>
       <c r="AH63" s="108" t="inlineStr"/>
       <c r="AI63" s="108" t="inlineStr"/>
       <c r="AJ63" s="106" t="inlineStr"/>
       <c r="AK63" s="107" t="inlineStr"/>
       <c r="AL63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM63" s="106" t="inlineStr"/>
       <c r="AN63" s="107" t="inlineStr"/>
       <c r="AO63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260422</t>
+            <t xml:space="preserve">20260605</t>
           </r>
         </is>
       </c>
       <c r="AP63" s="108" t="inlineStr"/>
       <c r="AQ63" s="108" t="inlineStr"/>
       <c r="AR63" s="108" t="inlineStr"/>
       <c r="AS63" s="106" t="inlineStr"/>
       <c r="AT63" s="107" t="inlineStr"/>
       <c r="AU63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260424</t>
+            <t xml:space="preserve">20260608</t>
           </r>
         </is>
       </c>
       <c r="AV63" s="106" t="inlineStr"/>
       <c r="AW63" s="107" t="inlineStr"/>
       <c r="AX63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260428</t>
+            <t xml:space="preserve">20260610</t>
           </r>
         </is>
       </c>
       <c r="AY63" s="109" t="inlineStr"/>
       <c r="AZ63" s="11" t="inlineStr"/>
       <c r="BA63" s="11" t="inlineStr"/>
       <c r="BB63" s="11" t="inlineStr"/>
       <c r="BC63" s="11" t="inlineStr"/>
       <c r="BD63" s="11" t="inlineStr"/>
       <c r="BE63" s="11" t="inlineStr"/>
       <c r="BF63" s="11" t="inlineStr"/>
       <c r="BG63" s="11" t="inlineStr"/>
       <c r="BH63" s="11" t="inlineStr"/>
       <c r="BI63" s="11" t="inlineStr"/>
       <c r="BJ63" s="11" t="inlineStr"/>
       <c r="BK63" s="11" t="inlineStr"/>
       <c r="BL63" s="11" t="inlineStr"/>
       <c r="BM63" s="11" t="inlineStr"/>
     </row>
     <row r="64" customHeight="1" ht="10">
       <c r="A64" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B64" s="70" t="inlineStr"/>
       <c r="C64" s="70" t="inlineStr"/>
@@ -8651,51 +8651,51 @@
             <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
           </r>
         </is>
       </c>
       <c r="C69" s="24" t="inlineStr"/>
       <c r="D69" s="24" t="inlineStr"/>
       <c r="E69" s="24" t="inlineStr"/>
       <c r="F69" s="24" t="inlineStr"/>
       <c r="G69" s="24" t="inlineStr"/>
       <c r="H69" s="24" t="inlineStr"/>
       <c r="I69" s="24" t="inlineStr"/>
       <c r="J69" s="24" t="inlineStr"/>
       <c r="K69" s="24" t="inlineStr"/>
       <c r="L69" s="24" t="inlineStr"/>
       <c r="M69" s="24" t="inlineStr"/>
       <c r="N69" s="24" t="inlineStr"/>
       <c r="O69" s="25" t="inlineStr"/>
       <c r="P69" s="26" t="inlineStr"/>
       <c r="Q69" s="112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">33.700.000,00</t>
+            <t xml:space="preserve">33.900.000,00</t>
           </r>
         </is>
       </c>
       <c r="R69" s="113" t="inlineStr"/>
       <c r="S69" s="113" t="inlineStr"/>
       <c r="T69" s="113" t="inlineStr"/>
       <c r="U69" s="113" t="inlineStr"/>
       <c r="V69" s="113" t="inlineStr"/>
       <c r="W69" s="113" t="inlineStr"/>
       <c r="X69" s="113" t="inlineStr"/>
       <c r="Y69" s="113" t="inlineStr"/>
       <c r="Z69" s="113" t="inlineStr"/>
       <c r="AA69" s="113" t="inlineStr"/>
       <c r="AB69" s="113" t="inlineStr"/>
       <c r="AC69" s="113" t="inlineStr"/>
       <c r="AD69" s="113" t="inlineStr"/>
       <c r="AE69" s="25" t="inlineStr"/>
       <c r="AF69" s="11" t="inlineStr"/>
       <c r="AG69" s="11" t="inlineStr"/>
       <c r="AH69" s="11" t="inlineStr"/>
       <c r="AI69" s="11" t="inlineStr"/>
       <c r="AJ69" s="11" t="inlineStr"/>
       <c r="AK69" s="11" t="inlineStr"/>
       <c r="AL69" s="11" t="inlineStr"/>
       <c r="AM69" s="11" t="inlineStr"/>
@@ -8739,51 +8739,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C70" s="32" t="inlineStr"/>
       <c r="D70" s="32" t="inlineStr"/>
       <c r="E70" s="32" t="inlineStr"/>
       <c r="F70" s="32" t="inlineStr"/>
       <c r="G70" s="32" t="inlineStr"/>
       <c r="H70" s="32" t="inlineStr"/>
       <c r="I70" s="32" t="inlineStr"/>
       <c r="J70" s="32" t="inlineStr"/>
       <c r="K70" s="32" t="inlineStr"/>
       <c r="L70" s="32" t="inlineStr"/>
       <c r="M70" s="32" t="inlineStr"/>
       <c r="N70" s="32" t="inlineStr"/>
       <c r="O70" s="56" t="inlineStr"/>
       <c r="P70" s="57" t="inlineStr"/>
       <c r="Q70" s="110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">1.340.729.607,71</t>
+            <t xml:space="preserve">1.272.499.562,86</t>
           </r>
         </is>
       </c>
       <c r="R70" s="111" t="inlineStr"/>
       <c r="S70" s="111" t="inlineStr"/>
       <c r="T70" s="111" t="inlineStr"/>
       <c r="U70" s="111" t="inlineStr"/>
       <c r="V70" s="111" t="inlineStr"/>
       <c r="W70" s="111" t="inlineStr"/>
       <c r="X70" s="111" t="inlineStr"/>
       <c r="Y70" s="111" t="inlineStr"/>
       <c r="Z70" s="111" t="inlineStr"/>
       <c r="AA70" s="111" t="inlineStr"/>
       <c r="AB70" s="111" t="inlineStr"/>
       <c r="AC70" s="111" t="inlineStr"/>
       <c r="AD70" s="111" t="inlineStr"/>
       <c r="AE70" s="56" t="inlineStr"/>
       <c r="AF70" s="11" t="inlineStr"/>
       <c r="AG70" s="11" t="inlineStr"/>
       <c r="AH70" s="11" t="inlineStr"/>
       <c r="AI70" s="11" t="inlineStr"/>
       <c r="AJ70" s="11" t="inlineStr"/>
       <c r="AK70" s="11" t="inlineStr"/>
       <c r="AL70" s="11" t="inlineStr"/>
       <c r="AM70" s="11" t="inlineStr"/>