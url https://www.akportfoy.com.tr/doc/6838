--- v1 (2026-06-08)
+++ v2 (2026-07-23)
@@ -2926,51 +2926,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260608</t>
+            <t xml:space="preserve">20260723</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3106,73 +3106,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">21.163,13</t>
+            <t xml:space="preserve">6.466,90</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0057</t>
+            <t xml:space="preserve">0,0017</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3204,51 +3204,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">3.753.686,00</t>
+            <t xml:space="preserve">3.901.681,40</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3541,51 +3541,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">37,536860</t>
+            <t xml:space="preserve">39,016814</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3631,51 +3631,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260608</t>
+            <t xml:space="preserve">20260723</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3721,51 +3721,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260610</t>
+            <t xml:space="preserve">20260727</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4089,71 +4089,71 @@
       <c r="AC28" s="78" t="inlineStr"/>
       <c r="AD28" s="78" t="inlineStr"/>
       <c r="AE28" s="78" t="inlineStr"/>
       <c r="AF28" s="78" t="inlineStr"/>
       <c r="AG28" s="56" t="inlineStr"/>
       <c r="AH28" s="57" t="inlineStr"/>
       <c r="AI28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">AEFES</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
-        <v>2481.00</v>
+        <v>2877.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="n">
-        <v>20.360000000000</v>
+        <v>22.120000000000</v>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>50513.16</v>
+        <v>63639.24</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
-        <v>1.350000000000</v>
+        <v>1.630000000000</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GIDA , İÇKİ VE TÜTÜN</t>
           </r>
         </is>
       </c>
@@ -4211,93 +4211,93 @@
       <c r="AC29" s="87" t="inlineStr"/>
       <c r="AD29" s="87" t="inlineStr"/>
       <c r="AE29" s="87" t="inlineStr"/>
       <c r="AF29" s="87" t="inlineStr"/>
       <c r="AG29" s="41" t="inlineStr"/>
       <c r="AH29" s="42" t="inlineStr"/>
       <c r="AI29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">AKBANK T.A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
-        <v>3541.00</v>
+        <v>3150.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="n">
-        <v>64.500000000000</v>
+        <v/>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>228394.50</v>
+        <v>209632.50</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
-        <v>6.120000000000</v>
+        <v>0</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
+            <t xml:space="preserve">DİĞER İMALAT SANAYİ</t>
           </r>
         </is>
       </c>
       <c r="BM29" s="45" t="inlineStr"/>
     </row>
     <row r="30" customHeight="1" ht="10">
       <c r="A30" s="50" t="inlineStr"/>
       <c r="B30" s="87" t="inlineStr"/>
       <c r="C30" s="87" t="inlineStr"/>
       <c r="D30" s="87" t="inlineStr"/>
       <c r="E30" s="87" t="inlineStr"/>
       <c r="F30" s="52" t="inlineStr"/>
       <c r="G30" s="53" t="inlineStr"/>
       <c r="H30" s="87" t="inlineStr"/>
       <c r="I30" s="87" t="inlineStr"/>
       <c r="J30" s="87" t="inlineStr"/>
       <c r="K30" s="87" t="inlineStr"/>
       <c r="L30" s="87" t="inlineStr"/>
       <c r="M30" s="87" t="inlineStr"/>
       <c r="N30" s="87" t="inlineStr"/>
       <c r="O30" s="87" t="inlineStr"/>
       <c r="P30" s="87" t="inlineStr"/>
       <c r="Q30" s="87" t="inlineStr"/>
       <c r="R30" s="87" t="inlineStr"/>
       <c r="S30" s="87" t="inlineStr"/>
@@ -4400,71 +4400,71 @@
       <c r="AC31" s="78" t="inlineStr"/>
       <c r="AD31" s="78" t="inlineStr"/>
       <c r="AE31" s="78" t="inlineStr"/>
       <c r="AF31" s="78" t="inlineStr"/>
       <c r="AG31" s="56" t="inlineStr"/>
       <c r="AH31" s="57" t="inlineStr"/>
       <c r="AI31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ASELS</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="80" t="inlineStr"/>
       <c r="AK31" s="80" t="inlineStr"/>
       <c r="AL31" s="80" t="inlineStr"/>
       <c r="AM31" s="80" t="inlineStr"/>
       <c r="AN31" s="80" t="inlineStr"/>
       <c r="AO31" s="80" t="inlineStr"/>
       <c r="AP31" s="56" t="inlineStr"/>
       <c r="AQ31" s="57" t="inlineStr"/>
       <c r="AR31" s="81" t="n">
-        <v>1552.00</v>
+        <v>1425.00</v>
       </c>
       <c r="AS31" s="78" t="inlineStr"/>
       <c r="AT31" s="78" t="inlineStr"/>
       <c r="AU31" s="78" t="inlineStr"/>
       <c r="AV31" s="56" t="inlineStr"/>
       <c r="AW31" s="57" t="inlineStr"/>
       <c r="AX31" s="82" t="n">
-        <v>363.000000000000</v>
+        <v>370.000000000000</v>
       </c>
       <c r="AY31" s="83" t="inlineStr"/>
       <c r="AZ31" s="83" t="inlineStr"/>
       <c r="BA31" s="56" t="inlineStr"/>
       <c r="BB31" s="57" t="inlineStr"/>
       <c r="BC31" s="84" t="n">
-        <v>563376.00</v>
+        <v>527250.00</v>
       </c>
       <c r="BD31" s="56" t="inlineStr"/>
       <c r="BE31" s="57" t="inlineStr"/>
       <c r="BF31" s="85" t="n">
-        <v>15.090000000000</v>
+        <v>13.550000000000</v>
       </c>
       <c r="BG31" s="56" t="inlineStr"/>
       <c r="BH31" s="57" t="inlineStr"/>
       <c r="BI31" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="56" t="inlineStr"/>
       <c r="BK31" s="57" t="inlineStr"/>
       <c r="BL31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SAVUNMA</t>
           </r>
         </is>
       </c>
@@ -4522,71 +4522,71 @@
       <c r="AC32" s="87" t="inlineStr"/>
       <c r="AD32" s="87" t="inlineStr"/>
       <c r="AE32" s="87" t="inlineStr"/>
       <c r="AF32" s="87" t="inlineStr"/>
       <c r="AG32" s="25" t="inlineStr"/>
       <c r="AH32" s="26" t="inlineStr"/>
       <c r="AI32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ASTOR ENERJİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="89" t="inlineStr"/>
       <c r="AK32" s="89" t="inlineStr"/>
       <c r="AL32" s="89" t="inlineStr"/>
       <c r="AM32" s="89" t="inlineStr"/>
       <c r="AN32" s="89" t="inlineStr"/>
       <c r="AO32" s="89" t="inlineStr"/>
       <c r="AP32" s="25" t="inlineStr"/>
       <c r="AQ32" s="26" t="inlineStr"/>
       <c r="AR32" s="90" t="n">
-        <v>483.00</v>
+        <v>515.00</v>
       </c>
       <c r="AS32" s="87" t="inlineStr"/>
       <c r="AT32" s="87" t="inlineStr"/>
       <c r="AU32" s="87" t="inlineStr"/>
       <c r="AV32" s="25" t="inlineStr"/>
       <c r="AW32" s="26" t="inlineStr"/>
       <c r="AX32" s="91" t="n">
-        <v>317.000000000000</v>
+        <v/>
       </c>
       <c r="AY32" s="92" t="inlineStr"/>
       <c r="AZ32" s="92" t="inlineStr"/>
       <c r="BA32" s="25" t="inlineStr"/>
       <c r="BB32" s="26" t="inlineStr"/>
       <c r="BC32" s="93" t="n">
-        <v>153111.00</v>
+        <v>154500.00</v>
       </c>
       <c r="BD32" s="25" t="inlineStr"/>
       <c r="BE32" s="26" t="inlineStr"/>
       <c r="BF32" s="94" t="n">
-        <v>4.100000000000</v>
+        <v>0</v>
       </c>
       <c r="BG32" s="25" t="inlineStr"/>
       <c r="BH32" s="26" t="inlineStr"/>
       <c r="BI32" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="25" t="inlineStr"/>
       <c r="BK32" s="26" t="inlineStr"/>
       <c r="BL32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ELEKTRİK GAZ SU</t>
           </r>
         </is>
       </c>
@@ -4644,71 +4644,71 @@
       <c r="AC33" s="78" t="inlineStr"/>
       <c r="AD33" s="78" t="inlineStr"/>
       <c r="AE33" s="78" t="inlineStr"/>
       <c r="AF33" s="78" t="inlineStr"/>
       <c r="AG33" s="33" t="inlineStr"/>
       <c r="AH33" s="34" t="inlineStr"/>
       <c r="AI33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BIMAS</t>
           </r>
         </is>
       </c>
       <c r="AJ33" s="80" t="inlineStr"/>
       <c r="AK33" s="80" t="inlineStr"/>
       <c r="AL33" s="80" t="inlineStr"/>
       <c r="AM33" s="80" t="inlineStr"/>
       <c r="AN33" s="80" t="inlineStr"/>
       <c r="AO33" s="80" t="inlineStr"/>
       <c r="AP33" s="33" t="inlineStr"/>
       <c r="AQ33" s="34" t="inlineStr"/>
       <c r="AR33" s="81" t="n">
-        <v>1068.00</v>
+        <v>980.00</v>
       </c>
       <c r="AS33" s="78" t="inlineStr"/>
       <c r="AT33" s="78" t="inlineStr"/>
       <c r="AU33" s="78" t="inlineStr"/>
       <c r="AV33" s="33" t="inlineStr"/>
       <c r="AW33" s="34" t="inlineStr"/>
       <c r="AX33" s="82" t="n">
-        <v>377.250000000000</v>
+        <v/>
       </c>
       <c r="AY33" s="83" t="inlineStr"/>
       <c r="AZ33" s="83" t="inlineStr"/>
       <c r="BA33" s="33" t="inlineStr"/>
       <c r="BB33" s="34" t="inlineStr"/>
       <c r="BC33" s="84" t="n">
-        <v>402903.00</v>
+        <v>391755.00</v>
       </c>
       <c r="BD33" s="33" t="inlineStr"/>
       <c r="BE33" s="34" t="inlineStr"/>
       <c r="BF33" s="85" t="n">
-        <v>10.790000000000</v>
+        <v>0</v>
       </c>
       <c r="BG33" s="33" t="inlineStr"/>
       <c r="BH33" s="34" t="inlineStr"/>
       <c r="BI33" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ33" s="33" t="inlineStr"/>
       <c r="BK33" s="34" t="inlineStr"/>
       <c r="BL33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PERAKENDE TİCARET</t>
           </r>
         </is>
       </c>
@@ -4848,51 +4848,51 @@
       </c>
       <c r="AJ35" s="89" t="inlineStr"/>
       <c r="AK35" s="89" t="inlineStr"/>
       <c r="AL35" s="89" t="inlineStr"/>
       <c r="AM35" s="89" t="inlineStr"/>
       <c r="AN35" s="89" t="inlineStr"/>
       <c r="AO35" s="89" t="inlineStr"/>
       <c r="AP35" s="25" t="inlineStr"/>
       <c r="AQ35" s="26" t="inlineStr"/>
       <c r="AR35" s="90" t="n">
         <v>9.00</v>
       </c>
       <c r="AS35" s="87" t="inlineStr"/>
       <c r="AT35" s="87" t="inlineStr"/>
       <c r="AU35" s="87" t="inlineStr"/>
       <c r="AV35" s="25" t="inlineStr"/>
       <c r="AW35" s="26" t="inlineStr"/>
       <c r="AX35" s="91" t="n">
         <v/>
       </c>
       <c r="AY35" s="92" t="inlineStr"/>
       <c r="AZ35" s="92" t="inlineStr"/>
       <c r="BA35" s="25" t="inlineStr"/>
       <c r="BB35" s="26" t="inlineStr"/>
       <c r="BC35" s="93" t="n">
-        <v>20925.00</v>
+        <v>18900.00</v>
       </c>
       <c r="BD35" s="25" t="inlineStr"/>
       <c r="BE35" s="26" t="inlineStr"/>
       <c r="BF35" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG35" s="25" t="inlineStr"/>
       <c r="BH35" s="26" t="inlineStr"/>
       <c r="BI35" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="25" t="inlineStr"/>
       <c r="BK35" s="26" t="inlineStr"/>
       <c r="BL35" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4955,71 +4955,71 @@
       <c r="AC36" s="78" t="inlineStr"/>
       <c r="AD36" s="78" t="inlineStr"/>
       <c r="AE36" s="78" t="inlineStr"/>
       <c r="AF36" s="78" t="inlineStr"/>
       <c r="AG36" s="56" t="inlineStr"/>
       <c r="AH36" s="57" t="inlineStr"/>
       <c r="AI36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EMLAK GMYO</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="80" t="inlineStr"/>
       <c r="AK36" s="80" t="inlineStr"/>
       <c r="AL36" s="80" t="inlineStr"/>
       <c r="AM36" s="80" t="inlineStr"/>
       <c r="AN36" s="80" t="inlineStr"/>
       <c r="AO36" s="80" t="inlineStr"/>
       <c r="AP36" s="56" t="inlineStr"/>
       <c r="AQ36" s="57" t="inlineStr"/>
       <c r="AR36" s="81" t="n">
-        <v>2538.00</v>
+        <v>14895.00</v>
       </c>
       <c r="AS36" s="78" t="inlineStr"/>
       <c r="AT36" s="78" t="inlineStr"/>
       <c r="AU36" s="78" t="inlineStr"/>
       <c r="AV36" s="56" t="inlineStr"/>
       <c r="AW36" s="57" t="inlineStr"/>
       <c r="AX36" s="82" t="n">
-        <v>19.230000000000</v>
+        <v>19.630000000000</v>
       </c>
       <c r="AY36" s="83" t="inlineStr"/>
       <c r="AZ36" s="83" t="inlineStr"/>
       <c r="BA36" s="56" t="inlineStr"/>
       <c r="BB36" s="57" t="inlineStr"/>
       <c r="BC36" s="84" t="n">
-        <v>48805.74</v>
+        <v>292388.85</v>
       </c>
       <c r="BD36" s="56" t="inlineStr"/>
       <c r="BE36" s="57" t="inlineStr"/>
       <c r="BF36" s="85" t="n">
-        <v>1.310000000000</v>
+        <v>7.510000000000</v>
       </c>
       <c r="BG36" s="56" t="inlineStr"/>
       <c r="BH36" s="57" t="inlineStr"/>
       <c r="BI36" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="56" t="inlineStr"/>
       <c r="BK36" s="57" t="inlineStr"/>
       <c r="BL36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GAYRİMENKUL YATRIM </t>
           </r>
         </is>
       </c>
@@ -5077,71 +5077,71 @@
       <c r="AC37" s="87" t="inlineStr"/>
       <c r="AD37" s="87" t="inlineStr"/>
       <c r="AE37" s="87" t="inlineStr"/>
       <c r="AF37" s="87" t="inlineStr"/>
       <c r="AG37" s="25" t="inlineStr"/>
       <c r="AH37" s="26" t="inlineStr"/>
       <c r="AI37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ENKAI</t>
           </r>
         </is>
       </c>
       <c r="AJ37" s="89" t="inlineStr"/>
       <c r="AK37" s="89" t="inlineStr"/>
       <c r="AL37" s="89" t="inlineStr"/>
       <c r="AM37" s="89" t="inlineStr"/>
       <c r="AN37" s="89" t="inlineStr"/>
       <c r="AO37" s="89" t="inlineStr"/>
       <c r="AP37" s="25" t="inlineStr"/>
       <c r="AQ37" s="26" t="inlineStr"/>
       <c r="AR37" s="90" t="n">
-        <v>943.00</v>
+        <v>865.00</v>
       </c>
       <c r="AS37" s="87" t="inlineStr"/>
       <c r="AT37" s="87" t="inlineStr"/>
       <c r="AU37" s="87" t="inlineStr"/>
       <c r="AV37" s="25" t="inlineStr"/>
       <c r="AW37" s="26" t="inlineStr"/>
       <c r="AX37" s="91" t="n">
-        <v>93.350000000000</v>
+        <v>91.050000000000</v>
       </c>
       <c r="AY37" s="92" t="inlineStr"/>
       <c r="AZ37" s="92" t="inlineStr"/>
       <c r="BA37" s="25" t="inlineStr"/>
       <c r="BB37" s="26" t="inlineStr"/>
       <c r="BC37" s="93" t="n">
-        <v>88029.05</v>
+        <v>78758.25</v>
       </c>
       <c r="BD37" s="25" t="inlineStr"/>
       <c r="BE37" s="26" t="inlineStr"/>
       <c r="BF37" s="94" t="n">
-        <v>2.360000000000</v>
+        <v>2.020000000000</v>
       </c>
       <c r="BG37" s="25" t="inlineStr"/>
       <c r="BH37" s="26" t="inlineStr"/>
       <c r="BI37" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ37" s="25" t="inlineStr"/>
       <c r="BK37" s="26" t="inlineStr"/>
       <c r="BL37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">İNŞAAT VE BAYINDIRLIK</t>
           </r>
         </is>
       </c>
@@ -5199,71 +5199,71 @@
       <c r="AC38" s="78" t="inlineStr"/>
       <c r="AD38" s="78" t="inlineStr"/>
       <c r="AE38" s="78" t="inlineStr"/>
       <c r="AF38" s="78" t="inlineStr"/>
       <c r="AG38" s="56" t="inlineStr"/>
       <c r="AH38" s="57" t="inlineStr"/>
       <c r="AI38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EREGL</t>
           </r>
         </is>
       </c>
       <c r="AJ38" s="80" t="inlineStr"/>
       <c r="AK38" s="80" t="inlineStr"/>
       <c r="AL38" s="80" t="inlineStr"/>
       <c r="AM38" s="80" t="inlineStr"/>
       <c r="AN38" s="80" t="inlineStr"/>
       <c r="AO38" s="80" t="inlineStr"/>
       <c r="AP38" s="56" t="inlineStr"/>
       <c r="AQ38" s="57" t="inlineStr"/>
       <c r="AR38" s="81" t="n">
-        <v>4400.00</v>
+        <v>4038.00</v>
       </c>
       <c r="AS38" s="78" t="inlineStr"/>
       <c r="AT38" s="78" t="inlineStr"/>
       <c r="AU38" s="78" t="inlineStr"/>
       <c r="AV38" s="56" t="inlineStr"/>
       <c r="AW38" s="57" t="inlineStr"/>
       <c r="AX38" s="82" t="n">
-        <v>39.160000000000</v>
+        <v/>
       </c>
       <c r="AY38" s="83" t="inlineStr"/>
       <c r="AZ38" s="83" t="inlineStr"/>
       <c r="BA38" s="56" t="inlineStr"/>
       <c r="BB38" s="57" t="inlineStr"/>
       <c r="BC38" s="84" t="n">
-        <v>172304.00</v>
+        <v>170565.12</v>
       </c>
       <c r="BD38" s="56" t="inlineStr"/>
       <c r="BE38" s="57" t="inlineStr"/>
       <c r="BF38" s="85" t="n">
-        <v>4.620000000000</v>
+        <v>0</v>
       </c>
       <c r="BG38" s="56" t="inlineStr"/>
       <c r="BH38" s="57" t="inlineStr"/>
       <c r="BI38" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ38" s="56" t="inlineStr"/>
       <c r="BK38" s="57" t="inlineStr"/>
       <c r="BL38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL ANA SANAYİ</t>
           </r>
         </is>
       </c>
@@ -5321,71 +5321,71 @@
       <c r="AC39" s="87" t="inlineStr"/>
       <c r="AD39" s="87" t="inlineStr"/>
       <c r="AE39" s="87" t="inlineStr"/>
       <c r="AF39" s="87" t="inlineStr"/>
       <c r="AG39" s="25" t="inlineStr"/>
       <c r="AH39" s="26" t="inlineStr"/>
       <c r="AI39" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">FROTO</t>
           </r>
         </is>
       </c>
       <c r="AJ39" s="89" t="inlineStr"/>
       <c r="AK39" s="89" t="inlineStr"/>
       <c r="AL39" s="89" t="inlineStr"/>
       <c r="AM39" s="89" t="inlineStr"/>
       <c r="AN39" s="89" t="inlineStr"/>
       <c r="AO39" s="89" t="inlineStr"/>
       <c r="AP39" s="25" t="inlineStr"/>
       <c r="AQ39" s="26" t="inlineStr"/>
       <c r="AR39" s="90" t="n">
-        <v>827.00</v>
+        <v>759.00</v>
       </c>
       <c r="AS39" s="87" t="inlineStr"/>
       <c r="AT39" s="87" t="inlineStr"/>
       <c r="AU39" s="87" t="inlineStr"/>
       <c r="AV39" s="25" t="inlineStr"/>
       <c r="AW39" s="26" t="inlineStr"/>
       <c r="AX39" s="91" t="n">
-        <v>86.200000000000</v>
+        <v>81.450000000000</v>
       </c>
       <c r="AY39" s="92" t="inlineStr"/>
       <c r="AZ39" s="92" t="inlineStr"/>
       <c r="BA39" s="25" t="inlineStr"/>
       <c r="BB39" s="26" t="inlineStr"/>
       <c r="BC39" s="93" t="n">
-        <v>71287.40</v>
+        <v>61820.55</v>
       </c>
       <c r="BD39" s="25" t="inlineStr"/>
       <c r="BE39" s="26" t="inlineStr"/>
       <c r="BF39" s="94" t="n">
-        <v>1.910000000000</v>
+        <v>1.590000000000</v>
       </c>
       <c r="BG39" s="25" t="inlineStr"/>
       <c r="BH39" s="26" t="inlineStr"/>
       <c r="BI39" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ39" s="25" t="inlineStr"/>
       <c r="BK39" s="26" t="inlineStr"/>
       <c r="BL39" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
           </r>
         </is>
       </c>
@@ -5443,71 +5443,71 @@
       <c r="AC40" s="78" t="inlineStr"/>
       <c r="AD40" s="78" t="inlineStr"/>
       <c r="AE40" s="78" t="inlineStr"/>
       <c r="AF40" s="78" t="inlineStr"/>
       <c r="AG40" s="56" t="inlineStr"/>
       <c r="AH40" s="57" t="inlineStr"/>
       <c r="AI40" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.GARANTİ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ40" s="80" t="inlineStr"/>
       <c r="AK40" s="80" t="inlineStr"/>
       <c r="AL40" s="80" t="inlineStr"/>
       <c r="AM40" s="80" t="inlineStr"/>
       <c r="AN40" s="80" t="inlineStr"/>
       <c r="AO40" s="80" t="inlineStr"/>
       <c r="AP40" s="56" t="inlineStr"/>
       <c r="AQ40" s="57" t="inlineStr"/>
       <c r="AR40" s="81" t="n">
-        <v>770.00</v>
+        <v>706.00</v>
       </c>
       <c r="AS40" s="78" t="inlineStr"/>
       <c r="AT40" s="78" t="inlineStr"/>
       <c r="AU40" s="78" t="inlineStr"/>
       <c r="AV40" s="56" t="inlineStr"/>
       <c r="AW40" s="57" t="inlineStr"/>
       <c r="AX40" s="82" t="n">
-        <v>125.000000000000</v>
+        <v>125.900000000000</v>
       </c>
       <c r="AY40" s="83" t="inlineStr"/>
       <c r="AZ40" s="83" t="inlineStr"/>
       <c r="BA40" s="56" t="inlineStr"/>
       <c r="BB40" s="57" t="inlineStr"/>
       <c r="BC40" s="84" t="n">
-        <v>96250.00</v>
+        <v>88885.40</v>
       </c>
       <c r="BD40" s="56" t="inlineStr"/>
       <c r="BE40" s="57" t="inlineStr"/>
       <c r="BF40" s="85" t="n">
-        <v>2.580000000000</v>
+        <v>2.280000000000</v>
       </c>
       <c r="BG40" s="56" t="inlineStr"/>
       <c r="BH40" s="57" t="inlineStr"/>
       <c r="BI40" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ40" s="56" t="inlineStr"/>
       <c r="BK40" s="57" t="inlineStr"/>
       <c r="BL40" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5565,71 +5565,71 @@
       <c r="AC41" s="87" t="inlineStr"/>
       <c r="AD41" s="87" t="inlineStr"/>
       <c r="AE41" s="87" t="inlineStr"/>
       <c r="AF41" s="87" t="inlineStr"/>
       <c r="AG41" s="25" t="inlineStr"/>
       <c r="AH41" s="26" t="inlineStr"/>
       <c r="AI41" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GUBRF</t>
           </r>
         </is>
       </c>
       <c r="AJ41" s="89" t="inlineStr"/>
       <c r="AK41" s="89" t="inlineStr"/>
       <c r="AL41" s="89" t="inlineStr"/>
       <c r="AM41" s="89" t="inlineStr"/>
       <c r="AN41" s="89" t="inlineStr"/>
       <c r="AO41" s="89" t="inlineStr"/>
       <c r="AP41" s="25" t="inlineStr"/>
       <c r="AQ41" s="26" t="inlineStr"/>
       <c r="AR41" s="90" t="n">
-        <v>96.00</v>
+        <v>88.00</v>
       </c>
       <c r="AS41" s="87" t="inlineStr"/>
       <c r="AT41" s="87" t="inlineStr"/>
       <c r="AU41" s="87" t="inlineStr"/>
       <c r="AV41" s="25" t="inlineStr"/>
       <c r="AW41" s="26" t="inlineStr"/>
       <c r="AX41" s="91" t="n">
-        <v>493.000000000000</v>
+        <v>430.250000000000</v>
       </c>
       <c r="AY41" s="92" t="inlineStr"/>
       <c r="AZ41" s="92" t="inlineStr"/>
       <c r="BA41" s="25" t="inlineStr"/>
       <c r="BB41" s="26" t="inlineStr"/>
       <c r="BC41" s="93" t="n">
-        <v>47328.00</v>
+        <v>37862.00</v>
       </c>
       <c r="BD41" s="25" t="inlineStr"/>
       <c r="BE41" s="26" t="inlineStr"/>
       <c r="BF41" s="94" t="n">
-        <v>1.270000000000</v>
+        <v>0.970000000000</v>
       </c>
       <c r="BG41" s="25" t="inlineStr"/>
       <c r="BH41" s="26" t="inlineStr"/>
       <c r="BI41" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ41" s="25" t="inlineStr"/>
       <c r="BK41" s="26" t="inlineStr"/>
       <c r="BL41" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -5687,71 +5687,71 @@
       <c r="AC42" s="78" t="inlineStr"/>
       <c r="AD42" s="78" t="inlineStr"/>
       <c r="AE42" s="78" t="inlineStr"/>
       <c r="AF42" s="78" t="inlineStr"/>
       <c r="AG42" s="56" t="inlineStr"/>
       <c r="AH42" s="57" t="inlineStr"/>
       <c r="AI42" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.IŞ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ42" s="80" t="inlineStr"/>
       <c r="AK42" s="80" t="inlineStr"/>
       <c r="AL42" s="80" t="inlineStr"/>
       <c r="AM42" s="80" t="inlineStr"/>
       <c r="AN42" s="80" t="inlineStr"/>
       <c r="AO42" s="80" t="inlineStr"/>
       <c r="AP42" s="56" t="inlineStr"/>
       <c r="AQ42" s="57" t="inlineStr"/>
       <c r="AR42" s="81" t="n">
-        <v>10150.00</v>
+        <v>9315.00</v>
       </c>
       <c r="AS42" s="78" t="inlineStr"/>
       <c r="AT42" s="78" t="inlineStr"/>
       <c r="AU42" s="78" t="inlineStr"/>
       <c r="AV42" s="56" t="inlineStr"/>
       <c r="AW42" s="57" t="inlineStr"/>
       <c r="AX42" s="82" t="n">
-        <v>13.190000000000</v>
+        <v>13.060000000000</v>
       </c>
       <c r="AY42" s="83" t="inlineStr"/>
       <c r="AZ42" s="83" t="inlineStr"/>
       <c r="BA42" s="56" t="inlineStr"/>
       <c r="BB42" s="57" t="inlineStr"/>
       <c r="BC42" s="84" t="n">
-        <v>133878.50</v>
+        <v>121653.90</v>
       </c>
       <c r="BD42" s="56" t="inlineStr"/>
       <c r="BE42" s="57" t="inlineStr"/>
       <c r="BF42" s="85" t="n">
-        <v>3.590000000000</v>
+        <v>3.120000000000</v>
       </c>
       <c r="BG42" s="56" t="inlineStr"/>
       <c r="BH42" s="57" t="inlineStr"/>
       <c r="BI42" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ42" s="56" t="inlineStr"/>
       <c r="BK42" s="57" t="inlineStr"/>
       <c r="BL42" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5809,71 +5809,71 @@
       <c r="AC43" s="87" t="inlineStr"/>
       <c r="AD43" s="87" t="inlineStr"/>
       <c r="AE43" s="87" t="inlineStr"/>
       <c r="AF43" s="87" t="inlineStr"/>
       <c r="AG43" s="25" t="inlineStr"/>
       <c r="AH43" s="26" t="inlineStr"/>
       <c r="AI43" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ43" s="89" t="inlineStr"/>
       <c r="AK43" s="89" t="inlineStr"/>
       <c r="AL43" s="89" t="inlineStr"/>
       <c r="AM43" s="89" t="inlineStr"/>
       <c r="AN43" s="89" t="inlineStr"/>
       <c r="AO43" s="89" t="inlineStr"/>
       <c r="AP43" s="25" t="inlineStr"/>
       <c r="AQ43" s="26" t="inlineStr"/>
       <c r="AR43" s="90" t="n">
-        <v>730.00</v>
+        <v>670.00</v>
       </c>
       <c r="AS43" s="87" t="inlineStr"/>
       <c r="AT43" s="87" t="inlineStr"/>
       <c r="AU43" s="87" t="inlineStr"/>
       <c r="AV43" s="25" t="inlineStr"/>
       <c r="AW43" s="26" t="inlineStr"/>
       <c r="AX43" s="91" t="n">
-        <v>189.000000000000</v>
+        <v>204.300000000000</v>
       </c>
       <c r="AY43" s="92" t="inlineStr"/>
       <c r="AZ43" s="92" t="inlineStr"/>
       <c r="BA43" s="25" t="inlineStr"/>
       <c r="BB43" s="26" t="inlineStr"/>
       <c r="BC43" s="93" t="n">
-        <v>137970.00</v>
+        <v>136881.00</v>
       </c>
       <c r="BD43" s="25" t="inlineStr"/>
       <c r="BE43" s="26" t="inlineStr"/>
       <c r="BF43" s="94" t="n">
-        <v>3.700000000000</v>
+        <v>3.510000000000</v>
       </c>
       <c r="BG43" s="25" t="inlineStr"/>
       <c r="BH43" s="26" t="inlineStr"/>
       <c r="BI43" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ43" s="25" t="inlineStr"/>
       <c r="BK43" s="26" t="inlineStr"/>
       <c r="BL43" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -5931,71 +5931,71 @@
       <c r="AC44" s="78" t="inlineStr"/>
       <c r="AD44" s="78" t="inlineStr"/>
       <c r="AE44" s="78" t="inlineStr"/>
       <c r="AF44" s="78" t="inlineStr"/>
       <c r="AG44" s="56" t="inlineStr"/>
       <c r="AH44" s="57" t="inlineStr"/>
       <c r="AI44" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KARDEMIR KARABUK DEMİR </t>
           </r>
         </is>
       </c>
       <c r="AJ44" s="80" t="inlineStr"/>
       <c r="AK44" s="80" t="inlineStr"/>
       <c r="AL44" s="80" t="inlineStr"/>
       <c r="AM44" s="80" t="inlineStr"/>
       <c r="AN44" s="80" t="inlineStr"/>
       <c r="AO44" s="80" t="inlineStr"/>
       <c r="AP44" s="56" t="inlineStr"/>
       <c r="AQ44" s="57" t="inlineStr"/>
       <c r="AR44" s="81" t="n">
-        <v>909.00</v>
+        <v>834.00</v>
       </c>
       <c r="AS44" s="78" t="inlineStr"/>
       <c r="AT44" s="78" t="inlineStr"/>
       <c r="AU44" s="78" t="inlineStr"/>
       <c r="AV44" s="56" t="inlineStr"/>
       <c r="AW44" s="57" t="inlineStr"/>
       <c r="AX44" s="82" t="n">
-        <v>39.000000000000</v>
+        <v/>
       </c>
       <c r="AY44" s="83" t="inlineStr"/>
       <c r="AZ44" s="83" t="inlineStr"/>
       <c r="BA44" s="56" t="inlineStr"/>
       <c r="BB44" s="57" t="inlineStr"/>
       <c r="BC44" s="84" t="n">
-        <v>35451.00</v>
+        <v>34994.64</v>
       </c>
       <c r="BD44" s="56" t="inlineStr"/>
       <c r="BE44" s="57" t="inlineStr"/>
       <c r="BF44" s="85" t="n">
-        <v>0.950000000000</v>
+        <v>0</v>
       </c>
       <c r="BG44" s="56" t="inlineStr"/>
       <c r="BH44" s="57" t="inlineStr"/>
       <c r="BI44" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ44" s="56" t="inlineStr"/>
       <c r="BK44" s="57" t="inlineStr"/>
       <c r="BL44" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL ANA SANAYİ</t>
           </r>
         </is>
       </c>
@@ -6053,71 +6053,71 @@
       <c r="AC45" s="87" t="inlineStr"/>
       <c r="AD45" s="87" t="inlineStr"/>
       <c r="AE45" s="87" t="inlineStr"/>
       <c r="AF45" s="87" t="inlineStr"/>
       <c r="AG45" s="25" t="inlineStr"/>
       <c r="AH45" s="26" t="inlineStr"/>
       <c r="AI45" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">MİGROS TİCARET A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ45" s="89" t="inlineStr"/>
       <c r="AK45" s="89" t="inlineStr"/>
       <c r="AL45" s="89" t="inlineStr"/>
       <c r="AM45" s="89" t="inlineStr"/>
       <c r="AN45" s="89" t="inlineStr"/>
       <c r="AO45" s="89" t="inlineStr"/>
       <c r="AP45" s="25" t="inlineStr"/>
       <c r="AQ45" s="26" t="inlineStr"/>
       <c r="AR45" s="90" t="n">
-        <v>120.00</v>
+        <v>110.00</v>
       </c>
       <c r="AS45" s="87" t="inlineStr"/>
       <c r="AT45" s="87" t="inlineStr"/>
       <c r="AU45" s="87" t="inlineStr"/>
       <c r="AV45" s="25" t="inlineStr"/>
       <c r="AW45" s="26" t="inlineStr"/>
       <c r="AX45" s="91" t="n">
-        <v>662.000000000000</v>
+        <v/>
       </c>
       <c r="AY45" s="92" t="inlineStr"/>
       <c r="AZ45" s="92" t="inlineStr"/>
       <c r="BA45" s="25" t="inlineStr"/>
       <c r="BB45" s="26" t="inlineStr"/>
       <c r="BC45" s="93" t="n">
-        <v>79440.00</v>
+        <v>70290.00</v>
       </c>
       <c r="BD45" s="25" t="inlineStr"/>
       <c r="BE45" s="26" t="inlineStr"/>
       <c r="BF45" s="94" t="n">
-        <v>2.130000000000</v>
+        <v>0</v>
       </c>
       <c r="BG45" s="25" t="inlineStr"/>
       <c r="BH45" s="26" t="inlineStr"/>
       <c r="BI45" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ45" s="25" t="inlineStr"/>
       <c r="BK45" s="26" t="inlineStr"/>
       <c r="BL45" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PERAKENDE TİCARET</t>
           </r>
         </is>
       </c>
@@ -6175,71 +6175,71 @@
       <c r="AC46" s="78" t="inlineStr"/>
       <c r="AD46" s="78" t="inlineStr"/>
       <c r="AE46" s="78" t="inlineStr"/>
       <c r="AF46" s="78" t="inlineStr"/>
       <c r="AG46" s="56" t="inlineStr"/>
       <c r="AH46" s="57" t="inlineStr"/>
       <c r="AI46" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PETKM</t>
           </r>
         </is>
       </c>
       <c r="AJ46" s="80" t="inlineStr"/>
       <c r="AK46" s="80" t="inlineStr"/>
       <c r="AL46" s="80" t="inlineStr"/>
       <c r="AM46" s="80" t="inlineStr"/>
       <c r="AN46" s="80" t="inlineStr"/>
       <c r="AO46" s="80" t="inlineStr"/>
       <c r="AP46" s="56" t="inlineStr"/>
       <c r="AQ46" s="57" t="inlineStr"/>
       <c r="AR46" s="81" t="n">
-        <v>1560.00</v>
+        <v>1431.00</v>
       </c>
       <c r="AS46" s="78" t="inlineStr"/>
       <c r="AT46" s="78" t="inlineStr"/>
       <c r="AU46" s="78" t="inlineStr"/>
       <c r="AV46" s="56" t="inlineStr"/>
       <c r="AW46" s="57" t="inlineStr"/>
       <c r="AX46" s="82" t="n">
-        <v>20.840000000000</v>
+        <v/>
       </c>
       <c r="AY46" s="83" t="inlineStr"/>
       <c r="AZ46" s="83" t="inlineStr"/>
       <c r="BA46" s="56" t="inlineStr"/>
       <c r="BB46" s="57" t="inlineStr"/>
       <c r="BC46" s="84" t="n">
-        <v>32510.40</v>
+        <v>31796.82</v>
       </c>
       <c r="BD46" s="56" t="inlineStr"/>
       <c r="BE46" s="57" t="inlineStr"/>
       <c r="BF46" s="85" t="n">
-        <v>0.870000000000</v>
+        <v>0</v>
       </c>
       <c r="BG46" s="56" t="inlineStr"/>
       <c r="BH46" s="57" t="inlineStr"/>
       <c r="BI46" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ46" s="56" t="inlineStr"/>
       <c r="BK46" s="57" t="inlineStr"/>
       <c r="BL46" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -6297,71 +6297,71 @@
       <c r="AC47" s="87" t="inlineStr"/>
       <c r="AD47" s="87" t="inlineStr"/>
       <c r="AE47" s="87" t="inlineStr"/>
       <c r="AF47" s="87" t="inlineStr"/>
       <c r="AG47" s="25" t="inlineStr"/>
       <c r="AH47" s="26" t="inlineStr"/>
       <c r="AI47" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PGSUS</t>
           </r>
         </is>
       </c>
       <c r="AJ47" s="89" t="inlineStr"/>
       <c r="AK47" s="89" t="inlineStr"/>
       <c r="AL47" s="89" t="inlineStr"/>
       <c r="AM47" s="89" t="inlineStr"/>
       <c r="AN47" s="89" t="inlineStr"/>
       <c r="AO47" s="89" t="inlineStr"/>
       <c r="AP47" s="25" t="inlineStr"/>
       <c r="AQ47" s="26" t="inlineStr"/>
       <c r="AR47" s="90" t="n">
-        <v>281.00</v>
+        <v>258.00</v>
       </c>
       <c r="AS47" s="87" t="inlineStr"/>
       <c r="AT47" s="87" t="inlineStr"/>
       <c r="AU47" s="87" t="inlineStr"/>
       <c r="AV47" s="25" t="inlineStr"/>
       <c r="AW47" s="26" t="inlineStr"/>
       <c r="AX47" s="91" t="n">
-        <v>168.600000000000</v>
+        <v/>
       </c>
       <c r="AY47" s="92" t="inlineStr"/>
       <c r="AZ47" s="92" t="inlineStr"/>
       <c r="BA47" s="25" t="inlineStr"/>
       <c r="BB47" s="26" t="inlineStr"/>
       <c r="BC47" s="93" t="n">
-        <v>47376.60</v>
+        <v>42054.00</v>
       </c>
       <c r="BD47" s="25" t="inlineStr"/>
       <c r="BE47" s="26" t="inlineStr"/>
       <c r="BF47" s="94" t="n">
-        <v>1.270000000000</v>
+        <v>0</v>
       </c>
       <c r="BG47" s="25" t="inlineStr"/>
       <c r="BH47" s="26" t="inlineStr"/>
       <c r="BI47" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ47" s="25" t="inlineStr"/>
       <c r="BK47" s="26" t="inlineStr"/>
       <c r="BL47" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
@@ -6419,71 +6419,71 @@
       <c r="AC48" s="78" t="inlineStr"/>
       <c r="AD48" s="78" t="inlineStr"/>
       <c r="AE48" s="78" t="inlineStr"/>
       <c r="AF48" s="78" t="inlineStr"/>
       <c r="AG48" s="56" t="inlineStr"/>
       <c r="AH48" s="57" t="inlineStr"/>
       <c r="AI48" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SAHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ48" s="80" t="inlineStr"/>
       <c r="AK48" s="80" t="inlineStr"/>
       <c r="AL48" s="80" t="inlineStr"/>
       <c r="AM48" s="80" t="inlineStr"/>
       <c r="AN48" s="80" t="inlineStr"/>
       <c r="AO48" s="80" t="inlineStr"/>
       <c r="AP48" s="56" t="inlineStr"/>
       <c r="AQ48" s="57" t="inlineStr"/>
       <c r="AR48" s="81" t="n">
-        <v>1403.00</v>
+        <v>1287.00</v>
       </c>
       <c r="AS48" s="78" t="inlineStr"/>
       <c r="AT48" s="78" t="inlineStr"/>
       <c r="AU48" s="78" t="inlineStr"/>
       <c r="AV48" s="56" t="inlineStr"/>
       <c r="AW48" s="57" t="inlineStr"/>
       <c r="AX48" s="82" t="n">
-        <v>90.000000000000</v>
+        <v/>
       </c>
       <c r="AY48" s="83" t="inlineStr"/>
       <c r="AZ48" s="83" t="inlineStr"/>
       <c r="BA48" s="56" t="inlineStr"/>
       <c r="BB48" s="57" t="inlineStr"/>
       <c r="BC48" s="84" t="n">
-        <v>126270.00</v>
+        <v>114671.70</v>
       </c>
       <c r="BD48" s="56" t="inlineStr"/>
       <c r="BE48" s="57" t="inlineStr"/>
       <c r="BF48" s="85" t="n">
-        <v>3.380000000000</v>
+        <v>0</v>
       </c>
       <c r="BG48" s="56" t="inlineStr"/>
       <c r="BH48" s="57" t="inlineStr"/>
       <c r="BI48" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ48" s="56" t="inlineStr"/>
       <c r="BK48" s="57" t="inlineStr"/>
       <c r="BL48" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -6541,71 +6541,71 @@
       <c r="AC49" s="87" t="inlineStr"/>
       <c r="AD49" s="87" t="inlineStr"/>
       <c r="AE49" s="87" t="inlineStr"/>
       <c r="AF49" s="87" t="inlineStr"/>
       <c r="AG49" s="25" t="inlineStr"/>
       <c r="AH49" s="26" t="inlineStr"/>
       <c r="AI49" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SASA</t>
           </r>
         </is>
       </c>
       <c r="AJ49" s="89" t="inlineStr"/>
       <c r="AK49" s="89" t="inlineStr"/>
       <c r="AL49" s="89" t="inlineStr"/>
       <c r="AM49" s="89" t="inlineStr"/>
       <c r="AN49" s="89" t="inlineStr"/>
       <c r="AO49" s="89" t="inlineStr"/>
       <c r="AP49" s="25" t="inlineStr"/>
       <c r="AQ49" s="26" t="inlineStr"/>
       <c r="AR49" s="90" t="n">
-        <v>17216.00</v>
+        <v>28835.00</v>
       </c>
       <c r="AS49" s="87" t="inlineStr"/>
       <c r="AT49" s="87" t="inlineStr"/>
       <c r="AU49" s="87" t="inlineStr"/>
       <c r="AV49" s="25" t="inlineStr"/>
       <c r="AW49" s="26" t="inlineStr"/>
       <c r="AX49" s="91" t="n">
-        <v>2.490000000000</v>
+        <v/>
       </c>
       <c r="AY49" s="92" t="inlineStr"/>
       <c r="AZ49" s="92" t="inlineStr"/>
       <c r="BA49" s="25" t="inlineStr"/>
       <c r="BB49" s="26" t="inlineStr"/>
       <c r="BC49" s="93" t="n">
-        <v>42867.84</v>
+        <v>76124.40</v>
       </c>
       <c r="BD49" s="25" t="inlineStr"/>
       <c r="BE49" s="26" t="inlineStr"/>
       <c r="BF49" s="94" t="n">
-        <v>1.150000000000</v>
+        <v>0</v>
       </c>
       <c r="BG49" s="25" t="inlineStr"/>
       <c r="BH49" s="26" t="inlineStr"/>
       <c r="BI49" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ49" s="25" t="inlineStr"/>
       <c r="BK49" s="26" t="inlineStr"/>
       <c r="BL49" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -6663,71 +6663,71 @@
       <c r="AC50" s="78" t="inlineStr"/>
       <c r="AD50" s="78" t="inlineStr"/>
       <c r="AE50" s="78" t="inlineStr"/>
       <c r="AF50" s="78" t="inlineStr"/>
       <c r="AG50" s="56" t="inlineStr"/>
       <c r="AH50" s="57" t="inlineStr"/>
       <c r="AI50" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SISE</t>
           </r>
         </is>
       </c>
       <c r="AJ50" s="80" t="inlineStr"/>
       <c r="AK50" s="80" t="inlineStr"/>
       <c r="AL50" s="80" t="inlineStr"/>
       <c r="AM50" s="80" t="inlineStr"/>
       <c r="AN50" s="80" t="inlineStr"/>
       <c r="AO50" s="80" t="inlineStr"/>
       <c r="AP50" s="56" t="inlineStr"/>
       <c r="AQ50" s="57" t="inlineStr"/>
       <c r="AR50" s="81" t="n">
-        <v>1965.00</v>
+        <v>1804.00</v>
       </c>
       <c r="AS50" s="78" t="inlineStr"/>
       <c r="AT50" s="78" t="inlineStr"/>
       <c r="AU50" s="78" t="inlineStr"/>
       <c r="AV50" s="56" t="inlineStr"/>
       <c r="AW50" s="57" t="inlineStr"/>
       <c r="AX50" s="82" t="n">
-        <v>44.800000000000</v>
+        <v/>
       </c>
       <c r="AY50" s="83" t="inlineStr"/>
       <c r="AZ50" s="83" t="inlineStr"/>
       <c r="BA50" s="56" t="inlineStr"/>
       <c r="BB50" s="57" t="inlineStr"/>
       <c r="BC50" s="84" t="n">
-        <v>88032.00</v>
+        <v>78690.48</v>
       </c>
       <c r="BD50" s="56" t="inlineStr"/>
       <c r="BE50" s="57" t="inlineStr"/>
       <c r="BF50" s="85" t="n">
-        <v>2.360000000000</v>
+        <v>0</v>
       </c>
       <c r="BG50" s="56" t="inlineStr"/>
       <c r="BH50" s="57" t="inlineStr"/>
       <c r="BI50" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ50" s="56" t="inlineStr"/>
       <c r="BK50" s="57" t="inlineStr"/>
       <c r="BL50" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -6785,71 +6785,71 @@
       <c r="AC51" s="87" t="inlineStr"/>
       <c r="AD51" s="87" t="inlineStr"/>
       <c r="AE51" s="87" t="inlineStr"/>
       <c r="AF51" s="87" t="inlineStr"/>
       <c r="AG51" s="25" t="inlineStr"/>
       <c r="AH51" s="26" t="inlineStr"/>
       <c r="AI51" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAV</t>
           </r>
         </is>
       </c>
       <c r="AJ51" s="89" t="inlineStr"/>
       <c r="AK51" s="89" t="inlineStr"/>
       <c r="AL51" s="89" t="inlineStr"/>
       <c r="AM51" s="89" t="inlineStr"/>
       <c r="AN51" s="89" t="inlineStr"/>
       <c r="AO51" s="89" t="inlineStr"/>
       <c r="AP51" s="25" t="inlineStr"/>
       <c r="AQ51" s="26" t="inlineStr"/>
       <c r="AR51" s="90" t="n">
-        <v>228.00</v>
+        <v>209.00</v>
       </c>
       <c r="AS51" s="87" t="inlineStr"/>
       <c r="AT51" s="87" t="inlineStr"/>
       <c r="AU51" s="87" t="inlineStr"/>
       <c r="AV51" s="25" t="inlineStr"/>
       <c r="AW51" s="26" t="inlineStr"/>
       <c r="AX51" s="91" t="n">
-        <v>257.500000000000</v>
+        <v/>
       </c>
       <c r="AY51" s="92" t="inlineStr"/>
       <c r="AZ51" s="92" t="inlineStr"/>
       <c r="BA51" s="25" t="inlineStr"/>
       <c r="BB51" s="26" t="inlineStr"/>
       <c r="BC51" s="93" t="n">
-        <v>58710.00</v>
+        <v>57527.25</v>
       </c>
       <c r="BD51" s="25" t="inlineStr"/>
       <c r="BE51" s="26" t="inlineStr"/>
       <c r="BF51" s="94" t="n">
-        <v>1.570000000000</v>
+        <v>0</v>
       </c>
       <c r="BG51" s="25" t="inlineStr"/>
       <c r="BH51" s="26" t="inlineStr"/>
       <c r="BI51" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ51" s="25" t="inlineStr"/>
       <c r="BK51" s="26" t="inlineStr"/>
       <c r="BL51" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -6907,71 +6907,71 @@
       <c r="AC52" s="78" t="inlineStr"/>
       <c r="AD52" s="78" t="inlineStr"/>
       <c r="AE52" s="78" t="inlineStr"/>
       <c r="AF52" s="78" t="inlineStr"/>
       <c r="AG52" s="56" t="inlineStr"/>
       <c r="AH52" s="57" t="inlineStr"/>
       <c r="AI52" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TCELL</t>
           </r>
         </is>
       </c>
       <c r="AJ52" s="80" t="inlineStr"/>
       <c r="AK52" s="80" t="inlineStr"/>
       <c r="AL52" s="80" t="inlineStr"/>
       <c r="AM52" s="80" t="inlineStr"/>
       <c r="AN52" s="80" t="inlineStr"/>
       <c r="AO52" s="80" t="inlineStr"/>
       <c r="AP52" s="56" t="inlineStr"/>
       <c r="AQ52" s="57" t="inlineStr"/>
       <c r="AR52" s="81" t="n">
-        <v>1267.00</v>
+        <v>1163.00</v>
       </c>
       <c r="AS52" s="78" t="inlineStr"/>
       <c r="AT52" s="78" t="inlineStr"/>
       <c r="AU52" s="78" t="inlineStr"/>
       <c r="AV52" s="56" t="inlineStr"/>
       <c r="AW52" s="57" t="inlineStr"/>
       <c r="AX52" s="82" t="n">
-        <v>105.100000000000</v>
+        <v/>
       </c>
       <c r="AY52" s="83" t="inlineStr"/>
       <c r="AZ52" s="83" t="inlineStr"/>
       <c r="BA52" s="56" t="inlineStr"/>
       <c r="BB52" s="57" t="inlineStr"/>
       <c r="BC52" s="84" t="n">
-        <v>133161.70</v>
+        <v>129093.00</v>
       </c>
       <c r="BD52" s="56" t="inlineStr"/>
       <c r="BE52" s="57" t="inlineStr"/>
       <c r="BF52" s="85" t="n">
-        <v>3.570000000000</v>
+        <v>0</v>
       </c>
       <c r="BG52" s="56" t="inlineStr"/>
       <c r="BH52" s="57" t="inlineStr"/>
       <c r="BI52" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ52" s="56" t="inlineStr"/>
       <c r="BK52" s="57" t="inlineStr"/>
       <c r="BL52" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HABERLEŞME</t>
           </r>
         </is>
       </c>
@@ -7029,71 +7029,71 @@
       <c r="AC53" s="87" t="inlineStr"/>
       <c r="AD53" s="87" t="inlineStr"/>
       <c r="AE53" s="87" t="inlineStr"/>
       <c r="AF53" s="87" t="inlineStr"/>
       <c r="AG53" s="25" t="inlineStr"/>
       <c r="AH53" s="26" t="inlineStr"/>
       <c r="AI53" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">THYAO</t>
           </r>
         </is>
       </c>
       <c r="AJ53" s="89" t="inlineStr"/>
       <c r="AK53" s="89" t="inlineStr"/>
       <c r="AL53" s="89" t="inlineStr"/>
       <c r="AM53" s="89" t="inlineStr"/>
       <c r="AN53" s="89" t="inlineStr"/>
       <c r="AO53" s="89" t="inlineStr"/>
       <c r="AP53" s="25" t="inlineStr"/>
       <c r="AQ53" s="26" t="inlineStr"/>
       <c r="AR53" s="90" t="n">
-        <v>903.00</v>
+        <v>829.00</v>
       </c>
       <c r="AS53" s="87" t="inlineStr"/>
       <c r="AT53" s="87" t="inlineStr"/>
       <c r="AU53" s="87" t="inlineStr"/>
       <c r="AV53" s="25" t="inlineStr"/>
       <c r="AW53" s="26" t="inlineStr"/>
       <c r="AX53" s="91" t="n">
-        <v>297.000000000000</v>
+        <v/>
       </c>
       <c r="AY53" s="92" t="inlineStr"/>
       <c r="AZ53" s="92" t="inlineStr"/>
       <c r="BA53" s="25" t="inlineStr"/>
       <c r="BB53" s="26" t="inlineStr"/>
       <c r="BC53" s="93" t="n">
-        <v>268191.00</v>
+        <v>266109.00</v>
       </c>
       <c r="BD53" s="25" t="inlineStr"/>
       <c r="BE53" s="26" t="inlineStr"/>
       <c r="BF53" s="94" t="n">
-        <v>7.190000000000</v>
+        <v>0</v>
       </c>
       <c r="BG53" s="25" t="inlineStr"/>
       <c r="BH53" s="26" t="inlineStr"/>
       <c r="BI53" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ53" s="25" t="inlineStr"/>
       <c r="BK53" s="26" t="inlineStr"/>
       <c r="BL53" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
@@ -7151,71 +7151,71 @@
       <c r="AC54" s="78" t="inlineStr"/>
       <c r="AD54" s="78" t="inlineStr"/>
       <c r="AE54" s="78" t="inlineStr"/>
       <c r="AF54" s="78" t="inlineStr"/>
       <c r="AG54" s="56" t="inlineStr"/>
       <c r="AH54" s="57" t="inlineStr"/>
       <c r="AI54" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TOASO</t>
           </r>
         </is>
       </c>
       <c r="AJ54" s="80" t="inlineStr"/>
       <c r="AK54" s="80" t="inlineStr"/>
       <c r="AL54" s="80" t="inlineStr"/>
       <c r="AM54" s="80" t="inlineStr"/>
       <c r="AN54" s="80" t="inlineStr"/>
       <c r="AO54" s="80" t="inlineStr"/>
       <c r="AP54" s="56" t="inlineStr"/>
       <c r="AQ54" s="57" t="inlineStr"/>
       <c r="AR54" s="81" t="n">
-        <v>157.00</v>
+        <v>144.00</v>
       </c>
       <c r="AS54" s="78" t="inlineStr"/>
       <c r="AT54" s="78" t="inlineStr"/>
       <c r="AU54" s="78" t="inlineStr"/>
       <c r="AV54" s="56" t="inlineStr"/>
       <c r="AW54" s="57" t="inlineStr"/>
       <c r="AX54" s="82" t="n">
-        <v>294.000000000000</v>
+        <v>297.500000000000</v>
       </c>
       <c r="AY54" s="83" t="inlineStr"/>
       <c r="AZ54" s="83" t="inlineStr"/>
       <c r="BA54" s="56" t="inlineStr"/>
       <c r="BB54" s="57" t="inlineStr"/>
       <c r="BC54" s="84" t="n">
-        <v>46158.00</v>
+        <v>42840.00</v>
       </c>
       <c r="BD54" s="56" t="inlineStr"/>
       <c r="BE54" s="57" t="inlineStr"/>
       <c r="BF54" s="85" t="n">
-        <v>1.240000000000</v>
+        <v>1.100000000000</v>
       </c>
       <c r="BG54" s="56" t="inlineStr"/>
       <c r="BH54" s="57" t="inlineStr"/>
       <c r="BI54" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ54" s="56" t="inlineStr"/>
       <c r="BK54" s="57" t="inlineStr"/>
       <c r="BL54" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
           </r>
         </is>
       </c>
@@ -7273,71 +7273,71 @@
       <c r="AC55" s="87" t="inlineStr"/>
       <c r="AD55" s="87" t="inlineStr"/>
       <c r="AE55" s="87" t="inlineStr"/>
       <c r="AF55" s="87" t="inlineStr"/>
       <c r="AG55" s="25" t="inlineStr"/>
       <c r="AH55" s="26" t="inlineStr"/>
       <c r="AI55" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KOZA ALTIN İŞLETMELERİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ55" s="89" t="inlineStr"/>
       <c r="AK55" s="89" t="inlineStr"/>
       <c r="AL55" s="89" t="inlineStr"/>
       <c r="AM55" s="89" t="inlineStr"/>
       <c r="AN55" s="89" t="inlineStr"/>
       <c r="AO55" s="89" t="inlineStr"/>
       <c r="AP55" s="25" t="inlineStr"/>
       <c r="AQ55" s="26" t="inlineStr"/>
       <c r="AR55" s="90" t="n">
-        <v>1216.00</v>
+        <v>1116.00</v>
       </c>
       <c r="AS55" s="87" t="inlineStr"/>
       <c r="AT55" s="87" t="inlineStr"/>
       <c r="AU55" s="87" t="inlineStr"/>
       <c r="AV55" s="25" t="inlineStr"/>
       <c r="AW55" s="26" t="inlineStr"/>
       <c r="AX55" s="91" t="n">
-        <v>45.140000000000</v>
+        <v>49.840000000000</v>
       </c>
       <c r="AY55" s="92" t="inlineStr"/>
       <c r="AZ55" s="92" t="inlineStr"/>
       <c r="BA55" s="25" t="inlineStr"/>
       <c r="BB55" s="26" t="inlineStr"/>
       <c r="BC55" s="93" t="n">
-        <v>54890.24</v>
+        <v>55621.44</v>
       </c>
       <c r="BD55" s="25" t="inlineStr"/>
       <c r="BE55" s="26" t="inlineStr"/>
       <c r="BF55" s="94" t="n">
-        <v>1.470000000000</v>
+        <v>1.430000000000</v>
       </c>
       <c r="BG55" s="25" t="inlineStr"/>
       <c r="BH55" s="26" t="inlineStr"/>
       <c r="BI55" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ55" s="25" t="inlineStr"/>
       <c r="BK55" s="26" t="inlineStr"/>
       <c r="BL55" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAŞ VE TOPRAĞA DAYALI</t>
           </r>
         </is>
       </c>
@@ -7395,71 +7395,71 @@
       <c r="AC56" s="78" t="inlineStr"/>
       <c r="AD56" s="78" t="inlineStr"/>
       <c r="AE56" s="78" t="inlineStr"/>
       <c r="AF56" s="78" t="inlineStr"/>
       <c r="AG56" s="56" t="inlineStr"/>
       <c r="AH56" s="57" t="inlineStr"/>
       <c r="AI56" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TÜRK TELEKOMÜNİKASYON A.</t>
           </r>
         </is>
       </c>
       <c r="AJ56" s="80" t="inlineStr"/>
       <c r="AK56" s="80" t="inlineStr"/>
       <c r="AL56" s="80" t="inlineStr"/>
       <c r="AM56" s="80" t="inlineStr"/>
       <c r="AN56" s="80" t="inlineStr"/>
       <c r="AO56" s="80" t="inlineStr"/>
       <c r="AP56" s="56" t="inlineStr"/>
       <c r="AQ56" s="57" t="inlineStr"/>
       <c r="AR56" s="81" t="n">
-        <v>595.00</v>
+        <v>546.00</v>
       </c>
       <c r="AS56" s="78" t="inlineStr"/>
       <c r="AT56" s="78" t="inlineStr"/>
       <c r="AU56" s="78" t="inlineStr"/>
       <c r="AV56" s="56" t="inlineStr"/>
       <c r="AW56" s="57" t="inlineStr"/>
       <c r="AX56" s="82" t="n">
-        <v>62.300000000000</v>
+        <v>58.650000000000</v>
       </c>
       <c r="AY56" s="83" t="inlineStr"/>
       <c r="AZ56" s="83" t="inlineStr"/>
       <c r="BA56" s="56" t="inlineStr"/>
       <c r="BB56" s="57" t="inlineStr"/>
       <c r="BC56" s="84" t="n">
-        <v>37068.50</v>
+        <v>32022.90</v>
       </c>
       <c r="BD56" s="56" t="inlineStr"/>
       <c r="BE56" s="57" t="inlineStr"/>
       <c r="BF56" s="85" t="n">
-        <v>0.990000000000</v>
+        <v>0.820000000000</v>
       </c>
       <c r="BG56" s="56" t="inlineStr"/>
       <c r="BH56" s="57" t="inlineStr"/>
       <c r="BI56" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ56" s="56" t="inlineStr"/>
       <c r="BK56" s="57" t="inlineStr"/>
       <c r="BL56" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HABERLEŞME</t>
           </r>
         </is>
       </c>
@@ -7517,71 +7517,71 @@
       <c r="AC57" s="87" t="inlineStr"/>
       <c r="AD57" s="87" t="inlineStr"/>
       <c r="AE57" s="87" t="inlineStr"/>
       <c r="AF57" s="87" t="inlineStr"/>
       <c r="AG57" s="25" t="inlineStr"/>
       <c r="AH57" s="26" t="inlineStr"/>
       <c r="AI57" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
       <c r="AJ57" s="89" t="inlineStr"/>
       <c r="AK57" s="89" t="inlineStr"/>
       <c r="AL57" s="89" t="inlineStr"/>
       <c r="AM57" s="89" t="inlineStr"/>
       <c r="AN57" s="89" t="inlineStr"/>
       <c r="AO57" s="89" t="inlineStr"/>
       <c r="AP57" s="25" t="inlineStr"/>
       <c r="AQ57" s="26" t="inlineStr"/>
       <c r="AR57" s="90" t="n">
-        <v>1236.00</v>
+        <v>1134.00</v>
       </c>
       <c r="AS57" s="87" t="inlineStr"/>
       <c r="AT57" s="87" t="inlineStr"/>
       <c r="AU57" s="87" t="inlineStr"/>
       <c r="AV57" s="25" t="inlineStr"/>
       <c r="AW57" s="26" t="inlineStr"/>
       <c r="AX57" s="91" t="n">
-        <v>240.800000000000</v>
+        <v/>
       </c>
       <c r="AY57" s="92" t="inlineStr"/>
       <c r="AZ57" s="92" t="inlineStr"/>
       <c r="BA57" s="25" t="inlineStr"/>
       <c r="BB57" s="26" t="inlineStr"/>
       <c r="BC57" s="93" t="n">
-        <v>297628.80</v>
+        <v>355792.50</v>
       </c>
       <c r="BD57" s="25" t="inlineStr"/>
       <c r="BE57" s="26" t="inlineStr"/>
       <c r="BF57" s="94" t="n">
-        <v>7.970000000000</v>
+        <v>0</v>
       </c>
       <c r="BG57" s="25" t="inlineStr"/>
       <c r="BH57" s="26" t="inlineStr"/>
       <c r="BI57" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ57" s="25" t="inlineStr"/>
       <c r="BK57" s="26" t="inlineStr"/>
       <c r="BL57" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -7639,71 +7639,71 @@
       <c r="AC58" s="78" t="inlineStr"/>
       <c r="AD58" s="78" t="inlineStr"/>
       <c r="AE58" s="78" t="inlineStr"/>
       <c r="AF58" s="78" t="inlineStr"/>
       <c r="AG58" s="56" t="inlineStr"/>
       <c r="AH58" s="57" t="inlineStr"/>
       <c r="AI58" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.VAKIFLAR BANKASI T.A.O.</t>
           </r>
         </is>
       </c>
       <c r="AJ58" s="80" t="inlineStr"/>
       <c r="AK58" s="80" t="inlineStr"/>
       <c r="AL58" s="80" t="inlineStr"/>
       <c r="AM58" s="80" t="inlineStr"/>
       <c r="AN58" s="80" t="inlineStr"/>
       <c r="AO58" s="80" t="inlineStr"/>
       <c r="AP58" s="56" t="inlineStr"/>
       <c r="AQ58" s="57" t="inlineStr"/>
       <c r="AR58" s="81" t="n">
-        <v>779.00</v>
+        <v>715.00</v>
       </c>
       <c r="AS58" s="78" t="inlineStr"/>
       <c r="AT58" s="78" t="inlineStr"/>
       <c r="AU58" s="78" t="inlineStr"/>
       <c r="AV58" s="56" t="inlineStr"/>
       <c r="AW58" s="57" t="inlineStr"/>
       <c r="AX58" s="82" t="n">
-        <v>31.760000000000</v>
+        <v>30.620000000000</v>
       </c>
       <c r="AY58" s="83" t="inlineStr"/>
       <c r="AZ58" s="83" t="inlineStr"/>
       <c r="BA58" s="56" t="inlineStr"/>
       <c r="BB58" s="57" t="inlineStr"/>
       <c r="BC58" s="84" t="n">
-        <v>24741.04</v>
+        <v>21893.30</v>
       </c>
       <c r="BD58" s="56" t="inlineStr"/>
       <c r="BE58" s="57" t="inlineStr"/>
       <c r="BF58" s="85" t="n">
-        <v>0.660000000000</v>
+        <v>0.560000000000</v>
       </c>
       <c r="BG58" s="56" t="inlineStr"/>
       <c r="BH58" s="57" t="inlineStr"/>
       <c r="BI58" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ58" s="56" t="inlineStr"/>
       <c r="BK58" s="57" t="inlineStr"/>
       <c r="BL58" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -7761,71 +7761,71 @@
       <c r="AC59" s="96" t="inlineStr"/>
       <c r="AD59" s="96" t="inlineStr"/>
       <c r="AE59" s="96" t="inlineStr"/>
       <c r="AF59" s="96" t="inlineStr"/>
       <c r="AG59" s="64" t="inlineStr"/>
       <c r="AH59" s="65" t="inlineStr"/>
       <c r="AI59" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">YAPI VE KREDI BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ59" s="98" t="inlineStr"/>
       <c r="AK59" s="98" t="inlineStr"/>
       <c r="AL59" s="98" t="inlineStr"/>
       <c r="AM59" s="98" t="inlineStr"/>
       <c r="AN59" s="98" t="inlineStr"/>
       <c r="AO59" s="98" t="inlineStr"/>
       <c r="AP59" s="64" t="inlineStr"/>
       <c r="AQ59" s="65" t="inlineStr"/>
       <c r="AR59" s="99" t="n">
-        <v>4314.00</v>
+        <v>3959.00</v>
       </c>
       <c r="AS59" s="96" t="inlineStr"/>
       <c r="AT59" s="96" t="inlineStr"/>
       <c r="AU59" s="96" t="inlineStr"/>
       <c r="AV59" s="64" t="inlineStr"/>
       <c r="AW59" s="65" t="inlineStr"/>
       <c r="AX59" s="100" t="n">
-        <v/>
+        <v>33.140000000000</v>
       </c>
       <c r="AY59" s="101" t="inlineStr"/>
       <c r="AZ59" s="101" t="inlineStr"/>
       <c r="BA59" s="64" t="inlineStr"/>
       <c r="BB59" s="65" t="inlineStr"/>
       <c r="BC59" s="102" t="n">
-        <v>144950.40</v>
+        <v>131201.26</v>
       </c>
       <c r="BD59" s="64" t="inlineStr"/>
       <c r="BE59" s="65" t="inlineStr"/>
       <c r="BF59" s="103" t="n">
-        <v>0</v>
+        <v>3.370000000000</v>
       </c>
       <c r="BG59" s="64" t="inlineStr"/>
       <c r="BH59" s="65" t="inlineStr"/>
       <c r="BI59" s="95" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ59" s="64" t="inlineStr"/>
       <c r="BK59" s="65" t="inlineStr"/>
       <c r="BL59" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -8205,78 +8205,78 @@
       <c r="AE63" s="108" t="inlineStr"/>
       <c r="AF63" s="108" t="inlineStr"/>
       <c r="AG63" s="108" t="inlineStr"/>
       <c r="AH63" s="108" t="inlineStr"/>
       <c r="AI63" s="108" t="inlineStr"/>
       <c r="AJ63" s="106" t="inlineStr"/>
       <c r="AK63" s="107" t="inlineStr"/>
       <c r="AL63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM63" s="106" t="inlineStr"/>
       <c r="AN63" s="107" t="inlineStr"/>
       <c r="AO63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260605</t>
+            <t xml:space="preserve">20260722</t>
           </r>
         </is>
       </c>
       <c r="AP63" s="108" t="inlineStr"/>
       <c r="AQ63" s="108" t="inlineStr"/>
       <c r="AR63" s="108" t="inlineStr"/>
       <c r="AS63" s="106" t="inlineStr"/>
       <c r="AT63" s="107" t="inlineStr"/>
       <c r="AU63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260608</t>
+            <t xml:space="preserve">20260723</t>
           </r>
         </is>
       </c>
       <c r="AV63" s="106" t="inlineStr"/>
       <c r="AW63" s="107" t="inlineStr"/>
       <c r="AX63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260610</t>
+            <t xml:space="preserve">20260727</t>
           </r>
         </is>
       </c>
       <c r="AY63" s="109" t="inlineStr"/>
       <c r="AZ63" s="11" t="inlineStr"/>
       <c r="BA63" s="11" t="inlineStr"/>
       <c r="BB63" s="11" t="inlineStr"/>
       <c r="BC63" s="11" t="inlineStr"/>
       <c r="BD63" s="11" t="inlineStr"/>
       <c r="BE63" s="11" t="inlineStr"/>
       <c r="BF63" s="11" t="inlineStr"/>
       <c r="BG63" s="11" t="inlineStr"/>
       <c r="BH63" s="11" t="inlineStr"/>
       <c r="BI63" s="11" t="inlineStr"/>
       <c r="BJ63" s="11" t="inlineStr"/>
       <c r="BK63" s="11" t="inlineStr"/>
       <c r="BL63" s="11" t="inlineStr"/>
       <c r="BM63" s="11" t="inlineStr"/>
     </row>
     <row r="64" customHeight="1" ht="10">
       <c r="A64" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B64" s="70" t="inlineStr"/>
       <c r="C64" s="70" t="inlineStr"/>
@@ -8651,51 +8651,51 @@
             <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
           </r>
         </is>
       </c>
       <c r="C69" s="24" t="inlineStr"/>
       <c r="D69" s="24" t="inlineStr"/>
       <c r="E69" s="24" t="inlineStr"/>
       <c r="F69" s="24" t="inlineStr"/>
       <c r="G69" s="24" t="inlineStr"/>
       <c r="H69" s="24" t="inlineStr"/>
       <c r="I69" s="24" t="inlineStr"/>
       <c r="J69" s="24" t="inlineStr"/>
       <c r="K69" s="24" t="inlineStr"/>
       <c r="L69" s="24" t="inlineStr"/>
       <c r="M69" s="24" t="inlineStr"/>
       <c r="N69" s="24" t="inlineStr"/>
       <c r="O69" s="25" t="inlineStr"/>
       <c r="P69" s="26" t="inlineStr"/>
       <c r="Q69" s="112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">33.900.000,00</t>
+            <t xml:space="preserve">33.800.000,00</t>
           </r>
         </is>
       </c>
       <c r="R69" s="113" t="inlineStr"/>
       <c r="S69" s="113" t="inlineStr"/>
       <c r="T69" s="113" t="inlineStr"/>
       <c r="U69" s="113" t="inlineStr"/>
       <c r="V69" s="113" t="inlineStr"/>
       <c r="W69" s="113" t="inlineStr"/>
       <c r="X69" s="113" t="inlineStr"/>
       <c r="Y69" s="113" t="inlineStr"/>
       <c r="Z69" s="113" t="inlineStr"/>
       <c r="AA69" s="113" t="inlineStr"/>
       <c r="AB69" s="113" t="inlineStr"/>
       <c r="AC69" s="113" t="inlineStr"/>
       <c r="AD69" s="113" t="inlineStr"/>
       <c r="AE69" s="25" t="inlineStr"/>
       <c r="AF69" s="11" t="inlineStr"/>
       <c r="AG69" s="11" t="inlineStr"/>
       <c r="AH69" s="11" t="inlineStr"/>
       <c r="AI69" s="11" t="inlineStr"/>
       <c r="AJ69" s="11" t="inlineStr"/>
       <c r="AK69" s="11" t="inlineStr"/>
       <c r="AL69" s="11" t="inlineStr"/>
       <c r="AM69" s="11" t="inlineStr"/>
@@ -8739,51 +8739,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C70" s="32" t="inlineStr"/>
       <c r="D70" s="32" t="inlineStr"/>
       <c r="E70" s="32" t="inlineStr"/>
       <c r="F70" s="32" t="inlineStr"/>
       <c r="G70" s="32" t="inlineStr"/>
       <c r="H70" s="32" t="inlineStr"/>
       <c r="I70" s="32" t="inlineStr"/>
       <c r="J70" s="32" t="inlineStr"/>
       <c r="K70" s="32" t="inlineStr"/>
       <c r="L70" s="32" t="inlineStr"/>
       <c r="M70" s="32" t="inlineStr"/>
       <c r="N70" s="32" t="inlineStr"/>
       <c r="O70" s="56" t="inlineStr"/>
       <c r="P70" s="57" t="inlineStr"/>
       <c r="Q70" s="110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">1.272.499.562,86</t>
+            <t xml:space="preserve">1.318.768.327,93</t>
           </r>
         </is>
       </c>
       <c r="R70" s="111" t="inlineStr"/>
       <c r="S70" s="111" t="inlineStr"/>
       <c r="T70" s="111" t="inlineStr"/>
       <c r="U70" s="111" t="inlineStr"/>
       <c r="V70" s="111" t="inlineStr"/>
       <c r="W70" s="111" t="inlineStr"/>
       <c r="X70" s="111" t="inlineStr"/>
       <c r="Y70" s="111" t="inlineStr"/>
       <c r="Z70" s="111" t="inlineStr"/>
       <c r="AA70" s="111" t="inlineStr"/>
       <c r="AB70" s="111" t="inlineStr"/>
       <c r="AC70" s="111" t="inlineStr"/>
       <c r="AD70" s="111" t="inlineStr"/>
       <c r="AE70" s="56" t="inlineStr"/>
       <c r="AF70" s="11" t="inlineStr"/>
       <c r="AG70" s="11" t="inlineStr"/>
       <c r="AH70" s="11" t="inlineStr"/>
       <c r="AI70" s="11" t="inlineStr"/>
       <c r="AJ70" s="11" t="inlineStr"/>
       <c r="AK70" s="11" t="inlineStr"/>
       <c r="AL70" s="11" t="inlineStr"/>
       <c r="AM70" s="11" t="inlineStr"/>