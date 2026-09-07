--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -2926,51 +2926,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260723</t>
+            <t xml:space="preserve">20260907</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3106,73 +3106,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">6.466,90</t>
+            <t xml:space="preserve">4.294,69</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0017</t>
+            <t xml:space="preserve">0,0011</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3204,51 +3204,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">3.901.681,40</t>
+            <t xml:space="preserve">3.955.130,20</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3541,51 +3541,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">39,016814</t>
+            <t xml:space="preserve">39,551302</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3631,51 +3631,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260723</t>
+            <t xml:space="preserve">20260907</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3721,51 +3721,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260727</t>
+            <t xml:space="preserve">20260909</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4097,63 +4097,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">AEFES</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
         <v>2877.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="n">
-        <v>22.120000000000</v>
+        <v>18.450000000000</v>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>63639.24</v>
+        <v>53080.65</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
-        <v>1.630000000000</v>
+        <v>1.340000000000</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GIDA , İÇKİ VE TÜTÜN</t>
           </r>
         </is>
       </c>
@@ -4226,51 +4226,51 @@
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
         <v>3150.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="n">
         <v/>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>209632.50</v>
+        <v>226327.50</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4408,63 +4408,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ASELS</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="80" t="inlineStr"/>
       <c r="AK31" s="80" t="inlineStr"/>
       <c r="AL31" s="80" t="inlineStr"/>
       <c r="AM31" s="80" t="inlineStr"/>
       <c r="AN31" s="80" t="inlineStr"/>
       <c r="AO31" s="80" t="inlineStr"/>
       <c r="AP31" s="56" t="inlineStr"/>
       <c r="AQ31" s="57" t="inlineStr"/>
       <c r="AR31" s="81" t="n">
         <v>1425.00</v>
       </c>
       <c r="AS31" s="78" t="inlineStr"/>
       <c r="AT31" s="78" t="inlineStr"/>
       <c r="AU31" s="78" t="inlineStr"/>
       <c r="AV31" s="56" t="inlineStr"/>
       <c r="AW31" s="57" t="inlineStr"/>
       <c r="AX31" s="82" t="n">
-        <v>370.000000000000</v>
+        <v>388.250000000000</v>
       </c>
       <c r="AY31" s="83" t="inlineStr"/>
       <c r="AZ31" s="83" t="inlineStr"/>
       <c r="BA31" s="56" t="inlineStr"/>
       <c r="BB31" s="57" t="inlineStr"/>
       <c r="BC31" s="84" t="n">
-        <v>527250.00</v>
+        <v>553256.25</v>
       </c>
       <c r="BD31" s="56" t="inlineStr"/>
       <c r="BE31" s="57" t="inlineStr"/>
       <c r="BF31" s="85" t="n">
-        <v>13.550000000000</v>
+        <v>13.990000000000</v>
       </c>
       <c r="BG31" s="56" t="inlineStr"/>
       <c r="BH31" s="57" t="inlineStr"/>
       <c r="BI31" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="56" t="inlineStr"/>
       <c r="BK31" s="57" t="inlineStr"/>
       <c r="BL31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SAVUNMA</t>
           </r>
         </is>
       </c>
@@ -4537,51 +4537,51 @@
       </c>
       <c r="AJ32" s="89" t="inlineStr"/>
       <c r="AK32" s="89" t="inlineStr"/>
       <c r="AL32" s="89" t="inlineStr"/>
       <c r="AM32" s="89" t="inlineStr"/>
       <c r="AN32" s="89" t="inlineStr"/>
       <c r="AO32" s="89" t="inlineStr"/>
       <c r="AP32" s="25" t="inlineStr"/>
       <c r="AQ32" s="26" t="inlineStr"/>
       <c r="AR32" s="90" t="n">
         <v>515.00</v>
       </c>
       <c r="AS32" s="87" t="inlineStr"/>
       <c r="AT32" s="87" t="inlineStr"/>
       <c r="AU32" s="87" t="inlineStr"/>
       <c r="AV32" s="25" t="inlineStr"/>
       <c r="AW32" s="26" t="inlineStr"/>
       <c r="AX32" s="91" t="n">
         <v/>
       </c>
       <c r="AY32" s="92" t="inlineStr"/>
       <c r="AZ32" s="92" t="inlineStr"/>
       <c r="BA32" s="25" t="inlineStr"/>
       <c r="BB32" s="26" t="inlineStr"/>
       <c r="BC32" s="93" t="n">
-        <v>154500.00</v>
+        <v>151925.00</v>
       </c>
       <c r="BD32" s="25" t="inlineStr"/>
       <c r="BE32" s="26" t="inlineStr"/>
       <c r="BF32" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG32" s="25" t="inlineStr"/>
       <c r="BH32" s="26" t="inlineStr"/>
       <c r="BI32" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="25" t="inlineStr"/>
       <c r="BK32" s="26" t="inlineStr"/>
       <c r="BL32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4659,51 +4659,51 @@
       </c>
       <c r="AJ33" s="80" t="inlineStr"/>
       <c r="AK33" s="80" t="inlineStr"/>
       <c r="AL33" s="80" t="inlineStr"/>
       <c r="AM33" s="80" t="inlineStr"/>
       <c r="AN33" s="80" t="inlineStr"/>
       <c r="AO33" s="80" t="inlineStr"/>
       <c r="AP33" s="33" t="inlineStr"/>
       <c r="AQ33" s="34" t="inlineStr"/>
       <c r="AR33" s="81" t="n">
         <v>980.00</v>
       </c>
       <c r="AS33" s="78" t="inlineStr"/>
       <c r="AT33" s="78" t="inlineStr"/>
       <c r="AU33" s="78" t="inlineStr"/>
       <c r="AV33" s="33" t="inlineStr"/>
       <c r="AW33" s="34" t="inlineStr"/>
       <c r="AX33" s="82" t="n">
         <v/>
       </c>
       <c r="AY33" s="83" t="inlineStr"/>
       <c r="AZ33" s="83" t="inlineStr"/>
       <c r="BA33" s="33" t="inlineStr"/>
       <c r="BB33" s="34" t="inlineStr"/>
       <c r="BC33" s="84" t="n">
-        <v>391755.00</v>
+        <v>407435.00</v>
       </c>
       <c r="BD33" s="33" t="inlineStr"/>
       <c r="BE33" s="34" t="inlineStr"/>
       <c r="BF33" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG33" s="33" t="inlineStr"/>
       <c r="BH33" s="34" t="inlineStr"/>
       <c r="BI33" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ33" s="33" t="inlineStr"/>
       <c r="BK33" s="34" t="inlineStr"/>
       <c r="BL33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4848,51 +4848,51 @@
       </c>
       <c r="AJ35" s="89" t="inlineStr"/>
       <c r="AK35" s="89" t="inlineStr"/>
       <c r="AL35" s="89" t="inlineStr"/>
       <c r="AM35" s="89" t="inlineStr"/>
       <c r="AN35" s="89" t="inlineStr"/>
       <c r="AO35" s="89" t="inlineStr"/>
       <c r="AP35" s="25" t="inlineStr"/>
       <c r="AQ35" s="26" t="inlineStr"/>
       <c r="AR35" s="90" t="n">
         <v>9.00</v>
       </c>
       <c r="AS35" s="87" t="inlineStr"/>
       <c r="AT35" s="87" t="inlineStr"/>
       <c r="AU35" s="87" t="inlineStr"/>
       <c r="AV35" s="25" t="inlineStr"/>
       <c r="AW35" s="26" t="inlineStr"/>
       <c r="AX35" s="91" t="n">
         <v/>
       </c>
       <c r="AY35" s="92" t="inlineStr"/>
       <c r="AZ35" s="92" t="inlineStr"/>
       <c r="BA35" s="25" t="inlineStr"/>
       <c r="BB35" s="26" t="inlineStr"/>
       <c r="BC35" s="93" t="n">
-        <v>18900.00</v>
+        <v>20880.00</v>
       </c>
       <c r="BD35" s="25" t="inlineStr"/>
       <c r="BE35" s="26" t="inlineStr"/>
       <c r="BF35" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG35" s="25" t="inlineStr"/>
       <c r="BH35" s="26" t="inlineStr"/>
       <c r="BI35" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="25" t="inlineStr"/>
       <c r="BK35" s="26" t="inlineStr"/>
       <c r="BL35" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4963,63 +4963,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EMLAK GMYO</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="80" t="inlineStr"/>
       <c r="AK36" s="80" t="inlineStr"/>
       <c r="AL36" s="80" t="inlineStr"/>
       <c r="AM36" s="80" t="inlineStr"/>
       <c r="AN36" s="80" t="inlineStr"/>
       <c r="AO36" s="80" t="inlineStr"/>
       <c r="AP36" s="56" t="inlineStr"/>
       <c r="AQ36" s="57" t="inlineStr"/>
       <c r="AR36" s="81" t="n">
         <v>14895.00</v>
       </c>
       <c r="AS36" s="78" t="inlineStr"/>
       <c r="AT36" s="78" t="inlineStr"/>
       <c r="AU36" s="78" t="inlineStr"/>
       <c r="AV36" s="56" t="inlineStr"/>
       <c r="AW36" s="57" t="inlineStr"/>
       <c r="AX36" s="82" t="n">
-        <v>19.630000000000</v>
+        <v>19.440000000000</v>
       </c>
       <c r="AY36" s="83" t="inlineStr"/>
       <c r="AZ36" s="83" t="inlineStr"/>
       <c r="BA36" s="56" t="inlineStr"/>
       <c r="BB36" s="57" t="inlineStr"/>
       <c r="BC36" s="84" t="n">
-        <v>292388.85</v>
+        <v>289558.80</v>
       </c>
       <c r="BD36" s="56" t="inlineStr"/>
       <c r="BE36" s="57" t="inlineStr"/>
       <c r="BF36" s="85" t="n">
-        <v>7.510000000000</v>
+        <v>7.330000000000</v>
       </c>
       <c r="BG36" s="56" t="inlineStr"/>
       <c r="BH36" s="57" t="inlineStr"/>
       <c r="BI36" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="56" t="inlineStr"/>
       <c r="BK36" s="57" t="inlineStr"/>
       <c r="BL36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GAYRİMENKUL YATRIM </t>
           </r>
         </is>
       </c>
@@ -5085,63 +5085,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ENKAI</t>
           </r>
         </is>
       </c>
       <c r="AJ37" s="89" t="inlineStr"/>
       <c r="AK37" s="89" t="inlineStr"/>
       <c r="AL37" s="89" t="inlineStr"/>
       <c r="AM37" s="89" t="inlineStr"/>
       <c r="AN37" s="89" t="inlineStr"/>
       <c r="AO37" s="89" t="inlineStr"/>
       <c r="AP37" s="25" t="inlineStr"/>
       <c r="AQ37" s="26" t="inlineStr"/>
       <c r="AR37" s="90" t="n">
         <v>865.00</v>
       </c>
       <c r="AS37" s="87" t="inlineStr"/>
       <c r="AT37" s="87" t="inlineStr"/>
       <c r="AU37" s="87" t="inlineStr"/>
       <c r="AV37" s="25" t="inlineStr"/>
       <c r="AW37" s="26" t="inlineStr"/>
       <c r="AX37" s="91" t="n">
-        <v>91.050000000000</v>
+        <v>87.250000000000</v>
       </c>
       <c r="AY37" s="92" t="inlineStr"/>
       <c r="AZ37" s="92" t="inlineStr"/>
       <c r="BA37" s="25" t="inlineStr"/>
       <c r="BB37" s="26" t="inlineStr"/>
       <c r="BC37" s="93" t="n">
-        <v>78758.25</v>
+        <v>75471.25</v>
       </c>
       <c r="BD37" s="25" t="inlineStr"/>
       <c r="BE37" s="26" t="inlineStr"/>
       <c r="BF37" s="94" t="n">
-        <v>2.020000000000</v>
+        <v>1.910000000000</v>
       </c>
       <c r="BG37" s="25" t="inlineStr"/>
       <c r="BH37" s="26" t="inlineStr"/>
       <c r="BI37" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ37" s="25" t="inlineStr"/>
       <c r="BK37" s="26" t="inlineStr"/>
       <c r="BL37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">İNŞAAT VE BAYINDIRLIK</t>
           </r>
         </is>
       </c>
@@ -5214,51 +5214,51 @@
       </c>
       <c r="AJ38" s="80" t="inlineStr"/>
       <c r="AK38" s="80" t="inlineStr"/>
       <c r="AL38" s="80" t="inlineStr"/>
       <c r="AM38" s="80" t="inlineStr"/>
       <c r="AN38" s="80" t="inlineStr"/>
       <c r="AO38" s="80" t="inlineStr"/>
       <c r="AP38" s="56" t="inlineStr"/>
       <c r="AQ38" s="57" t="inlineStr"/>
       <c r="AR38" s="81" t="n">
         <v>4038.00</v>
       </c>
       <c r="AS38" s="78" t="inlineStr"/>
       <c r="AT38" s="78" t="inlineStr"/>
       <c r="AU38" s="78" t="inlineStr"/>
       <c r="AV38" s="56" t="inlineStr"/>
       <c r="AW38" s="57" t="inlineStr"/>
       <c r="AX38" s="82" t="n">
         <v/>
       </c>
       <c r="AY38" s="83" t="inlineStr"/>
       <c r="AZ38" s="83" t="inlineStr"/>
       <c r="BA38" s="56" t="inlineStr"/>
       <c r="BB38" s="57" t="inlineStr"/>
       <c r="BC38" s="84" t="n">
-        <v>170565.12</v>
+        <v>150213.60</v>
       </c>
       <c r="BD38" s="56" t="inlineStr"/>
       <c r="BE38" s="57" t="inlineStr"/>
       <c r="BF38" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG38" s="56" t="inlineStr"/>
       <c r="BH38" s="57" t="inlineStr"/>
       <c r="BI38" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ38" s="56" t="inlineStr"/>
       <c r="BK38" s="57" t="inlineStr"/>
       <c r="BL38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -5329,63 +5329,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">FROTO</t>
           </r>
         </is>
       </c>
       <c r="AJ39" s="89" t="inlineStr"/>
       <c r="AK39" s="89" t="inlineStr"/>
       <c r="AL39" s="89" t="inlineStr"/>
       <c r="AM39" s="89" t="inlineStr"/>
       <c r="AN39" s="89" t="inlineStr"/>
       <c r="AO39" s="89" t="inlineStr"/>
       <c r="AP39" s="25" t="inlineStr"/>
       <c r="AQ39" s="26" t="inlineStr"/>
       <c r="AR39" s="90" t="n">
         <v>759.00</v>
       </c>
       <c r="AS39" s="87" t="inlineStr"/>
       <c r="AT39" s="87" t="inlineStr"/>
       <c r="AU39" s="87" t="inlineStr"/>
       <c r="AV39" s="25" t="inlineStr"/>
       <c r="AW39" s="26" t="inlineStr"/>
       <c r="AX39" s="91" t="n">
-        <v>81.450000000000</v>
+        <v>77.200000000000</v>
       </c>
       <c r="AY39" s="92" t="inlineStr"/>
       <c r="AZ39" s="92" t="inlineStr"/>
       <c r="BA39" s="25" t="inlineStr"/>
       <c r="BB39" s="26" t="inlineStr"/>
       <c r="BC39" s="93" t="n">
-        <v>61820.55</v>
+        <v>58594.80</v>
       </c>
       <c r="BD39" s="25" t="inlineStr"/>
       <c r="BE39" s="26" t="inlineStr"/>
       <c r="BF39" s="94" t="n">
-        <v>1.590000000000</v>
+        <v>1.480000000000</v>
       </c>
       <c r="BG39" s="25" t="inlineStr"/>
       <c r="BH39" s="26" t="inlineStr"/>
       <c r="BI39" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ39" s="25" t="inlineStr"/>
       <c r="BK39" s="26" t="inlineStr"/>
       <c r="BL39" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
           </r>
         </is>
       </c>
@@ -5451,63 +5451,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.GARANTİ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ40" s="80" t="inlineStr"/>
       <c r="AK40" s="80" t="inlineStr"/>
       <c r="AL40" s="80" t="inlineStr"/>
       <c r="AM40" s="80" t="inlineStr"/>
       <c r="AN40" s="80" t="inlineStr"/>
       <c r="AO40" s="80" t="inlineStr"/>
       <c r="AP40" s="56" t="inlineStr"/>
       <c r="AQ40" s="57" t="inlineStr"/>
       <c r="AR40" s="81" t="n">
         <v>706.00</v>
       </c>
       <c r="AS40" s="78" t="inlineStr"/>
       <c r="AT40" s="78" t="inlineStr"/>
       <c r="AU40" s="78" t="inlineStr"/>
       <c r="AV40" s="56" t="inlineStr"/>
       <c r="AW40" s="57" t="inlineStr"/>
       <c r="AX40" s="82" t="n">
-        <v>125.900000000000</v>
+        <v>131.400000000000</v>
       </c>
       <c r="AY40" s="83" t="inlineStr"/>
       <c r="AZ40" s="83" t="inlineStr"/>
       <c r="BA40" s="56" t="inlineStr"/>
       <c r="BB40" s="57" t="inlineStr"/>
       <c r="BC40" s="84" t="n">
-        <v>88885.40</v>
+        <v>92768.40</v>
       </c>
       <c r="BD40" s="56" t="inlineStr"/>
       <c r="BE40" s="57" t="inlineStr"/>
       <c r="BF40" s="85" t="n">
-        <v>2.280000000000</v>
+        <v>2.350000000000</v>
       </c>
       <c r="BG40" s="56" t="inlineStr"/>
       <c r="BH40" s="57" t="inlineStr"/>
       <c r="BI40" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ40" s="56" t="inlineStr"/>
       <c r="BK40" s="57" t="inlineStr"/>
       <c r="BL40" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5573,63 +5573,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GUBRF</t>
           </r>
         </is>
       </c>
       <c r="AJ41" s="89" t="inlineStr"/>
       <c r="AK41" s="89" t="inlineStr"/>
       <c r="AL41" s="89" t="inlineStr"/>
       <c r="AM41" s="89" t="inlineStr"/>
       <c r="AN41" s="89" t="inlineStr"/>
       <c r="AO41" s="89" t="inlineStr"/>
       <c r="AP41" s="25" t="inlineStr"/>
       <c r="AQ41" s="26" t="inlineStr"/>
       <c r="AR41" s="90" t="n">
         <v>88.00</v>
       </c>
       <c r="AS41" s="87" t="inlineStr"/>
       <c r="AT41" s="87" t="inlineStr"/>
       <c r="AU41" s="87" t="inlineStr"/>
       <c r="AV41" s="25" t="inlineStr"/>
       <c r="AW41" s="26" t="inlineStr"/>
       <c r="AX41" s="91" t="n">
-        <v>430.250000000000</v>
+        <v>478.750000000000</v>
       </c>
       <c r="AY41" s="92" t="inlineStr"/>
       <c r="AZ41" s="92" t="inlineStr"/>
       <c r="BA41" s="25" t="inlineStr"/>
       <c r="BB41" s="26" t="inlineStr"/>
       <c r="BC41" s="93" t="n">
-        <v>37862.00</v>
+        <v>42130.00</v>
       </c>
       <c r="BD41" s="25" t="inlineStr"/>
       <c r="BE41" s="26" t="inlineStr"/>
       <c r="BF41" s="94" t="n">
-        <v>0.970000000000</v>
+        <v>1.070000000000</v>
       </c>
       <c r="BG41" s="25" t="inlineStr"/>
       <c r="BH41" s="26" t="inlineStr"/>
       <c r="BI41" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ41" s="25" t="inlineStr"/>
       <c r="BK41" s="26" t="inlineStr"/>
       <c r="BL41" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -5695,63 +5695,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.IŞ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ42" s="80" t="inlineStr"/>
       <c r="AK42" s="80" t="inlineStr"/>
       <c r="AL42" s="80" t="inlineStr"/>
       <c r="AM42" s="80" t="inlineStr"/>
       <c r="AN42" s="80" t="inlineStr"/>
       <c r="AO42" s="80" t="inlineStr"/>
       <c r="AP42" s="56" t="inlineStr"/>
       <c r="AQ42" s="57" t="inlineStr"/>
       <c r="AR42" s="81" t="n">
         <v>9315.00</v>
       </c>
       <c r="AS42" s="78" t="inlineStr"/>
       <c r="AT42" s="78" t="inlineStr"/>
       <c r="AU42" s="78" t="inlineStr"/>
       <c r="AV42" s="56" t="inlineStr"/>
       <c r="AW42" s="57" t="inlineStr"/>
       <c r="AX42" s="82" t="n">
-        <v>13.060000000000</v>
+        <v>13.010000000000</v>
       </c>
       <c r="AY42" s="83" t="inlineStr"/>
       <c r="AZ42" s="83" t="inlineStr"/>
       <c r="BA42" s="56" t="inlineStr"/>
       <c r="BB42" s="57" t="inlineStr"/>
       <c r="BC42" s="84" t="n">
-        <v>121653.90</v>
+        <v>121188.15</v>
       </c>
       <c r="BD42" s="56" t="inlineStr"/>
       <c r="BE42" s="57" t="inlineStr"/>
       <c r="BF42" s="85" t="n">
-        <v>3.120000000000</v>
+        <v>3.070000000000</v>
       </c>
       <c r="BG42" s="56" t="inlineStr"/>
       <c r="BH42" s="57" t="inlineStr"/>
       <c r="BI42" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ42" s="56" t="inlineStr"/>
       <c r="BK42" s="57" t="inlineStr"/>
       <c r="BL42" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5817,63 +5817,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ43" s="89" t="inlineStr"/>
       <c r="AK43" s="89" t="inlineStr"/>
       <c r="AL43" s="89" t="inlineStr"/>
       <c r="AM43" s="89" t="inlineStr"/>
       <c r="AN43" s="89" t="inlineStr"/>
       <c r="AO43" s="89" t="inlineStr"/>
       <c r="AP43" s="25" t="inlineStr"/>
       <c r="AQ43" s="26" t="inlineStr"/>
       <c r="AR43" s="90" t="n">
         <v>670.00</v>
       </c>
       <c r="AS43" s="87" t="inlineStr"/>
       <c r="AT43" s="87" t="inlineStr"/>
       <c r="AU43" s="87" t="inlineStr"/>
       <c r="AV43" s="25" t="inlineStr"/>
       <c r="AW43" s="26" t="inlineStr"/>
       <c r="AX43" s="91" t="n">
-        <v>204.300000000000</v>
+        <v>215.100000000000</v>
       </c>
       <c r="AY43" s="92" t="inlineStr"/>
       <c r="AZ43" s="92" t="inlineStr"/>
       <c r="BA43" s="25" t="inlineStr"/>
       <c r="BB43" s="26" t="inlineStr"/>
       <c r="BC43" s="93" t="n">
-        <v>136881.00</v>
+        <v>144117.00</v>
       </c>
       <c r="BD43" s="25" t="inlineStr"/>
       <c r="BE43" s="26" t="inlineStr"/>
       <c r="BF43" s="94" t="n">
-        <v>3.510000000000</v>
+        <v>3.650000000000</v>
       </c>
       <c r="BG43" s="25" t="inlineStr"/>
       <c r="BH43" s="26" t="inlineStr"/>
       <c r="BI43" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ43" s="25" t="inlineStr"/>
       <c r="BK43" s="26" t="inlineStr"/>
       <c r="BL43" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -5946,51 +5946,51 @@
       </c>
       <c r="AJ44" s="80" t="inlineStr"/>
       <c r="AK44" s="80" t="inlineStr"/>
       <c r="AL44" s="80" t="inlineStr"/>
       <c r="AM44" s="80" t="inlineStr"/>
       <c r="AN44" s="80" t="inlineStr"/>
       <c r="AO44" s="80" t="inlineStr"/>
       <c r="AP44" s="56" t="inlineStr"/>
       <c r="AQ44" s="57" t="inlineStr"/>
       <c r="AR44" s="81" t="n">
         <v>834.00</v>
       </c>
       <c r="AS44" s="78" t="inlineStr"/>
       <c r="AT44" s="78" t="inlineStr"/>
       <c r="AU44" s="78" t="inlineStr"/>
       <c r="AV44" s="56" t="inlineStr"/>
       <c r="AW44" s="57" t="inlineStr"/>
       <c r="AX44" s="82" t="n">
         <v/>
       </c>
       <c r="AY44" s="83" t="inlineStr"/>
       <c r="AZ44" s="83" t="inlineStr"/>
       <c r="BA44" s="56" t="inlineStr"/>
       <c r="BB44" s="57" t="inlineStr"/>
       <c r="BC44" s="84" t="n">
-        <v>34994.64</v>
+        <v>36295.68</v>
       </c>
       <c r="BD44" s="56" t="inlineStr"/>
       <c r="BE44" s="57" t="inlineStr"/>
       <c r="BF44" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG44" s="56" t="inlineStr"/>
       <c r="BH44" s="57" t="inlineStr"/>
       <c r="BI44" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ44" s="56" t="inlineStr"/>
       <c r="BK44" s="57" t="inlineStr"/>
       <c r="BL44" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -6068,51 +6068,51 @@
       </c>
       <c r="AJ45" s="89" t="inlineStr"/>
       <c r="AK45" s="89" t="inlineStr"/>
       <c r="AL45" s="89" t="inlineStr"/>
       <c r="AM45" s="89" t="inlineStr"/>
       <c r="AN45" s="89" t="inlineStr"/>
       <c r="AO45" s="89" t="inlineStr"/>
       <c r="AP45" s="25" t="inlineStr"/>
       <c r="AQ45" s="26" t="inlineStr"/>
       <c r="AR45" s="90" t="n">
         <v>110.00</v>
       </c>
       <c r="AS45" s="87" t="inlineStr"/>
       <c r="AT45" s="87" t="inlineStr"/>
       <c r="AU45" s="87" t="inlineStr"/>
       <c r="AV45" s="25" t="inlineStr"/>
       <c r="AW45" s="26" t="inlineStr"/>
       <c r="AX45" s="91" t="n">
         <v/>
       </c>
       <c r="AY45" s="92" t="inlineStr"/>
       <c r="AZ45" s="92" t="inlineStr"/>
       <c r="BA45" s="25" t="inlineStr"/>
       <c r="BB45" s="26" t="inlineStr"/>
       <c r="BC45" s="93" t="n">
-        <v>70290.00</v>
+        <v>57970.00</v>
       </c>
       <c r="BD45" s="25" t="inlineStr"/>
       <c r="BE45" s="26" t="inlineStr"/>
       <c r="BF45" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG45" s="25" t="inlineStr"/>
       <c r="BH45" s="26" t="inlineStr"/>
       <c r="BI45" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ45" s="25" t="inlineStr"/>
       <c r="BK45" s="26" t="inlineStr"/>
       <c r="BL45" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -6190,51 +6190,51 @@
       </c>
       <c r="AJ46" s="80" t="inlineStr"/>
       <c r="AK46" s="80" t="inlineStr"/>
       <c r="AL46" s="80" t="inlineStr"/>
       <c r="AM46" s="80" t="inlineStr"/>
       <c r="AN46" s="80" t="inlineStr"/>
       <c r="AO46" s="80" t="inlineStr"/>
       <c r="AP46" s="56" t="inlineStr"/>
       <c r="AQ46" s="57" t="inlineStr"/>
       <c r="AR46" s="81" t="n">
         <v>1431.00</v>
       </c>
       <c r="AS46" s="78" t="inlineStr"/>
       <c r="AT46" s="78" t="inlineStr"/>
       <c r="AU46" s="78" t="inlineStr"/>
       <c r="AV46" s="56" t="inlineStr"/>
       <c r="AW46" s="57" t="inlineStr"/>
       <c r="AX46" s="82" t="n">
         <v/>
       </c>
       <c r="AY46" s="83" t="inlineStr"/>
       <c r="AZ46" s="83" t="inlineStr"/>
       <c r="BA46" s="56" t="inlineStr"/>
       <c r="BB46" s="57" t="inlineStr"/>
       <c r="BC46" s="84" t="n">
-        <v>31796.82</v>
+        <v>28705.86</v>
       </c>
       <c r="BD46" s="56" t="inlineStr"/>
       <c r="BE46" s="57" t="inlineStr"/>
       <c r="BF46" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG46" s="56" t="inlineStr"/>
       <c r="BH46" s="57" t="inlineStr"/>
       <c r="BI46" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ46" s="56" t="inlineStr"/>
       <c r="BK46" s="57" t="inlineStr"/>
       <c r="BL46" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -6312,51 +6312,51 @@
       </c>
       <c r="AJ47" s="89" t="inlineStr"/>
       <c r="AK47" s="89" t="inlineStr"/>
       <c r="AL47" s="89" t="inlineStr"/>
       <c r="AM47" s="89" t="inlineStr"/>
       <c r="AN47" s="89" t="inlineStr"/>
       <c r="AO47" s="89" t="inlineStr"/>
       <c r="AP47" s="25" t="inlineStr"/>
       <c r="AQ47" s="26" t="inlineStr"/>
       <c r="AR47" s="90" t="n">
         <v>258.00</v>
       </c>
       <c r="AS47" s="87" t="inlineStr"/>
       <c r="AT47" s="87" t="inlineStr"/>
       <c r="AU47" s="87" t="inlineStr"/>
       <c r="AV47" s="25" t="inlineStr"/>
       <c r="AW47" s="26" t="inlineStr"/>
       <c r="AX47" s="91" t="n">
         <v/>
       </c>
       <c r="AY47" s="92" t="inlineStr"/>
       <c r="AZ47" s="92" t="inlineStr"/>
       <c r="BA47" s="25" t="inlineStr"/>
       <c r="BB47" s="26" t="inlineStr"/>
       <c r="BC47" s="93" t="n">
-        <v>42054.00</v>
+        <v>38364.60</v>
       </c>
       <c r="BD47" s="25" t="inlineStr"/>
       <c r="BE47" s="26" t="inlineStr"/>
       <c r="BF47" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG47" s="25" t="inlineStr"/>
       <c r="BH47" s="26" t="inlineStr"/>
       <c r="BI47" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ47" s="25" t="inlineStr"/>
       <c r="BK47" s="26" t="inlineStr"/>
       <c r="BL47" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -6434,51 +6434,51 @@
       </c>
       <c r="AJ48" s="80" t="inlineStr"/>
       <c r="AK48" s="80" t="inlineStr"/>
       <c r="AL48" s="80" t="inlineStr"/>
       <c r="AM48" s="80" t="inlineStr"/>
       <c r="AN48" s="80" t="inlineStr"/>
       <c r="AO48" s="80" t="inlineStr"/>
       <c r="AP48" s="56" t="inlineStr"/>
       <c r="AQ48" s="57" t="inlineStr"/>
       <c r="AR48" s="81" t="n">
         <v>1287.00</v>
       </c>
       <c r="AS48" s="78" t="inlineStr"/>
       <c r="AT48" s="78" t="inlineStr"/>
       <c r="AU48" s="78" t="inlineStr"/>
       <c r="AV48" s="56" t="inlineStr"/>
       <c r="AW48" s="57" t="inlineStr"/>
       <c r="AX48" s="82" t="n">
         <v/>
       </c>
       <c r="AY48" s="83" t="inlineStr"/>
       <c r="AZ48" s="83" t="inlineStr"/>
       <c r="BA48" s="56" t="inlineStr"/>
       <c r="BB48" s="57" t="inlineStr"/>
       <c r="BC48" s="84" t="n">
-        <v>114671.70</v>
+        <v>119176.20</v>
       </c>
       <c r="BD48" s="56" t="inlineStr"/>
       <c r="BE48" s="57" t="inlineStr"/>
       <c r="BF48" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG48" s="56" t="inlineStr"/>
       <c r="BH48" s="57" t="inlineStr"/>
       <c r="BI48" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ48" s="56" t="inlineStr"/>
       <c r="BK48" s="57" t="inlineStr"/>
       <c r="BL48" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -6556,51 +6556,51 @@
       </c>
       <c r="AJ49" s="89" t="inlineStr"/>
       <c r="AK49" s="89" t="inlineStr"/>
       <c r="AL49" s="89" t="inlineStr"/>
       <c r="AM49" s="89" t="inlineStr"/>
       <c r="AN49" s="89" t="inlineStr"/>
       <c r="AO49" s="89" t="inlineStr"/>
       <c r="AP49" s="25" t="inlineStr"/>
       <c r="AQ49" s="26" t="inlineStr"/>
       <c r="AR49" s="90" t="n">
         <v>28835.00</v>
       </c>
       <c r="AS49" s="87" t="inlineStr"/>
       <c r="AT49" s="87" t="inlineStr"/>
       <c r="AU49" s="87" t="inlineStr"/>
       <c r="AV49" s="25" t="inlineStr"/>
       <c r="AW49" s="26" t="inlineStr"/>
       <c r="AX49" s="91" t="n">
         <v/>
       </c>
       <c r="AY49" s="92" t="inlineStr"/>
       <c r="AZ49" s="92" t="inlineStr"/>
       <c r="BA49" s="25" t="inlineStr"/>
       <c r="BB49" s="26" t="inlineStr"/>
       <c r="BC49" s="93" t="n">
-        <v>76124.40</v>
+        <v>66032.15</v>
       </c>
       <c r="BD49" s="25" t="inlineStr"/>
       <c r="BE49" s="26" t="inlineStr"/>
       <c r="BF49" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG49" s="25" t="inlineStr"/>
       <c r="BH49" s="26" t="inlineStr"/>
       <c r="BI49" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ49" s="25" t="inlineStr"/>
       <c r="BK49" s="26" t="inlineStr"/>
       <c r="BL49" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -6678,51 +6678,51 @@
       </c>
       <c r="AJ50" s="80" t="inlineStr"/>
       <c r="AK50" s="80" t="inlineStr"/>
       <c r="AL50" s="80" t="inlineStr"/>
       <c r="AM50" s="80" t="inlineStr"/>
       <c r="AN50" s="80" t="inlineStr"/>
       <c r="AO50" s="80" t="inlineStr"/>
       <c r="AP50" s="56" t="inlineStr"/>
       <c r="AQ50" s="57" t="inlineStr"/>
       <c r="AR50" s="81" t="n">
         <v>1804.00</v>
       </c>
       <c r="AS50" s="78" t="inlineStr"/>
       <c r="AT50" s="78" t="inlineStr"/>
       <c r="AU50" s="78" t="inlineStr"/>
       <c r="AV50" s="56" t="inlineStr"/>
       <c r="AW50" s="57" t="inlineStr"/>
       <c r="AX50" s="82" t="n">
         <v/>
       </c>
       <c r="AY50" s="83" t="inlineStr"/>
       <c r="AZ50" s="83" t="inlineStr"/>
       <c r="BA50" s="56" t="inlineStr"/>
       <c r="BB50" s="57" t="inlineStr"/>
       <c r="BC50" s="84" t="n">
-        <v>78690.48</v>
+        <v>70500.32</v>
       </c>
       <c r="BD50" s="56" t="inlineStr"/>
       <c r="BE50" s="57" t="inlineStr"/>
       <c r="BF50" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG50" s="56" t="inlineStr"/>
       <c r="BH50" s="57" t="inlineStr"/>
       <c r="BI50" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ50" s="56" t="inlineStr"/>
       <c r="BK50" s="57" t="inlineStr"/>
       <c r="BL50" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -6800,51 +6800,51 @@
       </c>
       <c r="AJ51" s="89" t="inlineStr"/>
       <c r="AK51" s="89" t="inlineStr"/>
       <c r="AL51" s="89" t="inlineStr"/>
       <c r="AM51" s="89" t="inlineStr"/>
       <c r="AN51" s="89" t="inlineStr"/>
       <c r="AO51" s="89" t="inlineStr"/>
       <c r="AP51" s="25" t="inlineStr"/>
       <c r="AQ51" s="26" t="inlineStr"/>
       <c r="AR51" s="90" t="n">
         <v>209.00</v>
       </c>
       <c r="AS51" s="87" t="inlineStr"/>
       <c r="AT51" s="87" t="inlineStr"/>
       <c r="AU51" s="87" t="inlineStr"/>
       <c r="AV51" s="25" t="inlineStr"/>
       <c r="AW51" s="26" t="inlineStr"/>
       <c r="AX51" s="91" t="n">
         <v/>
       </c>
       <c r="AY51" s="92" t="inlineStr"/>
       <c r="AZ51" s="92" t="inlineStr"/>
       <c r="BA51" s="25" t="inlineStr"/>
       <c r="BB51" s="26" t="inlineStr"/>
       <c r="BC51" s="93" t="n">
-        <v>57527.25</v>
+        <v>56064.25</v>
       </c>
       <c r="BD51" s="25" t="inlineStr"/>
       <c r="BE51" s="26" t="inlineStr"/>
       <c r="BF51" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG51" s="25" t="inlineStr"/>
       <c r="BH51" s="26" t="inlineStr"/>
       <c r="BI51" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ51" s="25" t="inlineStr"/>
       <c r="BK51" s="26" t="inlineStr"/>
       <c r="BL51" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -6922,51 +6922,51 @@
       </c>
       <c r="AJ52" s="80" t="inlineStr"/>
       <c r="AK52" s="80" t="inlineStr"/>
       <c r="AL52" s="80" t="inlineStr"/>
       <c r="AM52" s="80" t="inlineStr"/>
       <c r="AN52" s="80" t="inlineStr"/>
       <c r="AO52" s="80" t="inlineStr"/>
       <c r="AP52" s="56" t="inlineStr"/>
       <c r="AQ52" s="57" t="inlineStr"/>
       <c r="AR52" s="81" t="n">
         <v>1163.00</v>
       </c>
       <c r="AS52" s="78" t="inlineStr"/>
       <c r="AT52" s="78" t="inlineStr"/>
       <c r="AU52" s="78" t="inlineStr"/>
       <c r="AV52" s="56" t="inlineStr"/>
       <c r="AW52" s="57" t="inlineStr"/>
       <c r="AX52" s="82" t="n">
         <v/>
       </c>
       <c r="AY52" s="83" t="inlineStr"/>
       <c r="AZ52" s="83" t="inlineStr"/>
       <c r="BA52" s="56" t="inlineStr"/>
       <c r="BB52" s="57" t="inlineStr"/>
       <c r="BC52" s="84" t="n">
-        <v>129093.00</v>
+        <v>114148.45</v>
       </c>
       <c r="BD52" s="56" t="inlineStr"/>
       <c r="BE52" s="57" t="inlineStr"/>
       <c r="BF52" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG52" s="56" t="inlineStr"/>
       <c r="BH52" s="57" t="inlineStr"/>
       <c r="BI52" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ52" s="56" t="inlineStr"/>
       <c r="BK52" s="57" t="inlineStr"/>
       <c r="BL52" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -7044,51 +7044,51 @@
       </c>
       <c r="AJ53" s="89" t="inlineStr"/>
       <c r="AK53" s="89" t="inlineStr"/>
       <c r="AL53" s="89" t="inlineStr"/>
       <c r="AM53" s="89" t="inlineStr"/>
       <c r="AN53" s="89" t="inlineStr"/>
       <c r="AO53" s="89" t="inlineStr"/>
       <c r="AP53" s="25" t="inlineStr"/>
       <c r="AQ53" s="26" t="inlineStr"/>
       <c r="AR53" s="90" t="n">
         <v>829.00</v>
       </c>
       <c r="AS53" s="87" t="inlineStr"/>
       <c r="AT53" s="87" t="inlineStr"/>
       <c r="AU53" s="87" t="inlineStr"/>
       <c r="AV53" s="25" t="inlineStr"/>
       <c r="AW53" s="26" t="inlineStr"/>
       <c r="AX53" s="91" t="n">
         <v/>
       </c>
       <c r="AY53" s="92" t="inlineStr"/>
       <c r="AZ53" s="92" t="inlineStr"/>
       <c r="BA53" s="25" t="inlineStr"/>
       <c r="BB53" s="26" t="inlineStr"/>
       <c r="BC53" s="93" t="n">
-        <v>266109.00</v>
+        <v>245384.00</v>
       </c>
       <c r="BD53" s="25" t="inlineStr"/>
       <c r="BE53" s="26" t="inlineStr"/>
       <c r="BF53" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG53" s="25" t="inlineStr"/>
       <c r="BH53" s="26" t="inlineStr"/>
       <c r="BI53" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ53" s="25" t="inlineStr"/>
       <c r="BK53" s="26" t="inlineStr"/>
       <c r="BL53" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -7159,63 +7159,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TOASO</t>
           </r>
         </is>
       </c>
       <c r="AJ54" s="80" t="inlineStr"/>
       <c r="AK54" s="80" t="inlineStr"/>
       <c r="AL54" s="80" t="inlineStr"/>
       <c r="AM54" s="80" t="inlineStr"/>
       <c r="AN54" s="80" t="inlineStr"/>
       <c r="AO54" s="80" t="inlineStr"/>
       <c r="AP54" s="56" t="inlineStr"/>
       <c r="AQ54" s="57" t="inlineStr"/>
       <c r="AR54" s="81" t="n">
         <v>144.00</v>
       </c>
       <c r="AS54" s="78" t="inlineStr"/>
       <c r="AT54" s="78" t="inlineStr"/>
       <c r="AU54" s="78" t="inlineStr"/>
       <c r="AV54" s="56" t="inlineStr"/>
       <c r="AW54" s="57" t="inlineStr"/>
       <c r="AX54" s="82" t="n">
-        <v>297.500000000000</v>
+        <v>274.250000000000</v>
       </c>
       <c r="AY54" s="83" t="inlineStr"/>
       <c r="AZ54" s="83" t="inlineStr"/>
       <c r="BA54" s="56" t="inlineStr"/>
       <c r="BB54" s="57" t="inlineStr"/>
       <c r="BC54" s="84" t="n">
-        <v>42840.00</v>
+        <v>39492.00</v>
       </c>
       <c r="BD54" s="56" t="inlineStr"/>
       <c r="BE54" s="57" t="inlineStr"/>
       <c r="BF54" s="85" t="n">
-        <v>1.100000000000</v>
+        <v>1.000000000000</v>
       </c>
       <c r="BG54" s="56" t="inlineStr"/>
       <c r="BH54" s="57" t="inlineStr"/>
       <c r="BI54" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ54" s="56" t="inlineStr"/>
       <c r="BK54" s="57" t="inlineStr"/>
       <c r="BL54" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
           </r>
         </is>
       </c>
@@ -7281,58 +7281,58 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KOZA ALTIN İŞLETMELERİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ55" s="89" t="inlineStr"/>
       <c r="AK55" s="89" t="inlineStr"/>
       <c r="AL55" s="89" t="inlineStr"/>
       <c r="AM55" s="89" t="inlineStr"/>
       <c r="AN55" s="89" t="inlineStr"/>
       <c r="AO55" s="89" t="inlineStr"/>
       <c r="AP55" s="25" t="inlineStr"/>
       <c r="AQ55" s="26" t="inlineStr"/>
       <c r="AR55" s="90" t="n">
         <v>1116.00</v>
       </c>
       <c r="AS55" s="87" t="inlineStr"/>
       <c r="AT55" s="87" t="inlineStr"/>
       <c r="AU55" s="87" t="inlineStr"/>
       <c r="AV55" s="25" t="inlineStr"/>
       <c r="AW55" s="26" t="inlineStr"/>
       <c r="AX55" s="91" t="n">
-        <v>49.840000000000</v>
+        <v>50.800000000000</v>
       </c>
       <c r="AY55" s="92" t="inlineStr"/>
       <c r="AZ55" s="92" t="inlineStr"/>
       <c r="BA55" s="25" t="inlineStr"/>
       <c r="BB55" s="26" t="inlineStr"/>
       <c r="BC55" s="93" t="n">
-        <v>55621.44</v>
+        <v>56692.80</v>
       </c>
       <c r="BD55" s="25" t="inlineStr"/>
       <c r="BE55" s="26" t="inlineStr"/>
       <c r="BF55" s="94" t="n">
         <v>1.430000000000</v>
       </c>
       <c r="BG55" s="25" t="inlineStr"/>
       <c r="BH55" s="26" t="inlineStr"/>
       <c r="BI55" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ55" s="25" t="inlineStr"/>
       <c r="BK55" s="26" t="inlineStr"/>
       <c r="BL55" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -7403,63 +7403,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TÜRK TELEKOMÜNİKASYON A.</t>
           </r>
         </is>
       </c>
       <c r="AJ56" s="80" t="inlineStr"/>
       <c r="AK56" s="80" t="inlineStr"/>
       <c r="AL56" s="80" t="inlineStr"/>
       <c r="AM56" s="80" t="inlineStr"/>
       <c r="AN56" s="80" t="inlineStr"/>
       <c r="AO56" s="80" t="inlineStr"/>
       <c r="AP56" s="56" t="inlineStr"/>
       <c r="AQ56" s="57" t="inlineStr"/>
       <c r="AR56" s="81" t="n">
         <v>546.00</v>
       </c>
       <c r="AS56" s="78" t="inlineStr"/>
       <c r="AT56" s="78" t="inlineStr"/>
       <c r="AU56" s="78" t="inlineStr"/>
       <c r="AV56" s="56" t="inlineStr"/>
       <c r="AW56" s="57" t="inlineStr"/>
       <c r="AX56" s="82" t="n">
-        <v>58.650000000000</v>
+        <v>51.900000000000</v>
       </c>
       <c r="AY56" s="83" t="inlineStr"/>
       <c r="AZ56" s="83" t="inlineStr"/>
       <c r="BA56" s="56" t="inlineStr"/>
       <c r="BB56" s="57" t="inlineStr"/>
       <c r="BC56" s="84" t="n">
-        <v>32022.90</v>
+        <v>28337.40</v>
       </c>
       <c r="BD56" s="56" t="inlineStr"/>
       <c r="BE56" s="57" t="inlineStr"/>
       <c r="BF56" s="85" t="n">
-        <v>0.820000000000</v>
+        <v>0.720000000000</v>
       </c>
       <c r="BG56" s="56" t="inlineStr"/>
       <c r="BH56" s="57" t="inlineStr"/>
       <c r="BI56" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ56" s="56" t="inlineStr"/>
       <c r="BK56" s="57" t="inlineStr"/>
       <c r="BL56" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HABERLEŞME</t>
           </r>
         </is>
       </c>
@@ -7532,51 +7532,51 @@
       </c>
       <c r="AJ57" s="89" t="inlineStr"/>
       <c r="AK57" s="89" t="inlineStr"/>
       <c r="AL57" s="89" t="inlineStr"/>
       <c r="AM57" s="89" t="inlineStr"/>
       <c r="AN57" s="89" t="inlineStr"/>
       <c r="AO57" s="89" t="inlineStr"/>
       <c r="AP57" s="25" t="inlineStr"/>
       <c r="AQ57" s="26" t="inlineStr"/>
       <c r="AR57" s="90" t="n">
         <v>1134.00</v>
       </c>
       <c r="AS57" s="87" t="inlineStr"/>
       <c r="AT57" s="87" t="inlineStr"/>
       <c r="AU57" s="87" t="inlineStr"/>
       <c r="AV57" s="25" t="inlineStr"/>
       <c r="AW57" s="26" t="inlineStr"/>
       <c r="AX57" s="91" t="n">
         <v/>
       </c>
       <c r="AY57" s="92" t="inlineStr"/>
       <c r="AZ57" s="92" t="inlineStr"/>
       <c r="BA57" s="25" t="inlineStr"/>
       <c r="BB57" s="26" t="inlineStr"/>
       <c r="BC57" s="93" t="n">
-        <v>355792.50</v>
+        <v>440559.00</v>
       </c>
       <c r="BD57" s="25" t="inlineStr"/>
       <c r="BE57" s="26" t="inlineStr"/>
       <c r="BF57" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG57" s="25" t="inlineStr"/>
       <c r="BH57" s="26" t="inlineStr"/>
       <c r="BI57" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ57" s="25" t="inlineStr"/>
       <c r="BK57" s="26" t="inlineStr"/>
       <c r="BL57" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -7647,63 +7647,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.VAKIFLAR BANKASI T.A.O.</t>
           </r>
         </is>
       </c>
       <c r="AJ58" s="80" t="inlineStr"/>
       <c r="AK58" s="80" t="inlineStr"/>
       <c r="AL58" s="80" t="inlineStr"/>
       <c r="AM58" s="80" t="inlineStr"/>
       <c r="AN58" s="80" t="inlineStr"/>
       <c r="AO58" s="80" t="inlineStr"/>
       <c r="AP58" s="56" t="inlineStr"/>
       <c r="AQ58" s="57" t="inlineStr"/>
       <c r="AR58" s="81" t="n">
         <v>715.00</v>
       </c>
       <c r="AS58" s="78" t="inlineStr"/>
       <c r="AT58" s="78" t="inlineStr"/>
       <c r="AU58" s="78" t="inlineStr"/>
       <c r="AV58" s="56" t="inlineStr"/>
       <c r="AW58" s="57" t="inlineStr"/>
       <c r="AX58" s="82" t="n">
-        <v>30.620000000000</v>
+        <v>33.620000000000</v>
       </c>
       <c r="AY58" s="83" t="inlineStr"/>
       <c r="AZ58" s="83" t="inlineStr"/>
       <c r="BA58" s="56" t="inlineStr"/>
       <c r="BB58" s="57" t="inlineStr"/>
       <c r="BC58" s="84" t="n">
-        <v>21893.30</v>
+        <v>24038.30</v>
       </c>
       <c r="BD58" s="56" t="inlineStr"/>
       <c r="BE58" s="57" t="inlineStr"/>
       <c r="BF58" s="85" t="n">
-        <v>0.560000000000</v>
+        <v>0.610000000000</v>
       </c>
       <c r="BG58" s="56" t="inlineStr"/>
       <c r="BH58" s="57" t="inlineStr"/>
       <c r="BI58" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ58" s="56" t="inlineStr"/>
       <c r="BK58" s="57" t="inlineStr"/>
       <c r="BL58" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -7769,63 +7769,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">YAPI VE KREDI BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ59" s="98" t="inlineStr"/>
       <c r="AK59" s="98" t="inlineStr"/>
       <c r="AL59" s="98" t="inlineStr"/>
       <c r="AM59" s="98" t="inlineStr"/>
       <c r="AN59" s="98" t="inlineStr"/>
       <c r="AO59" s="98" t="inlineStr"/>
       <c r="AP59" s="64" t="inlineStr"/>
       <c r="AQ59" s="65" t="inlineStr"/>
       <c r="AR59" s="99" t="n">
         <v>3959.00</v>
       </c>
       <c r="AS59" s="96" t="inlineStr"/>
       <c r="AT59" s="96" t="inlineStr"/>
       <c r="AU59" s="96" t="inlineStr"/>
       <c r="AV59" s="64" t="inlineStr"/>
       <c r="AW59" s="65" t="inlineStr"/>
       <c r="AX59" s="100" t="n">
-        <v>33.140000000000</v>
+        <v>35.900000000000</v>
       </c>
       <c r="AY59" s="101" t="inlineStr"/>
       <c r="AZ59" s="101" t="inlineStr"/>
       <c r="BA59" s="64" t="inlineStr"/>
       <c r="BB59" s="65" t="inlineStr"/>
       <c r="BC59" s="102" t="n">
-        <v>131201.26</v>
+        <v>142128.10</v>
       </c>
       <c r="BD59" s="64" t="inlineStr"/>
       <c r="BE59" s="65" t="inlineStr"/>
       <c r="BF59" s="103" t="n">
-        <v>3.370000000000</v>
+        <v>3.600000000000</v>
       </c>
       <c r="BG59" s="64" t="inlineStr"/>
       <c r="BH59" s="65" t="inlineStr"/>
       <c r="BI59" s="95" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ59" s="64" t="inlineStr"/>
       <c r="BK59" s="65" t="inlineStr"/>
       <c r="BL59" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -8205,78 +8205,78 @@
       <c r="AE63" s="108" t="inlineStr"/>
       <c r="AF63" s="108" t="inlineStr"/>
       <c r="AG63" s="108" t="inlineStr"/>
       <c r="AH63" s="108" t="inlineStr"/>
       <c r="AI63" s="108" t="inlineStr"/>
       <c r="AJ63" s="106" t="inlineStr"/>
       <c r="AK63" s="107" t="inlineStr"/>
       <c r="AL63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM63" s="106" t="inlineStr"/>
       <c r="AN63" s="107" t="inlineStr"/>
       <c r="AO63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260722</t>
+            <t xml:space="preserve">20260904</t>
           </r>
         </is>
       </c>
       <c r="AP63" s="108" t="inlineStr"/>
       <c r="AQ63" s="108" t="inlineStr"/>
       <c r="AR63" s="108" t="inlineStr"/>
       <c r="AS63" s="106" t="inlineStr"/>
       <c r="AT63" s="107" t="inlineStr"/>
       <c r="AU63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260723</t>
+            <t xml:space="preserve">20260907</t>
           </r>
         </is>
       </c>
       <c r="AV63" s="106" t="inlineStr"/>
       <c r="AW63" s="107" t="inlineStr"/>
       <c r="AX63" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260727</t>
+            <t xml:space="preserve">20260909</t>
           </r>
         </is>
       </c>
       <c r="AY63" s="109" t="inlineStr"/>
       <c r="AZ63" s="11" t="inlineStr"/>
       <c r="BA63" s="11" t="inlineStr"/>
       <c r="BB63" s="11" t="inlineStr"/>
       <c r="BC63" s="11" t="inlineStr"/>
       <c r="BD63" s="11" t="inlineStr"/>
       <c r="BE63" s="11" t="inlineStr"/>
       <c r="BF63" s="11" t="inlineStr"/>
       <c r="BG63" s="11" t="inlineStr"/>
       <c r="BH63" s="11" t="inlineStr"/>
       <c r="BI63" s="11" t="inlineStr"/>
       <c r="BJ63" s="11" t="inlineStr"/>
       <c r="BK63" s="11" t="inlineStr"/>
       <c r="BL63" s="11" t="inlineStr"/>
       <c r="BM63" s="11" t="inlineStr"/>
     </row>
     <row r="64" customHeight="1" ht="10">
       <c r="A64" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B64" s="70" t="inlineStr"/>
       <c r="C64" s="70" t="inlineStr"/>
@@ -8651,51 +8651,51 @@
             <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
           </r>
         </is>
       </c>
       <c r="C69" s="24" t="inlineStr"/>
       <c r="D69" s="24" t="inlineStr"/>
       <c r="E69" s="24" t="inlineStr"/>
       <c r="F69" s="24" t="inlineStr"/>
       <c r="G69" s="24" t="inlineStr"/>
       <c r="H69" s="24" t="inlineStr"/>
       <c r="I69" s="24" t="inlineStr"/>
       <c r="J69" s="24" t="inlineStr"/>
       <c r="K69" s="24" t="inlineStr"/>
       <c r="L69" s="24" t="inlineStr"/>
       <c r="M69" s="24" t="inlineStr"/>
       <c r="N69" s="24" t="inlineStr"/>
       <c r="O69" s="25" t="inlineStr"/>
       <c r="P69" s="26" t="inlineStr"/>
       <c r="Q69" s="112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">33.800.000,00</t>
+            <t xml:space="preserve">33.400.000,00</t>
           </r>
         </is>
       </c>
       <c r="R69" s="113" t="inlineStr"/>
       <c r="S69" s="113" t="inlineStr"/>
       <c r="T69" s="113" t="inlineStr"/>
       <c r="U69" s="113" t="inlineStr"/>
       <c r="V69" s="113" t="inlineStr"/>
       <c r="W69" s="113" t="inlineStr"/>
       <c r="X69" s="113" t="inlineStr"/>
       <c r="Y69" s="113" t="inlineStr"/>
       <c r="Z69" s="113" t="inlineStr"/>
       <c r="AA69" s="113" t="inlineStr"/>
       <c r="AB69" s="113" t="inlineStr"/>
       <c r="AC69" s="113" t="inlineStr"/>
       <c r="AD69" s="113" t="inlineStr"/>
       <c r="AE69" s="25" t="inlineStr"/>
       <c r="AF69" s="11" t="inlineStr"/>
       <c r="AG69" s="11" t="inlineStr"/>
       <c r="AH69" s="11" t="inlineStr"/>
       <c r="AI69" s="11" t="inlineStr"/>
       <c r="AJ69" s="11" t="inlineStr"/>
       <c r="AK69" s="11" t="inlineStr"/>
       <c r="AL69" s="11" t="inlineStr"/>
       <c r="AM69" s="11" t="inlineStr"/>
@@ -8739,51 +8739,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C70" s="32" t="inlineStr"/>
       <c r="D70" s="32" t="inlineStr"/>
       <c r="E70" s="32" t="inlineStr"/>
       <c r="F70" s="32" t="inlineStr"/>
       <c r="G70" s="32" t="inlineStr"/>
       <c r="H70" s="32" t="inlineStr"/>
       <c r="I70" s="32" t="inlineStr"/>
       <c r="J70" s="32" t="inlineStr"/>
       <c r="K70" s="32" t="inlineStr"/>
       <c r="L70" s="32" t="inlineStr"/>
       <c r="M70" s="32" t="inlineStr"/>
       <c r="N70" s="32" t="inlineStr"/>
       <c r="O70" s="56" t="inlineStr"/>
       <c r="P70" s="57" t="inlineStr"/>
       <c r="Q70" s="110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">1.318.768.327,93</t>
+            <t xml:space="preserve">1.321.013.478,13</t>
           </r>
         </is>
       </c>
       <c r="R70" s="111" t="inlineStr"/>
       <c r="S70" s="111" t="inlineStr"/>
       <c r="T70" s="111" t="inlineStr"/>
       <c r="U70" s="111" t="inlineStr"/>
       <c r="V70" s="111" t="inlineStr"/>
       <c r="W70" s="111" t="inlineStr"/>
       <c r="X70" s="111" t="inlineStr"/>
       <c r="Y70" s="111" t="inlineStr"/>
       <c r="Z70" s="111" t="inlineStr"/>
       <c r="AA70" s="111" t="inlineStr"/>
       <c r="AB70" s="111" t="inlineStr"/>
       <c r="AC70" s="111" t="inlineStr"/>
       <c r="AD70" s="111" t="inlineStr"/>
       <c r="AE70" s="56" t="inlineStr"/>
       <c r="AF70" s="11" t="inlineStr"/>
       <c r="AG70" s="11" t="inlineStr"/>
       <c r="AH70" s="11" t="inlineStr"/>
       <c r="AI70" s="11" t="inlineStr"/>
       <c r="AJ70" s="11" t="inlineStr"/>
       <c r="AK70" s="11" t="inlineStr"/>
       <c r="AL70" s="11" t="inlineStr"/>
       <c r="AM70" s="11" t="inlineStr"/>