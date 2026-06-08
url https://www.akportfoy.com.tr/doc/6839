--- v0 (2026-04-24)
+++ v1 (2026-06-08)
@@ -2926,51 +2926,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260424</t>
+            <t xml:space="preserve">20260608</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3106,73 +3106,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">77.479,07</t>
+            <t xml:space="preserve">75.552,28</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0160</t>
+            <t xml:space="preserve">0,0177</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3204,51 +3204,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">4.922.201,40</t>
+            <t xml:space="preserve">4.354.502,70</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3541,51 +3541,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">49,222014</t>
+            <t xml:space="preserve">43,545027</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3631,51 +3631,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260424</t>
+            <t xml:space="preserve">20260608</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3721,51 +3721,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260428</t>
+            <t xml:space="preserve">20260610</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4097,63 +4097,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">AKBANK T.A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
         <v>16997.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="n">
-        <v>79.250000000000</v>
+        <v>64.500000000000</v>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>1347012.25</v>
+        <v>1096306.50</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
-        <v>27.800000000000</v>
+        <v>25.620000000000</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4219,63 +4219,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.GARANTİ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
         <v>5596.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="n">
-        <v>139.400000000000</v>
+        <v>125.000000000000</v>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>780082.40</v>
+        <v>699500.00</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
-        <v>16.100000000000</v>
+        <v>16.350000000000</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4408,63 +4408,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HALK BANKASI</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="80" t="inlineStr"/>
       <c r="AK31" s="80" t="inlineStr"/>
       <c r="AL31" s="80" t="inlineStr"/>
       <c r="AM31" s="80" t="inlineStr"/>
       <c r="AN31" s="80" t="inlineStr"/>
       <c r="AO31" s="80" t="inlineStr"/>
       <c r="AP31" s="56" t="inlineStr"/>
       <c r="AQ31" s="57" t="inlineStr"/>
       <c r="AR31" s="81" t="n">
         <v>6154.00</v>
       </c>
       <c r="AS31" s="78" t="inlineStr"/>
       <c r="AT31" s="78" t="inlineStr"/>
       <c r="AU31" s="78" t="inlineStr"/>
       <c r="AV31" s="56" t="inlineStr"/>
       <c r="AW31" s="57" t="inlineStr"/>
       <c r="AX31" s="82" t="n">
-        <v>40.360000000000</v>
+        <v>45.000000000000</v>
       </c>
       <c r="AY31" s="83" t="inlineStr"/>
       <c r="AZ31" s="83" t="inlineStr"/>
       <c r="BA31" s="56" t="inlineStr"/>
       <c r="BB31" s="57" t="inlineStr"/>
       <c r="BC31" s="84" t="n">
-        <v>248375.44</v>
+        <v>276930.00</v>
       </c>
       <c r="BD31" s="56" t="inlineStr"/>
       <c r="BE31" s="57" t="inlineStr"/>
       <c r="BF31" s="85" t="n">
-        <v>5.130000000000</v>
+        <v>6.470000000000</v>
       </c>
       <c r="BG31" s="56" t="inlineStr"/>
       <c r="BH31" s="57" t="inlineStr"/>
       <c r="BI31" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="56" t="inlineStr"/>
       <c r="BK31" s="57" t="inlineStr"/>
       <c r="BL31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4530,63 +4530,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.IŞ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="89" t="inlineStr"/>
       <c r="AK32" s="89" t="inlineStr"/>
       <c r="AL32" s="89" t="inlineStr"/>
       <c r="AM32" s="89" t="inlineStr"/>
       <c r="AN32" s="89" t="inlineStr"/>
       <c r="AO32" s="89" t="inlineStr"/>
       <c r="AP32" s="25" t="inlineStr"/>
       <c r="AQ32" s="26" t="inlineStr"/>
       <c r="AR32" s="90" t="n">
         <v>73760.00</v>
       </c>
       <c r="AS32" s="87" t="inlineStr"/>
       <c r="AT32" s="87" t="inlineStr"/>
       <c r="AU32" s="87" t="inlineStr"/>
       <c r="AV32" s="25" t="inlineStr"/>
       <c r="AW32" s="26" t="inlineStr"/>
       <c r="AX32" s="91" t="n">
-        <v>14.790000000000</v>
+        <v>13.190000000000</v>
       </c>
       <c r="AY32" s="92" t="inlineStr"/>
       <c r="AZ32" s="92" t="inlineStr"/>
       <c r="BA32" s="25" t="inlineStr"/>
       <c r="BB32" s="26" t="inlineStr"/>
       <c r="BC32" s="93" t="n">
-        <v>1090910.40</v>
+        <v>972894.40</v>
       </c>
       <c r="BD32" s="25" t="inlineStr"/>
       <c r="BE32" s="26" t="inlineStr"/>
       <c r="BF32" s="94" t="n">
-        <v>22.520000000000</v>
+        <v>22.740000000000</v>
       </c>
       <c r="BG32" s="25" t="inlineStr"/>
       <c r="BH32" s="26" t="inlineStr"/>
       <c r="BI32" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="25" t="inlineStr"/>
       <c r="BK32" s="26" t="inlineStr"/>
       <c r="BL32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4652,63 +4652,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.VAKIFLAR BANKASI T.A.O.</t>
           </r>
         </is>
       </c>
       <c r="AJ33" s="80" t="inlineStr"/>
       <c r="AK33" s="80" t="inlineStr"/>
       <c r="AL33" s="80" t="inlineStr"/>
       <c r="AM33" s="80" t="inlineStr"/>
       <c r="AN33" s="80" t="inlineStr"/>
       <c r="AO33" s="80" t="inlineStr"/>
       <c r="AP33" s="33" t="inlineStr"/>
       <c r="AQ33" s="34" t="inlineStr"/>
       <c r="AR33" s="81" t="n">
         <v>5662.00</v>
       </c>
       <c r="AS33" s="78" t="inlineStr"/>
       <c r="AT33" s="78" t="inlineStr"/>
       <c r="AU33" s="78" t="inlineStr"/>
       <c r="AV33" s="33" t="inlineStr"/>
       <c r="AW33" s="34" t="inlineStr"/>
       <c r="AX33" s="82" t="n">
-        <v>33.340000000000</v>
+        <v>31.760000000000</v>
       </c>
       <c r="AY33" s="83" t="inlineStr"/>
       <c r="AZ33" s="83" t="inlineStr"/>
       <c r="BA33" s="33" t="inlineStr"/>
       <c r="BB33" s="34" t="inlineStr"/>
       <c r="BC33" s="84" t="n">
-        <v>188771.08</v>
+        <v>179825.12</v>
       </c>
       <c r="BD33" s="33" t="inlineStr"/>
       <c r="BE33" s="34" t="inlineStr"/>
       <c r="BF33" s="85" t="n">
-        <v>3.900000000000</v>
+        <v>4.200000000000</v>
       </c>
       <c r="BG33" s="33" t="inlineStr"/>
       <c r="BH33" s="34" t="inlineStr"/>
       <c r="BI33" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ33" s="33" t="inlineStr"/>
       <c r="BK33" s="34" t="inlineStr"/>
       <c r="BL33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4841,63 +4841,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">YAPI VE KREDI BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ35" s="98" t="inlineStr"/>
       <c r="AK35" s="98" t="inlineStr"/>
       <c r="AL35" s="98" t="inlineStr"/>
       <c r="AM35" s="98" t="inlineStr"/>
       <c r="AN35" s="98" t="inlineStr"/>
       <c r="AO35" s="98" t="inlineStr"/>
       <c r="AP35" s="64" t="inlineStr"/>
       <c r="AQ35" s="65" t="inlineStr"/>
       <c r="AR35" s="99" t="n">
         <v>31354.00</v>
       </c>
       <c r="AS35" s="96" t="inlineStr"/>
       <c r="AT35" s="96" t="inlineStr"/>
       <c r="AU35" s="96" t="inlineStr"/>
       <c r="AV35" s="64" t="inlineStr"/>
       <c r="AW35" s="65" t="inlineStr"/>
       <c r="AX35" s="100" t="n">
-        <v>37.940000000000</v>
+        <v>33.600000000000</v>
       </c>
       <c r="AY35" s="101" t="inlineStr"/>
       <c r="AZ35" s="101" t="inlineStr"/>
       <c r="BA35" s="64" t="inlineStr"/>
       <c r="BB35" s="65" t="inlineStr"/>
       <c r="BC35" s="102" t="n">
-        <v>1189570.76</v>
+        <v>1053494.40</v>
       </c>
       <c r="BD35" s="64" t="inlineStr"/>
       <c r="BE35" s="65" t="inlineStr"/>
       <c r="BF35" s="103" t="n">
-        <v>24.550000000000</v>
+        <v>24.620000000000</v>
       </c>
       <c r="BG35" s="64" t="inlineStr"/>
       <c r="BH35" s="65" t="inlineStr"/>
       <c r="BI35" s="95" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="64" t="inlineStr"/>
       <c r="BK35" s="65" t="inlineStr"/>
       <c r="BL35" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5277,78 +5277,78 @@
       <c r="AE39" s="108" t="inlineStr"/>
       <c r="AF39" s="108" t="inlineStr"/>
       <c r="AG39" s="108" t="inlineStr"/>
       <c r="AH39" s="108" t="inlineStr"/>
       <c r="AI39" s="108" t="inlineStr"/>
       <c r="AJ39" s="106" t="inlineStr"/>
       <c r="AK39" s="107" t="inlineStr"/>
       <c r="AL39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM39" s="106" t="inlineStr"/>
       <c r="AN39" s="107" t="inlineStr"/>
       <c r="AO39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260422</t>
+            <t xml:space="preserve">20260605</t>
           </r>
         </is>
       </c>
       <c r="AP39" s="108" t="inlineStr"/>
       <c r="AQ39" s="108" t="inlineStr"/>
       <c r="AR39" s="108" t="inlineStr"/>
       <c r="AS39" s="106" t="inlineStr"/>
       <c r="AT39" s="107" t="inlineStr"/>
       <c r="AU39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260424</t>
+            <t xml:space="preserve">20260608</t>
           </r>
         </is>
       </c>
       <c r="AV39" s="106" t="inlineStr"/>
       <c r="AW39" s="107" t="inlineStr"/>
       <c r="AX39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260428</t>
+            <t xml:space="preserve">20260610</t>
           </r>
         </is>
       </c>
       <c r="AY39" s="109" t="inlineStr"/>
       <c r="AZ39" s="11" t="inlineStr"/>
       <c r="BA39" s="11" t="inlineStr"/>
       <c r="BB39" s="11" t="inlineStr"/>
       <c r="BC39" s="11" t="inlineStr"/>
       <c r="BD39" s="11" t="inlineStr"/>
       <c r="BE39" s="11" t="inlineStr"/>
       <c r="BF39" s="11" t="inlineStr"/>
       <c r="BG39" s="11" t="inlineStr"/>
       <c r="BH39" s="11" t="inlineStr"/>
       <c r="BI39" s="11" t="inlineStr"/>
       <c r="BJ39" s="11" t="inlineStr"/>
       <c r="BK39" s="11" t="inlineStr"/>
       <c r="BL39" s="11" t="inlineStr"/>
       <c r="BM39" s="11" t="inlineStr"/>
     </row>
     <row r="40" customHeight="1" ht="10">
       <c r="A40" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B40" s="70" t="inlineStr"/>
       <c r="C40" s="70" t="inlineStr"/>
@@ -5723,51 +5723,51 @@
             <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
           </r>
         </is>
       </c>
       <c r="C45" s="24" t="inlineStr"/>
       <c r="D45" s="24" t="inlineStr"/>
       <c r="E45" s="24" t="inlineStr"/>
       <c r="F45" s="24" t="inlineStr"/>
       <c r="G45" s="24" t="inlineStr"/>
       <c r="H45" s="24" t="inlineStr"/>
       <c r="I45" s="24" t="inlineStr"/>
       <c r="J45" s="24" t="inlineStr"/>
       <c r="K45" s="24" t="inlineStr"/>
       <c r="L45" s="24" t="inlineStr"/>
       <c r="M45" s="24" t="inlineStr"/>
       <c r="N45" s="24" t="inlineStr"/>
       <c r="O45" s="25" t="inlineStr"/>
       <c r="P45" s="26" t="inlineStr"/>
       <c r="Q45" s="112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">58.000.000,00</t>
+            <t xml:space="preserve">58.200.000,00</t>
           </r>
         </is>
       </c>
       <c r="R45" s="113" t="inlineStr"/>
       <c r="S45" s="113" t="inlineStr"/>
       <c r="T45" s="113" t="inlineStr"/>
       <c r="U45" s="113" t="inlineStr"/>
       <c r="V45" s="113" t="inlineStr"/>
       <c r="W45" s="113" t="inlineStr"/>
       <c r="X45" s="113" t="inlineStr"/>
       <c r="Y45" s="113" t="inlineStr"/>
       <c r="Z45" s="113" t="inlineStr"/>
       <c r="AA45" s="113" t="inlineStr"/>
       <c r="AB45" s="113" t="inlineStr"/>
       <c r="AC45" s="113" t="inlineStr"/>
       <c r="AD45" s="113" t="inlineStr"/>
       <c r="AE45" s="25" t="inlineStr"/>
       <c r="AF45" s="11" t="inlineStr"/>
       <c r="AG45" s="11" t="inlineStr"/>
       <c r="AH45" s="11" t="inlineStr"/>
       <c r="AI45" s="11" t="inlineStr"/>
       <c r="AJ45" s="11" t="inlineStr"/>
       <c r="AK45" s="11" t="inlineStr"/>
       <c r="AL45" s="11" t="inlineStr"/>
       <c r="AM45" s="11" t="inlineStr"/>
@@ -5811,51 +5811,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C46" s="32" t="inlineStr"/>
       <c r="D46" s="32" t="inlineStr"/>
       <c r="E46" s="32" t="inlineStr"/>
       <c r="F46" s="32" t="inlineStr"/>
       <c r="G46" s="32" t="inlineStr"/>
       <c r="H46" s="32" t="inlineStr"/>
       <c r="I46" s="32" t="inlineStr"/>
       <c r="J46" s="32" t="inlineStr"/>
       <c r="K46" s="32" t="inlineStr"/>
       <c r="L46" s="32" t="inlineStr"/>
       <c r="M46" s="32" t="inlineStr"/>
       <c r="N46" s="32" t="inlineStr"/>
       <c r="O46" s="56" t="inlineStr"/>
       <c r="P46" s="57" t="inlineStr"/>
       <c r="Q46" s="110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">2.854.876.820,76</t>
+            <t xml:space="preserve">2.534.320.556,60</t>
           </r>
         </is>
       </c>
       <c r="R46" s="111" t="inlineStr"/>
       <c r="S46" s="111" t="inlineStr"/>
       <c r="T46" s="111" t="inlineStr"/>
       <c r="U46" s="111" t="inlineStr"/>
       <c r="V46" s="111" t="inlineStr"/>
       <c r="W46" s="111" t="inlineStr"/>
       <c r="X46" s="111" t="inlineStr"/>
       <c r="Y46" s="111" t="inlineStr"/>
       <c r="Z46" s="111" t="inlineStr"/>
       <c r="AA46" s="111" t="inlineStr"/>
       <c r="AB46" s="111" t="inlineStr"/>
       <c r="AC46" s="111" t="inlineStr"/>
       <c r="AD46" s="111" t="inlineStr"/>
       <c r="AE46" s="56" t="inlineStr"/>
       <c r="AF46" s="11" t="inlineStr"/>
       <c r="AG46" s="11" t="inlineStr"/>
       <c r="AH46" s="11" t="inlineStr"/>
       <c r="AI46" s="11" t="inlineStr"/>
       <c r="AJ46" s="11" t="inlineStr"/>
       <c r="AK46" s="11" t="inlineStr"/>
       <c r="AL46" s="11" t="inlineStr"/>
       <c r="AM46" s="11" t="inlineStr"/>