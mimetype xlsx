--- v1 (2026-06-08)
+++ v2 (2026-07-23)
@@ -2926,51 +2926,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260608</t>
+            <t xml:space="preserve">20260723</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3106,73 +3106,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">75.552,28</t>
+            <t xml:space="preserve">14.439,76</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0177</t>
+            <t xml:space="preserve">0,0034</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3204,51 +3204,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">4.354.502,70</t>
+            <t xml:space="preserve">4.310.838,70</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3541,51 +3541,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">43,545027</t>
+            <t xml:space="preserve">43,108387</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3631,51 +3631,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260608</t>
+            <t xml:space="preserve">20260723</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3721,51 +3721,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260610</t>
+            <t xml:space="preserve">20260727</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4089,93 +4089,93 @@
       <c r="AC28" s="78" t="inlineStr"/>
       <c r="AD28" s="78" t="inlineStr"/>
       <c r="AE28" s="78" t="inlineStr"/>
       <c r="AF28" s="78" t="inlineStr"/>
       <c r="AG28" s="56" t="inlineStr"/>
       <c r="AH28" s="57" t="inlineStr"/>
       <c r="AI28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">AKBANK T.A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
-        <v>16997.00</v>
+        <v>16162.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="n">
-        <v>64.500000000000</v>
+        <v>66.550000000000</v>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>1096306.50</v>
+        <v>1075581.10</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
-        <v>25.620000000000</v>
+        <v>25.030000000000</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
+            <t xml:space="preserve">DİĞER İMALAT SANAYİ</t>
           </r>
         </is>
       </c>
       <c r="BM28" s="58" t="inlineStr"/>
     </row>
     <row r="29" customHeight="1" ht="10">
       <c r="A29" s="38" t="inlineStr"/>
       <c r="B29" s="86" t="n">
         <v>2</v>
       </c>
       <c r="C29" s="87" t="inlineStr"/>
       <c r="D29" s="87" t="inlineStr"/>
       <c r="E29" s="87" t="inlineStr"/>
       <c r="F29" s="41" t="inlineStr"/>
       <c r="G29" s="42" t="inlineStr"/>
       <c r="H29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GARAN</t>
           </r>
         </is>
       </c>
@@ -4211,71 +4211,71 @@
       <c r="AC29" s="87" t="inlineStr"/>
       <c r="AD29" s="87" t="inlineStr"/>
       <c r="AE29" s="87" t="inlineStr"/>
       <c r="AF29" s="87" t="inlineStr"/>
       <c r="AG29" s="41" t="inlineStr"/>
       <c r="AH29" s="42" t="inlineStr"/>
       <c r="AI29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.GARANTİ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
-        <v>5596.00</v>
+        <v>5970.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="n">
-        <v>125.000000000000</v>
+        <v/>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>699500.00</v>
+        <v>751623.00</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
-        <v>16.350000000000</v>
+        <v>0</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4400,71 +4400,71 @@
       <c r="AC31" s="78" t="inlineStr"/>
       <c r="AD31" s="78" t="inlineStr"/>
       <c r="AE31" s="78" t="inlineStr"/>
       <c r="AF31" s="78" t="inlineStr"/>
       <c r="AG31" s="56" t="inlineStr"/>
       <c r="AH31" s="57" t="inlineStr"/>
       <c r="AI31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HALK BANKASI</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="80" t="inlineStr"/>
       <c r="AK31" s="80" t="inlineStr"/>
       <c r="AL31" s="80" t="inlineStr"/>
       <c r="AM31" s="80" t="inlineStr"/>
       <c r="AN31" s="80" t="inlineStr"/>
       <c r="AO31" s="80" t="inlineStr"/>
       <c r="AP31" s="56" t="inlineStr"/>
       <c r="AQ31" s="57" t="inlineStr"/>
       <c r="AR31" s="81" t="n">
-        <v>6154.00</v>
+        <v>6565.00</v>
       </c>
       <c r="AS31" s="78" t="inlineStr"/>
       <c r="AT31" s="78" t="inlineStr"/>
       <c r="AU31" s="78" t="inlineStr"/>
       <c r="AV31" s="56" t="inlineStr"/>
       <c r="AW31" s="57" t="inlineStr"/>
       <c r="AX31" s="82" t="n">
-        <v>45.000000000000</v>
+        <v/>
       </c>
       <c r="AY31" s="83" t="inlineStr"/>
       <c r="AZ31" s="83" t="inlineStr"/>
       <c r="BA31" s="56" t="inlineStr"/>
       <c r="BB31" s="57" t="inlineStr"/>
       <c r="BC31" s="84" t="n">
-        <v>276930.00</v>
+        <v>243955.40</v>
       </c>
       <c r="BD31" s="56" t="inlineStr"/>
       <c r="BE31" s="57" t="inlineStr"/>
       <c r="BF31" s="85" t="n">
-        <v>6.470000000000</v>
+        <v>0</v>
       </c>
       <c r="BG31" s="56" t="inlineStr"/>
       <c r="BH31" s="57" t="inlineStr"/>
       <c r="BI31" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="56" t="inlineStr"/>
       <c r="BK31" s="57" t="inlineStr"/>
       <c r="BL31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4522,71 +4522,71 @@
       <c r="AC32" s="87" t="inlineStr"/>
       <c r="AD32" s="87" t="inlineStr"/>
       <c r="AE32" s="87" t="inlineStr"/>
       <c r="AF32" s="87" t="inlineStr"/>
       <c r="AG32" s="25" t="inlineStr"/>
       <c r="AH32" s="26" t="inlineStr"/>
       <c r="AI32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.IŞ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="89" t="inlineStr"/>
       <c r="AK32" s="89" t="inlineStr"/>
       <c r="AL32" s="89" t="inlineStr"/>
       <c r="AM32" s="89" t="inlineStr"/>
       <c r="AN32" s="89" t="inlineStr"/>
       <c r="AO32" s="89" t="inlineStr"/>
       <c r="AP32" s="25" t="inlineStr"/>
       <c r="AQ32" s="26" t="inlineStr"/>
       <c r="AR32" s="90" t="n">
-        <v>73760.00</v>
+        <v>78691.00</v>
       </c>
       <c r="AS32" s="87" t="inlineStr"/>
       <c r="AT32" s="87" t="inlineStr"/>
       <c r="AU32" s="87" t="inlineStr"/>
       <c r="AV32" s="25" t="inlineStr"/>
       <c r="AW32" s="26" t="inlineStr"/>
       <c r="AX32" s="91" t="n">
-        <v>13.190000000000</v>
+        <v/>
       </c>
       <c r="AY32" s="92" t="inlineStr"/>
       <c r="AZ32" s="92" t="inlineStr"/>
       <c r="BA32" s="25" t="inlineStr"/>
       <c r="BB32" s="26" t="inlineStr"/>
       <c r="BC32" s="93" t="n">
-        <v>972894.40</v>
+        <v>1027704.46</v>
       </c>
       <c r="BD32" s="25" t="inlineStr"/>
       <c r="BE32" s="26" t="inlineStr"/>
       <c r="BF32" s="94" t="n">
-        <v>22.740000000000</v>
+        <v>0</v>
       </c>
       <c r="BG32" s="25" t="inlineStr"/>
       <c r="BH32" s="26" t="inlineStr"/>
       <c r="BI32" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="25" t="inlineStr"/>
       <c r="BK32" s="26" t="inlineStr"/>
       <c r="BL32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4644,71 +4644,71 @@
       <c r="AC33" s="78" t="inlineStr"/>
       <c r="AD33" s="78" t="inlineStr"/>
       <c r="AE33" s="78" t="inlineStr"/>
       <c r="AF33" s="78" t="inlineStr"/>
       <c r="AG33" s="33" t="inlineStr"/>
       <c r="AH33" s="34" t="inlineStr"/>
       <c r="AI33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.VAKIFLAR BANKASI T.A.O.</t>
           </r>
         </is>
       </c>
       <c r="AJ33" s="80" t="inlineStr"/>
       <c r="AK33" s="80" t="inlineStr"/>
       <c r="AL33" s="80" t="inlineStr"/>
       <c r="AM33" s="80" t="inlineStr"/>
       <c r="AN33" s="80" t="inlineStr"/>
       <c r="AO33" s="80" t="inlineStr"/>
       <c r="AP33" s="33" t="inlineStr"/>
       <c r="AQ33" s="34" t="inlineStr"/>
       <c r="AR33" s="81" t="n">
-        <v>5662.00</v>
+        <v>6041.00</v>
       </c>
       <c r="AS33" s="78" t="inlineStr"/>
       <c r="AT33" s="78" t="inlineStr"/>
       <c r="AU33" s="78" t="inlineStr"/>
       <c r="AV33" s="33" t="inlineStr"/>
       <c r="AW33" s="34" t="inlineStr"/>
       <c r="AX33" s="82" t="n">
-        <v>31.760000000000</v>
+        <v/>
       </c>
       <c r="AY33" s="83" t="inlineStr"/>
       <c r="AZ33" s="83" t="inlineStr"/>
       <c r="BA33" s="33" t="inlineStr"/>
       <c r="BB33" s="34" t="inlineStr"/>
       <c r="BC33" s="84" t="n">
-        <v>179825.12</v>
+        <v>184975.42</v>
       </c>
       <c r="BD33" s="33" t="inlineStr"/>
       <c r="BE33" s="34" t="inlineStr"/>
       <c r="BF33" s="85" t="n">
-        <v>4.200000000000</v>
+        <v>0</v>
       </c>
       <c r="BG33" s="33" t="inlineStr"/>
       <c r="BH33" s="34" t="inlineStr"/>
       <c r="BI33" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ33" s="33" t="inlineStr"/>
       <c r="BK33" s="34" t="inlineStr"/>
       <c r="BL33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4833,71 +4833,71 @@
       <c r="AC35" s="96" t="inlineStr"/>
       <c r="AD35" s="96" t="inlineStr"/>
       <c r="AE35" s="96" t="inlineStr"/>
       <c r="AF35" s="96" t="inlineStr"/>
       <c r="AG35" s="64" t="inlineStr"/>
       <c r="AH35" s="65" t="inlineStr"/>
       <c r="AI35" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">YAPI VE KREDI BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ35" s="98" t="inlineStr"/>
       <c r="AK35" s="98" t="inlineStr"/>
       <c r="AL35" s="98" t="inlineStr"/>
       <c r="AM35" s="98" t="inlineStr"/>
       <c r="AN35" s="98" t="inlineStr"/>
       <c r="AO35" s="98" t="inlineStr"/>
       <c r="AP35" s="64" t="inlineStr"/>
       <c r="AQ35" s="65" t="inlineStr"/>
       <c r="AR35" s="99" t="n">
-        <v>31354.00</v>
+        <v>30554.00</v>
       </c>
       <c r="AS35" s="96" t="inlineStr"/>
       <c r="AT35" s="96" t="inlineStr"/>
       <c r="AU35" s="96" t="inlineStr"/>
       <c r="AV35" s="64" t="inlineStr"/>
       <c r="AW35" s="65" t="inlineStr"/>
       <c r="AX35" s="100" t="n">
-        <v>33.600000000000</v>
+        <v/>
       </c>
       <c r="AY35" s="101" t="inlineStr"/>
       <c r="AZ35" s="101" t="inlineStr"/>
       <c r="BA35" s="64" t="inlineStr"/>
       <c r="BB35" s="65" t="inlineStr"/>
       <c r="BC35" s="102" t="n">
-        <v>1053494.40</v>
+        <v>1012559.56</v>
       </c>
       <c r="BD35" s="64" t="inlineStr"/>
       <c r="BE35" s="65" t="inlineStr"/>
       <c r="BF35" s="103" t="n">
-        <v>24.620000000000</v>
+        <v>0</v>
       </c>
       <c r="BG35" s="64" t="inlineStr"/>
       <c r="BH35" s="65" t="inlineStr"/>
       <c r="BI35" s="95" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="64" t="inlineStr"/>
       <c r="BK35" s="65" t="inlineStr"/>
       <c r="BL35" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5277,78 +5277,78 @@
       <c r="AE39" s="108" t="inlineStr"/>
       <c r="AF39" s="108" t="inlineStr"/>
       <c r="AG39" s="108" t="inlineStr"/>
       <c r="AH39" s="108" t="inlineStr"/>
       <c r="AI39" s="108" t="inlineStr"/>
       <c r="AJ39" s="106" t="inlineStr"/>
       <c r="AK39" s="107" t="inlineStr"/>
       <c r="AL39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM39" s="106" t="inlineStr"/>
       <c r="AN39" s="107" t="inlineStr"/>
       <c r="AO39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260605</t>
+            <t xml:space="preserve">20260722</t>
           </r>
         </is>
       </c>
       <c r="AP39" s="108" t="inlineStr"/>
       <c r="AQ39" s="108" t="inlineStr"/>
       <c r="AR39" s="108" t="inlineStr"/>
       <c r="AS39" s="106" t="inlineStr"/>
       <c r="AT39" s="107" t="inlineStr"/>
       <c r="AU39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260608</t>
+            <t xml:space="preserve">20260723</t>
           </r>
         </is>
       </c>
       <c r="AV39" s="106" t="inlineStr"/>
       <c r="AW39" s="107" t="inlineStr"/>
       <c r="AX39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260610</t>
+            <t xml:space="preserve">20260727</t>
           </r>
         </is>
       </c>
       <c r="AY39" s="109" t="inlineStr"/>
       <c r="AZ39" s="11" t="inlineStr"/>
       <c r="BA39" s="11" t="inlineStr"/>
       <c r="BB39" s="11" t="inlineStr"/>
       <c r="BC39" s="11" t="inlineStr"/>
       <c r="BD39" s="11" t="inlineStr"/>
       <c r="BE39" s="11" t="inlineStr"/>
       <c r="BF39" s="11" t="inlineStr"/>
       <c r="BG39" s="11" t="inlineStr"/>
       <c r="BH39" s="11" t="inlineStr"/>
       <c r="BI39" s="11" t="inlineStr"/>
       <c r="BJ39" s="11" t="inlineStr"/>
       <c r="BK39" s="11" t="inlineStr"/>
       <c r="BL39" s="11" t="inlineStr"/>
       <c r="BM39" s="11" t="inlineStr"/>
     </row>
     <row r="40" customHeight="1" ht="10">
       <c r="A40" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B40" s="70" t="inlineStr"/>
       <c r="C40" s="70" t="inlineStr"/>
@@ -5723,51 +5723,51 @@
             <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
           </r>
         </is>
       </c>
       <c r="C45" s="24" t="inlineStr"/>
       <c r="D45" s="24" t="inlineStr"/>
       <c r="E45" s="24" t="inlineStr"/>
       <c r="F45" s="24" t="inlineStr"/>
       <c r="G45" s="24" t="inlineStr"/>
       <c r="H45" s="24" t="inlineStr"/>
       <c r="I45" s="24" t="inlineStr"/>
       <c r="J45" s="24" t="inlineStr"/>
       <c r="K45" s="24" t="inlineStr"/>
       <c r="L45" s="24" t="inlineStr"/>
       <c r="M45" s="24" t="inlineStr"/>
       <c r="N45" s="24" t="inlineStr"/>
       <c r="O45" s="25" t="inlineStr"/>
       <c r="P45" s="26" t="inlineStr"/>
       <c r="Q45" s="112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">58.200.000,00</t>
+            <t xml:space="preserve">62.700.000,00</t>
           </r>
         </is>
       </c>
       <c r="R45" s="113" t="inlineStr"/>
       <c r="S45" s="113" t="inlineStr"/>
       <c r="T45" s="113" t="inlineStr"/>
       <c r="U45" s="113" t="inlineStr"/>
       <c r="V45" s="113" t="inlineStr"/>
       <c r="W45" s="113" t="inlineStr"/>
       <c r="X45" s="113" t="inlineStr"/>
       <c r="Y45" s="113" t="inlineStr"/>
       <c r="Z45" s="113" t="inlineStr"/>
       <c r="AA45" s="113" t="inlineStr"/>
       <c r="AB45" s="113" t="inlineStr"/>
       <c r="AC45" s="113" t="inlineStr"/>
       <c r="AD45" s="113" t="inlineStr"/>
       <c r="AE45" s="25" t="inlineStr"/>
       <c r="AF45" s="11" t="inlineStr"/>
       <c r="AG45" s="11" t="inlineStr"/>
       <c r="AH45" s="11" t="inlineStr"/>
       <c r="AI45" s="11" t="inlineStr"/>
       <c r="AJ45" s="11" t="inlineStr"/>
       <c r="AK45" s="11" t="inlineStr"/>
       <c r="AL45" s="11" t="inlineStr"/>
       <c r="AM45" s="11" t="inlineStr"/>
@@ -5811,51 +5811,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C46" s="32" t="inlineStr"/>
       <c r="D46" s="32" t="inlineStr"/>
       <c r="E46" s="32" t="inlineStr"/>
       <c r="F46" s="32" t="inlineStr"/>
       <c r="G46" s="32" t="inlineStr"/>
       <c r="H46" s="32" t="inlineStr"/>
       <c r="I46" s="32" t="inlineStr"/>
       <c r="J46" s="32" t="inlineStr"/>
       <c r="K46" s="32" t="inlineStr"/>
       <c r="L46" s="32" t="inlineStr"/>
       <c r="M46" s="32" t="inlineStr"/>
       <c r="N46" s="32" t="inlineStr"/>
       <c r="O46" s="56" t="inlineStr"/>
       <c r="P46" s="57" t="inlineStr"/>
       <c r="Q46" s="110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">2.534.320.556,60</t>
+            <t xml:space="preserve">2.702.895.848,49</t>
           </r>
         </is>
       </c>
       <c r="R46" s="111" t="inlineStr"/>
       <c r="S46" s="111" t="inlineStr"/>
       <c r="T46" s="111" t="inlineStr"/>
       <c r="U46" s="111" t="inlineStr"/>
       <c r="V46" s="111" t="inlineStr"/>
       <c r="W46" s="111" t="inlineStr"/>
       <c r="X46" s="111" t="inlineStr"/>
       <c r="Y46" s="111" t="inlineStr"/>
       <c r="Z46" s="111" t="inlineStr"/>
       <c r="AA46" s="111" t="inlineStr"/>
       <c r="AB46" s="111" t="inlineStr"/>
       <c r="AC46" s="111" t="inlineStr"/>
       <c r="AD46" s="111" t="inlineStr"/>
       <c r="AE46" s="56" t="inlineStr"/>
       <c r="AF46" s="11" t="inlineStr"/>
       <c r="AG46" s="11" t="inlineStr"/>
       <c r="AH46" s="11" t="inlineStr"/>
       <c r="AI46" s="11" t="inlineStr"/>
       <c r="AJ46" s="11" t="inlineStr"/>
       <c r="AK46" s="11" t="inlineStr"/>
       <c r="AL46" s="11" t="inlineStr"/>
       <c r="AM46" s="11" t="inlineStr"/>