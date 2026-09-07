--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -2926,51 +2926,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260723</t>
+            <t xml:space="preserve">20260907</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3106,73 +3106,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">14.439,76</t>
+            <t xml:space="preserve">12.181,72</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0034</t>
+            <t xml:space="preserve">0,0026</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3204,51 +3204,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">4.310.838,70</t>
+            <t xml:space="preserve">4.638.444,10</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3541,51 +3541,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">43,108387</t>
+            <t xml:space="preserve">46,384441</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3631,51 +3631,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260723</t>
+            <t xml:space="preserve">20260907</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3721,51 +3721,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260727</t>
+            <t xml:space="preserve">20260909</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4097,63 +4097,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">AKBANK T.A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
         <v>16162.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="n">
-        <v>66.550000000000</v>
+        <v>71.850000000000</v>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>1075581.10</v>
+        <v>1161239.70</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
-        <v>25.030000000000</v>
+        <v>25.100000000000</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">DİĞER İMALAT SANAYİ</t>
           </r>
         </is>
       </c>
@@ -4226,51 +4226,51 @@
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
         <v>5970.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="n">
         <v/>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>751623.00</v>
+        <v>784458.00</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4415,51 +4415,51 @@
       </c>
       <c r="AJ31" s="80" t="inlineStr"/>
       <c r="AK31" s="80" t="inlineStr"/>
       <c r="AL31" s="80" t="inlineStr"/>
       <c r="AM31" s="80" t="inlineStr"/>
       <c r="AN31" s="80" t="inlineStr"/>
       <c r="AO31" s="80" t="inlineStr"/>
       <c r="AP31" s="56" t="inlineStr"/>
       <c r="AQ31" s="57" t="inlineStr"/>
       <c r="AR31" s="81" t="n">
         <v>6565.00</v>
       </c>
       <c r="AS31" s="78" t="inlineStr"/>
       <c r="AT31" s="78" t="inlineStr"/>
       <c r="AU31" s="78" t="inlineStr"/>
       <c r="AV31" s="56" t="inlineStr"/>
       <c r="AW31" s="57" t="inlineStr"/>
       <c r="AX31" s="82" t="n">
         <v/>
       </c>
       <c r="AY31" s="83" t="inlineStr"/>
       <c r="AZ31" s="83" t="inlineStr"/>
       <c r="BA31" s="56" t="inlineStr"/>
       <c r="BB31" s="57" t="inlineStr"/>
       <c r="BC31" s="84" t="n">
-        <v>243955.40</v>
+        <v>356807.75</v>
       </c>
       <c r="BD31" s="56" t="inlineStr"/>
       <c r="BE31" s="57" t="inlineStr"/>
       <c r="BF31" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG31" s="56" t="inlineStr"/>
       <c r="BH31" s="57" t="inlineStr"/>
       <c r="BI31" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="56" t="inlineStr"/>
       <c r="BK31" s="57" t="inlineStr"/>
       <c r="BL31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4537,51 +4537,51 @@
       </c>
       <c r="AJ32" s="89" t="inlineStr"/>
       <c r="AK32" s="89" t="inlineStr"/>
       <c r="AL32" s="89" t="inlineStr"/>
       <c r="AM32" s="89" t="inlineStr"/>
       <c r="AN32" s="89" t="inlineStr"/>
       <c r="AO32" s="89" t="inlineStr"/>
       <c r="AP32" s="25" t="inlineStr"/>
       <c r="AQ32" s="26" t="inlineStr"/>
       <c r="AR32" s="90" t="n">
         <v>78691.00</v>
       </c>
       <c r="AS32" s="87" t="inlineStr"/>
       <c r="AT32" s="87" t="inlineStr"/>
       <c r="AU32" s="87" t="inlineStr"/>
       <c r="AV32" s="25" t="inlineStr"/>
       <c r="AW32" s="26" t="inlineStr"/>
       <c r="AX32" s="91" t="n">
         <v/>
       </c>
       <c r="AY32" s="92" t="inlineStr"/>
       <c r="AZ32" s="92" t="inlineStr"/>
       <c r="BA32" s="25" t="inlineStr"/>
       <c r="BB32" s="26" t="inlineStr"/>
       <c r="BC32" s="93" t="n">
-        <v>1027704.46</v>
+        <v>1023769.91</v>
       </c>
       <c r="BD32" s="25" t="inlineStr"/>
       <c r="BE32" s="26" t="inlineStr"/>
       <c r="BF32" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG32" s="25" t="inlineStr"/>
       <c r="BH32" s="26" t="inlineStr"/>
       <c r="BI32" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="25" t="inlineStr"/>
       <c r="BK32" s="26" t="inlineStr"/>
       <c r="BL32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4659,51 +4659,51 @@
       </c>
       <c r="AJ33" s="80" t="inlineStr"/>
       <c r="AK33" s="80" t="inlineStr"/>
       <c r="AL33" s="80" t="inlineStr"/>
       <c r="AM33" s="80" t="inlineStr"/>
       <c r="AN33" s="80" t="inlineStr"/>
       <c r="AO33" s="80" t="inlineStr"/>
       <c r="AP33" s="33" t="inlineStr"/>
       <c r="AQ33" s="34" t="inlineStr"/>
       <c r="AR33" s="81" t="n">
         <v>6041.00</v>
       </c>
       <c r="AS33" s="78" t="inlineStr"/>
       <c r="AT33" s="78" t="inlineStr"/>
       <c r="AU33" s="78" t="inlineStr"/>
       <c r="AV33" s="33" t="inlineStr"/>
       <c r="AW33" s="34" t="inlineStr"/>
       <c r="AX33" s="82" t="n">
         <v/>
       </c>
       <c r="AY33" s="83" t="inlineStr"/>
       <c r="AZ33" s="83" t="inlineStr"/>
       <c r="BA33" s="33" t="inlineStr"/>
       <c r="BB33" s="34" t="inlineStr"/>
       <c r="BC33" s="84" t="n">
-        <v>184975.42</v>
+        <v>203098.42</v>
       </c>
       <c r="BD33" s="33" t="inlineStr"/>
       <c r="BE33" s="34" t="inlineStr"/>
       <c r="BF33" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG33" s="33" t="inlineStr"/>
       <c r="BH33" s="34" t="inlineStr"/>
       <c r="BI33" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ33" s="33" t="inlineStr"/>
       <c r="BK33" s="34" t="inlineStr"/>
       <c r="BL33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4848,51 +4848,51 @@
       </c>
       <c r="AJ35" s="98" t="inlineStr"/>
       <c r="AK35" s="98" t="inlineStr"/>
       <c r="AL35" s="98" t="inlineStr"/>
       <c r="AM35" s="98" t="inlineStr"/>
       <c r="AN35" s="98" t="inlineStr"/>
       <c r="AO35" s="98" t="inlineStr"/>
       <c r="AP35" s="64" t="inlineStr"/>
       <c r="AQ35" s="65" t="inlineStr"/>
       <c r="AR35" s="99" t="n">
         <v>30554.00</v>
       </c>
       <c r="AS35" s="96" t="inlineStr"/>
       <c r="AT35" s="96" t="inlineStr"/>
       <c r="AU35" s="96" t="inlineStr"/>
       <c r="AV35" s="64" t="inlineStr"/>
       <c r="AW35" s="65" t="inlineStr"/>
       <c r="AX35" s="100" t="n">
         <v/>
       </c>
       <c r="AY35" s="101" t="inlineStr"/>
       <c r="AZ35" s="101" t="inlineStr"/>
       <c r="BA35" s="64" t="inlineStr"/>
       <c r="BB35" s="65" t="inlineStr"/>
       <c r="BC35" s="102" t="n">
-        <v>1012559.56</v>
+        <v>1096888.60</v>
       </c>
       <c r="BD35" s="64" t="inlineStr"/>
       <c r="BE35" s="65" t="inlineStr"/>
       <c r="BF35" s="103" t="n">
         <v>0</v>
       </c>
       <c r="BG35" s="64" t="inlineStr"/>
       <c r="BH35" s="65" t="inlineStr"/>
       <c r="BI35" s="95" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="64" t="inlineStr"/>
       <c r="BK35" s="65" t="inlineStr"/>
       <c r="BL35" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -5277,78 +5277,78 @@
       <c r="AE39" s="108" t="inlineStr"/>
       <c r="AF39" s="108" t="inlineStr"/>
       <c r="AG39" s="108" t="inlineStr"/>
       <c r="AH39" s="108" t="inlineStr"/>
       <c r="AI39" s="108" t="inlineStr"/>
       <c r="AJ39" s="106" t="inlineStr"/>
       <c r="AK39" s="107" t="inlineStr"/>
       <c r="AL39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM39" s="106" t="inlineStr"/>
       <c r="AN39" s="107" t="inlineStr"/>
       <c r="AO39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260722</t>
+            <t xml:space="preserve">20260904</t>
           </r>
         </is>
       </c>
       <c r="AP39" s="108" t="inlineStr"/>
       <c r="AQ39" s="108" t="inlineStr"/>
       <c r="AR39" s="108" t="inlineStr"/>
       <c r="AS39" s="106" t="inlineStr"/>
       <c r="AT39" s="107" t="inlineStr"/>
       <c r="AU39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260723</t>
+            <t xml:space="preserve">20260907</t>
           </r>
         </is>
       </c>
       <c r="AV39" s="106" t="inlineStr"/>
       <c r="AW39" s="107" t="inlineStr"/>
       <c r="AX39" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260727</t>
+            <t xml:space="preserve">20260909</t>
           </r>
         </is>
       </c>
       <c r="AY39" s="109" t="inlineStr"/>
       <c r="AZ39" s="11" t="inlineStr"/>
       <c r="BA39" s="11" t="inlineStr"/>
       <c r="BB39" s="11" t="inlineStr"/>
       <c r="BC39" s="11" t="inlineStr"/>
       <c r="BD39" s="11" t="inlineStr"/>
       <c r="BE39" s="11" t="inlineStr"/>
       <c r="BF39" s="11" t="inlineStr"/>
       <c r="BG39" s="11" t="inlineStr"/>
       <c r="BH39" s="11" t="inlineStr"/>
       <c r="BI39" s="11" t="inlineStr"/>
       <c r="BJ39" s="11" t="inlineStr"/>
       <c r="BK39" s="11" t="inlineStr"/>
       <c r="BL39" s="11" t="inlineStr"/>
       <c r="BM39" s="11" t="inlineStr"/>
     </row>
     <row r="40" customHeight="1" ht="10">
       <c r="A40" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B40" s="70" t="inlineStr"/>
       <c r="C40" s="70" t="inlineStr"/>
@@ -5723,51 +5723,51 @@
             <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
           </r>
         </is>
       </c>
       <c r="C45" s="24" t="inlineStr"/>
       <c r="D45" s="24" t="inlineStr"/>
       <c r="E45" s="24" t="inlineStr"/>
       <c r="F45" s="24" t="inlineStr"/>
       <c r="G45" s="24" t="inlineStr"/>
       <c r="H45" s="24" t="inlineStr"/>
       <c r="I45" s="24" t="inlineStr"/>
       <c r="J45" s="24" t="inlineStr"/>
       <c r="K45" s="24" t="inlineStr"/>
       <c r="L45" s="24" t="inlineStr"/>
       <c r="M45" s="24" t="inlineStr"/>
       <c r="N45" s="24" t="inlineStr"/>
       <c r="O45" s="25" t="inlineStr"/>
       <c r="P45" s="26" t="inlineStr"/>
       <c r="Q45" s="112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">62.700.000,00</t>
+            <t xml:space="preserve">61.800.000,00</t>
           </r>
         </is>
       </c>
       <c r="R45" s="113" t="inlineStr"/>
       <c r="S45" s="113" t="inlineStr"/>
       <c r="T45" s="113" t="inlineStr"/>
       <c r="U45" s="113" t="inlineStr"/>
       <c r="V45" s="113" t="inlineStr"/>
       <c r="W45" s="113" t="inlineStr"/>
       <c r="X45" s="113" t="inlineStr"/>
       <c r="Y45" s="113" t="inlineStr"/>
       <c r="Z45" s="113" t="inlineStr"/>
       <c r="AA45" s="113" t="inlineStr"/>
       <c r="AB45" s="113" t="inlineStr"/>
       <c r="AC45" s="113" t="inlineStr"/>
       <c r="AD45" s="113" t="inlineStr"/>
       <c r="AE45" s="25" t="inlineStr"/>
       <c r="AF45" s="11" t="inlineStr"/>
       <c r="AG45" s="11" t="inlineStr"/>
       <c r="AH45" s="11" t="inlineStr"/>
       <c r="AI45" s="11" t="inlineStr"/>
       <c r="AJ45" s="11" t="inlineStr"/>
       <c r="AK45" s="11" t="inlineStr"/>
       <c r="AL45" s="11" t="inlineStr"/>
       <c r="AM45" s="11" t="inlineStr"/>
@@ -5811,51 +5811,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C46" s="32" t="inlineStr"/>
       <c r="D46" s="32" t="inlineStr"/>
       <c r="E46" s="32" t="inlineStr"/>
       <c r="F46" s="32" t="inlineStr"/>
       <c r="G46" s="32" t="inlineStr"/>
       <c r="H46" s="32" t="inlineStr"/>
       <c r="I46" s="32" t="inlineStr"/>
       <c r="J46" s="32" t="inlineStr"/>
       <c r="K46" s="32" t="inlineStr"/>
       <c r="L46" s="32" t="inlineStr"/>
       <c r="M46" s="32" t="inlineStr"/>
       <c r="N46" s="32" t="inlineStr"/>
       <c r="O46" s="56" t="inlineStr"/>
       <c r="P46" s="57" t="inlineStr"/>
       <c r="Q46" s="110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">2.702.895.848,49</t>
+            <t xml:space="preserve">2.866.558.438,31</t>
           </r>
         </is>
       </c>
       <c r="R46" s="111" t="inlineStr"/>
       <c r="S46" s="111" t="inlineStr"/>
       <c r="T46" s="111" t="inlineStr"/>
       <c r="U46" s="111" t="inlineStr"/>
       <c r="V46" s="111" t="inlineStr"/>
       <c r="W46" s="111" t="inlineStr"/>
       <c r="X46" s="111" t="inlineStr"/>
       <c r="Y46" s="111" t="inlineStr"/>
       <c r="Z46" s="111" t="inlineStr"/>
       <c r="AA46" s="111" t="inlineStr"/>
       <c r="AB46" s="111" t="inlineStr"/>
       <c r="AC46" s="111" t="inlineStr"/>
       <c r="AD46" s="111" t="inlineStr"/>
       <c r="AE46" s="56" t="inlineStr"/>
       <c r="AF46" s="11" t="inlineStr"/>
       <c r="AG46" s="11" t="inlineStr"/>
       <c r="AH46" s="11" t="inlineStr"/>
       <c r="AI46" s="11" t="inlineStr"/>
       <c r="AJ46" s="11" t="inlineStr"/>
       <c r="AK46" s="11" t="inlineStr"/>
       <c r="AL46" s="11" t="inlineStr"/>
       <c r="AM46" s="11" t="inlineStr"/>