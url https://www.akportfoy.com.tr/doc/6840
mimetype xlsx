--- v3 (2026-08-12)
+++ v4 (2026-09-26)
@@ -2935,51 +2935,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260812</t>
+            <t xml:space="preserve">20260925</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3115,73 +3115,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">3.163,03</t>
+            <t xml:space="preserve">4.542,39</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0008</t>
+            <t xml:space="preserve">0,0012</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3213,51 +3213,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">3.737.028,50</t>
+            <t xml:space="preserve">3.904.217,60</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3550,51 +3550,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">37,370285</t>
+            <t xml:space="preserve">39,042176</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3640,51 +3640,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260812</t>
+            <t xml:space="preserve">20260925</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3730,51 +3730,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260814</t>
+            <t xml:space="preserve">20260929</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4113,51 +4113,51 @@
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
         <v>2513.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="inlineStr">
         <is/>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>895256.25</v>
+        <v>924155.75</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4228,63 +4228,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ASTOR ENERJİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
         <v>1150.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="n">
-        <v>301.750000000000</v>
+        <v>260.500000000000</v>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>347012.50</v>
+        <v>299575.00</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
-        <v>9.290000000000</v>
+        <v>7.680000000000</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ELEKTRİK GAZ SU</t>
           </r>
         </is>
       </c>
@@ -4417,63 +4417,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EMLAK GMYO</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="80" t="inlineStr"/>
       <c r="AK31" s="80" t="inlineStr"/>
       <c r="AL31" s="80" t="inlineStr"/>
       <c r="AM31" s="80" t="inlineStr"/>
       <c r="AN31" s="80" t="inlineStr"/>
       <c r="AO31" s="80" t="inlineStr"/>
       <c r="AP31" s="56" t="inlineStr"/>
       <c r="AQ31" s="57" t="inlineStr"/>
       <c r="AR31" s="81" t="n">
         <v>5194.00</v>
       </c>
       <c r="AS31" s="78" t="inlineStr"/>
       <c r="AT31" s="78" t="inlineStr"/>
       <c r="AU31" s="78" t="inlineStr"/>
       <c r="AV31" s="56" t="inlineStr"/>
       <c r="AW31" s="57" t="inlineStr"/>
       <c r="AX31" s="95" t="n">
-        <v>17.950000000000</v>
+        <v>19.580000000000</v>
       </c>
       <c r="AY31" s="83" t="inlineStr"/>
       <c r="AZ31" s="83" t="inlineStr"/>
       <c r="BA31" s="56" t="inlineStr"/>
       <c r="BB31" s="57" t="inlineStr"/>
       <c r="BC31" s="84" t="n">
-        <v>93232.30</v>
+        <v>101698.52</v>
       </c>
       <c r="BD31" s="56" t="inlineStr"/>
       <c r="BE31" s="57" t="inlineStr"/>
       <c r="BF31" s="85" t="n">
-        <v>2.500000000000</v>
+        <v>2.610000000000</v>
       </c>
       <c r="BG31" s="56" t="inlineStr"/>
       <c r="BH31" s="57" t="inlineStr"/>
       <c r="BI31" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="56" t="inlineStr"/>
       <c r="BK31" s="57" t="inlineStr"/>
       <c r="BL31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GAYRİMENKUL YATRIM </t>
           </r>
         </is>
       </c>
@@ -4539,63 +4539,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EREGL</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="89" t="inlineStr"/>
       <c r="AK32" s="89" t="inlineStr"/>
       <c r="AL32" s="89" t="inlineStr"/>
       <c r="AM32" s="89" t="inlineStr"/>
       <c r="AN32" s="89" t="inlineStr"/>
       <c r="AO32" s="89" t="inlineStr"/>
       <c r="AP32" s="25" t="inlineStr"/>
       <c r="AQ32" s="26" t="inlineStr"/>
       <c r="AR32" s="90" t="n">
         <v>9006.00</v>
       </c>
       <c r="AS32" s="87" t="inlineStr"/>
       <c r="AT32" s="87" t="inlineStr"/>
       <c r="AU32" s="87" t="inlineStr"/>
       <c r="AV32" s="25" t="inlineStr"/>
       <c r="AW32" s="26" t="inlineStr"/>
       <c r="AX32" s="91" t="n">
-        <v>36.860000000000</v>
+        <v>37.940000000000</v>
       </c>
       <c r="AY32" s="92" t="inlineStr"/>
       <c r="AZ32" s="92" t="inlineStr"/>
       <c r="BA32" s="25" t="inlineStr"/>
       <c r="BB32" s="26" t="inlineStr"/>
       <c r="BC32" s="93" t="n">
-        <v>331961.16</v>
+        <v>341687.64</v>
       </c>
       <c r="BD32" s="25" t="inlineStr"/>
       <c r="BE32" s="26" t="inlineStr"/>
       <c r="BF32" s="94" t="n">
-        <v>8.890000000000</v>
+        <v>8.760000000000</v>
       </c>
       <c r="BG32" s="25" t="inlineStr"/>
       <c r="BH32" s="26" t="inlineStr"/>
       <c r="BI32" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="25" t="inlineStr"/>
       <c r="BK32" s="26" t="inlineStr"/>
       <c r="BL32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL ANA SANAYİ</t>
           </r>
         </is>
       </c>
@@ -4661,63 +4661,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ33" s="80" t="inlineStr"/>
       <c r="AK33" s="80" t="inlineStr"/>
       <c r="AL33" s="80" t="inlineStr"/>
       <c r="AM33" s="80" t="inlineStr"/>
       <c r="AN33" s="80" t="inlineStr"/>
       <c r="AO33" s="80" t="inlineStr"/>
       <c r="AP33" s="33" t="inlineStr"/>
       <c r="AQ33" s="34" t="inlineStr"/>
       <c r="AR33" s="81" t="n">
         <v>1495.00</v>
       </c>
       <c r="AS33" s="78" t="inlineStr"/>
       <c r="AT33" s="78" t="inlineStr"/>
       <c r="AU33" s="78" t="inlineStr"/>
       <c r="AV33" s="33" t="inlineStr"/>
       <c r="AW33" s="34" t="inlineStr"/>
       <c r="AX33" s="95" t="n">
-        <v>199.900000000000</v>
+        <v>216.000000000000</v>
       </c>
       <c r="AY33" s="83" t="inlineStr"/>
       <c r="AZ33" s="83" t="inlineStr"/>
       <c r="BA33" s="33" t="inlineStr"/>
       <c r="BB33" s="34" t="inlineStr"/>
       <c r="BC33" s="84" t="n">
-        <v>298850.50</v>
+        <v>322920.00</v>
       </c>
       <c r="BD33" s="33" t="inlineStr"/>
       <c r="BE33" s="34" t="inlineStr"/>
       <c r="BF33" s="85" t="n">
-        <v>8.000000000000</v>
+        <v>8.280000000000</v>
       </c>
       <c r="BG33" s="33" t="inlineStr"/>
       <c r="BH33" s="34" t="inlineStr"/>
       <c r="BI33" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ33" s="33" t="inlineStr"/>
       <c r="BK33" s="34" t="inlineStr"/>
       <c r="BL33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -4850,63 +4850,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PGSUS</t>
           </r>
         </is>
       </c>
       <c r="AJ35" s="89" t="inlineStr"/>
       <c r="AK35" s="89" t="inlineStr"/>
       <c r="AL35" s="89" t="inlineStr"/>
       <c r="AM35" s="89" t="inlineStr"/>
       <c r="AN35" s="89" t="inlineStr"/>
       <c r="AO35" s="89" t="inlineStr"/>
       <c r="AP35" s="25" t="inlineStr"/>
       <c r="AQ35" s="26" t="inlineStr"/>
       <c r="AR35" s="90" t="n">
         <v>576.00</v>
       </c>
       <c r="AS35" s="87" t="inlineStr"/>
       <c r="AT35" s="87" t="inlineStr"/>
       <c r="AU35" s="87" t="inlineStr"/>
       <c r="AV35" s="25" t="inlineStr"/>
       <c r="AW35" s="26" t="inlineStr"/>
       <c r="AX35" s="91" t="n">
-        <v>149.700000000000</v>
+        <v>145.700000000000</v>
       </c>
       <c r="AY35" s="92" t="inlineStr"/>
       <c r="AZ35" s="92" t="inlineStr"/>
       <c r="BA35" s="25" t="inlineStr"/>
       <c r="BB35" s="26" t="inlineStr"/>
       <c r="BC35" s="93" t="n">
-        <v>86227.20</v>
+        <v>83923.20</v>
       </c>
       <c r="BD35" s="25" t="inlineStr"/>
       <c r="BE35" s="26" t="inlineStr"/>
       <c r="BF35" s="94" t="n">
-        <v>2.310000000000</v>
+        <v>2.150000000000</v>
       </c>
       <c r="BG35" s="25" t="inlineStr"/>
       <c r="BH35" s="26" t="inlineStr"/>
       <c r="BI35" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="25" t="inlineStr"/>
       <c r="BK35" s="26" t="inlineStr"/>
       <c r="BL35" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
@@ -4964,71 +4964,71 @@
       <c r="AC36" s="78" t="inlineStr"/>
       <c r="AD36" s="78" t="inlineStr"/>
       <c r="AE36" s="78" t="inlineStr"/>
       <c r="AF36" s="78" t="inlineStr"/>
       <c r="AG36" s="56" t="inlineStr"/>
       <c r="AH36" s="57" t="inlineStr"/>
       <c r="AI36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SASA</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="80" t="inlineStr"/>
       <c r="AK36" s="80" t="inlineStr"/>
       <c r="AL36" s="80" t="inlineStr"/>
       <c r="AM36" s="80" t="inlineStr"/>
       <c r="AN36" s="80" t="inlineStr"/>
       <c r="AO36" s="80" t="inlineStr"/>
       <c r="AP36" s="56" t="inlineStr"/>
       <c r="AQ36" s="57" t="inlineStr"/>
       <c r="AR36" s="81" t="n">
-        <v>64309.00</v>
+        <v>62850.00</v>
       </c>
       <c r="AS36" s="78" t="inlineStr"/>
       <c r="AT36" s="78" t="inlineStr"/>
       <c r="AU36" s="78" t="inlineStr"/>
       <c r="AV36" s="56" t="inlineStr"/>
       <c r="AW36" s="57" t="inlineStr"/>
       <c r="AX36" s="95" t="n">
-        <v>2.360000000000</v>
+        <v/>
       </c>
       <c r="AY36" s="83" t="inlineStr"/>
       <c r="AZ36" s="83" t="inlineStr"/>
       <c r="BA36" s="56" t="inlineStr"/>
       <c r="BB36" s="57" t="inlineStr"/>
       <c r="BC36" s="84" t="n">
-        <v>151769.24</v>
+        <v>132613.50</v>
       </c>
       <c r="BD36" s="56" t="inlineStr"/>
       <c r="BE36" s="57" t="inlineStr"/>
       <c r="BF36" s="85" t="n">
-        <v>4.060000000000</v>
+        <v>0</v>
       </c>
       <c r="BG36" s="56" t="inlineStr"/>
       <c r="BH36" s="57" t="inlineStr"/>
       <c r="BI36" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="56" t="inlineStr"/>
       <c r="BK36" s="57" t="inlineStr"/>
       <c r="BL36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -5094,63 +5094,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">THYAO</t>
           </r>
         </is>
       </c>
       <c r="AJ37" s="89" t="inlineStr"/>
       <c r="AK37" s="89" t="inlineStr"/>
       <c r="AL37" s="89" t="inlineStr"/>
       <c r="AM37" s="89" t="inlineStr"/>
       <c r="AN37" s="89" t="inlineStr"/>
       <c r="AO37" s="89" t="inlineStr"/>
       <c r="AP37" s="25" t="inlineStr"/>
       <c r="AQ37" s="26" t="inlineStr"/>
       <c r="AR37" s="90" t="n">
         <v>1849.00</v>
       </c>
       <c r="AS37" s="87" t="inlineStr"/>
       <c r="AT37" s="87" t="inlineStr"/>
       <c r="AU37" s="87" t="inlineStr"/>
       <c r="AV37" s="25" t="inlineStr"/>
       <c r="AW37" s="26" t="inlineStr"/>
       <c r="AX37" s="91" t="n">
-        <v>301.000000000000</v>
+        <v>288.500000000000</v>
       </c>
       <c r="AY37" s="92" t="inlineStr"/>
       <c r="AZ37" s="92" t="inlineStr"/>
       <c r="BA37" s="25" t="inlineStr"/>
       <c r="BB37" s="26" t="inlineStr"/>
       <c r="BC37" s="93" t="n">
-        <v>556549.00</v>
+        <v>533436.50</v>
       </c>
       <c r="BD37" s="25" t="inlineStr"/>
       <c r="BE37" s="26" t="inlineStr"/>
       <c r="BF37" s="94" t="n">
-        <v>14.910000000000</v>
+        <v>13.680000000000</v>
       </c>
       <c r="BG37" s="25" t="inlineStr"/>
       <c r="BH37" s="26" t="inlineStr"/>
       <c r="BI37" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ37" s="25" t="inlineStr"/>
       <c r="BK37" s="26" t="inlineStr"/>
       <c r="BL37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
@@ -5216,63 +5216,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KOZA ALTIN İŞLETMELERİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ38" s="80" t="inlineStr"/>
       <c r="AK38" s="80" t="inlineStr"/>
       <c r="AL38" s="80" t="inlineStr"/>
       <c r="AM38" s="80" t="inlineStr"/>
       <c r="AN38" s="80" t="inlineStr"/>
       <c r="AO38" s="80" t="inlineStr"/>
       <c r="AP38" s="56" t="inlineStr"/>
       <c r="AQ38" s="57" t="inlineStr"/>
       <c r="AR38" s="81" t="n">
         <v>2489.00</v>
       </c>
       <c r="AS38" s="78" t="inlineStr"/>
       <c r="AT38" s="78" t="inlineStr"/>
       <c r="AU38" s="78" t="inlineStr"/>
       <c r="AV38" s="56" t="inlineStr"/>
       <c r="AW38" s="57" t="inlineStr"/>
       <c r="AX38" s="95" t="n">
-        <v>48.880000000000</v>
+        <v>48.400000000000</v>
       </c>
       <c r="AY38" s="83" t="inlineStr"/>
       <c r="AZ38" s="83" t="inlineStr"/>
       <c r="BA38" s="56" t="inlineStr"/>
       <c r="BB38" s="57" t="inlineStr"/>
       <c r="BC38" s="84" t="n">
-        <v>121662.32</v>
+        <v>120467.60</v>
       </c>
       <c r="BD38" s="56" t="inlineStr"/>
       <c r="BE38" s="57" t="inlineStr"/>
       <c r="BF38" s="85" t="n">
-        <v>3.260000000000</v>
+        <v>3.090000000000</v>
       </c>
       <c r="BG38" s="56" t="inlineStr"/>
       <c r="BH38" s="57" t="inlineStr"/>
       <c r="BI38" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ38" s="56" t="inlineStr"/>
       <c r="BK38" s="57" t="inlineStr"/>
       <c r="BL38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAŞ VE TOPRAĞA DAYALI</t>
           </r>
         </is>
       </c>
@@ -5338,63 +5338,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
       <c r="AJ39" s="99" t="inlineStr"/>
       <c r="AK39" s="99" t="inlineStr"/>
       <c r="AL39" s="99" t="inlineStr"/>
       <c r="AM39" s="99" t="inlineStr"/>
       <c r="AN39" s="99" t="inlineStr"/>
       <c r="AO39" s="99" t="inlineStr"/>
       <c r="AP39" s="64" t="inlineStr"/>
       <c r="AQ39" s="65" t="inlineStr"/>
       <c r="AR39" s="100" t="n">
         <v>2530.00</v>
       </c>
       <c r="AS39" s="97" t="inlineStr"/>
       <c r="AT39" s="97" t="inlineStr"/>
       <c r="AU39" s="97" t="inlineStr"/>
       <c r="AV39" s="64" t="inlineStr"/>
       <c r="AW39" s="65" t="inlineStr"/>
       <c r="AX39" s="101" t="n">
-        <v>336.500000000000</v>
+        <v>410.750000000000</v>
       </c>
       <c r="AY39" s="102" t="inlineStr"/>
       <c r="AZ39" s="102" t="inlineStr"/>
       <c r="BA39" s="64" t="inlineStr"/>
       <c r="BB39" s="65" t="inlineStr"/>
       <c r="BC39" s="103" t="n">
-        <v>851345.00</v>
+        <v>1039197.50</v>
       </c>
       <c r="BD39" s="64" t="inlineStr"/>
       <c r="BE39" s="65" t="inlineStr"/>
       <c r="BF39" s="104" t="n">
-        <v>22.800000000000</v>
+        <v>26.650000000000</v>
       </c>
       <c r="BG39" s="64" t="inlineStr"/>
       <c r="BH39" s="65" t="inlineStr"/>
       <c r="BI39" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ39" s="64" t="inlineStr"/>
       <c r="BK39" s="65" t="inlineStr"/>
       <c r="BL39" s="98" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -5774,78 +5774,78 @@
       <c r="AE43" s="109" t="inlineStr"/>
       <c r="AF43" s="109" t="inlineStr"/>
       <c r="AG43" s="109" t="inlineStr"/>
       <c r="AH43" s="109" t="inlineStr"/>
       <c r="AI43" s="109" t="inlineStr"/>
       <c r="AJ43" s="107" t="inlineStr"/>
       <c r="AK43" s="108" t="inlineStr"/>
       <c r="AL43" s="106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM43" s="107" t="inlineStr"/>
       <c r="AN43" s="108" t="inlineStr"/>
       <c r="AO43" s="106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260811</t>
+            <t xml:space="preserve">20260924</t>
           </r>
         </is>
       </c>
       <c r="AP43" s="109" t="inlineStr"/>
       <c r="AQ43" s="109" t="inlineStr"/>
       <c r="AR43" s="109" t="inlineStr"/>
       <c r="AS43" s="107" t="inlineStr"/>
       <c r="AT43" s="108" t="inlineStr"/>
       <c r="AU43" s="106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260812</t>
+            <t xml:space="preserve">20260925</t>
           </r>
         </is>
       </c>
       <c r="AV43" s="107" t="inlineStr"/>
       <c r="AW43" s="108" t="inlineStr"/>
       <c r="AX43" s="106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260814</t>
+            <t xml:space="preserve">20260929</t>
           </r>
         </is>
       </c>
       <c r="AY43" s="110" t="inlineStr"/>
       <c r="AZ43" s="11" t="inlineStr"/>
       <c r="BA43" s="11" t="inlineStr"/>
       <c r="BB43" s="11" t="inlineStr"/>
       <c r="BC43" s="11" t="inlineStr"/>
       <c r="BD43" s="11" t="inlineStr"/>
       <c r="BE43" s="11" t="inlineStr"/>
       <c r="BF43" s="11" t="inlineStr"/>
       <c r="BG43" s="11" t="inlineStr"/>
       <c r="BH43" s="11" t="inlineStr"/>
       <c r="BI43" s="11" t="inlineStr"/>
       <c r="BJ43" s="11" t="inlineStr"/>
       <c r="BK43" s="11" t="inlineStr"/>
       <c r="BL43" s="11" t="inlineStr"/>
       <c r="BM43" s="11" t="inlineStr"/>
     </row>
     <row r="44" customHeight="1" ht="10">
       <c r="A44" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B44" s="70" t="inlineStr"/>
       <c r="C44" s="70" t="inlineStr"/>
@@ -6308,51 +6308,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C50" s="32" t="inlineStr"/>
       <c r="D50" s="32" t="inlineStr"/>
       <c r="E50" s="32" t="inlineStr"/>
       <c r="F50" s="32" t="inlineStr"/>
       <c r="G50" s="32" t="inlineStr"/>
       <c r="H50" s="32" t="inlineStr"/>
       <c r="I50" s="32" t="inlineStr"/>
       <c r="J50" s="32" t="inlineStr"/>
       <c r="K50" s="32" t="inlineStr"/>
       <c r="L50" s="32" t="inlineStr"/>
       <c r="M50" s="32" t="inlineStr"/>
       <c r="N50" s="32" t="inlineStr"/>
       <c r="O50" s="56" t="inlineStr"/>
       <c r="P50" s="57" t="inlineStr"/>
       <c r="Q50" s="111" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">511.972.902,14</t>
+            <t xml:space="preserve">534.877.805,49</t>
           </r>
         </is>
       </c>
       <c r="R50" s="112" t="inlineStr"/>
       <c r="S50" s="112" t="inlineStr"/>
       <c r="T50" s="112" t="inlineStr"/>
       <c r="U50" s="112" t="inlineStr"/>
       <c r="V50" s="112" t="inlineStr"/>
       <c r="W50" s="112" t="inlineStr"/>
       <c r="X50" s="112" t="inlineStr"/>
       <c r="Y50" s="112" t="inlineStr"/>
       <c r="Z50" s="112" t="inlineStr"/>
       <c r="AA50" s="112" t="inlineStr"/>
       <c r="AB50" s="112" t="inlineStr"/>
       <c r="AC50" s="112" t="inlineStr"/>
       <c r="AD50" s="112" t="inlineStr"/>
       <c r="AE50" s="56" t="inlineStr"/>
       <c r="AF50" s="11" t="inlineStr"/>
       <c r="AG50" s="11" t="inlineStr"/>
       <c r="AH50" s="11" t="inlineStr"/>
       <c r="AI50" s="11" t="inlineStr"/>
       <c r="AJ50" s="11" t="inlineStr"/>
       <c r="AK50" s="11" t="inlineStr"/>
       <c r="AL50" s="11" t="inlineStr"/>
       <c r="AM50" s="11" t="inlineStr"/>