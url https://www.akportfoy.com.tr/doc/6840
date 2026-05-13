--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -13,53 +13,53 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/> 
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr filterPrivacy="1"/>
   <sheets>
     <sheet name="BYF İnternet Sitesi Rapor" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts>
     <numFmt numFmtId="0" formatCode="General"/>
     <numFmt numFmtId="1" formatCode="#"/>
-    <numFmt numFmtId="2" formatCode="#0.00"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="4" formatCode="#0.0000"/>
+    <numFmt numFmtId="2" formatCode="#,###.00"/>
+    <numFmt numFmtId="3" formatCode="#0.0000"/>
+    <numFmt numFmtId="4" formatCode="#0.00"/>
   </numFmts>
   <fonts>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="13"/>
       <color rgb="000000"/>
       <name val="Arial"/>
       <b val="true"/>
       <i val="false"/>
       <u val="none"/>
       <strike val="false"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <color rgb="000000"/>
       <name val="Arial"/>
       <b val="false"/>
       <i val="false"/>
@@ -551,50 +551,60 @@
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="F8F8F3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1490,175 +1500,183 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="77" borderId="34" xfId="76" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="78" borderId="17" xfId="77" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="79" borderId="17" xfId="78" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="80" borderId="17" xfId="79" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="81" borderId="17" xfId="80" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="82" borderId="17" xfId="81" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="83" borderId="17" xfId="82" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="83" borderId="17" xfId="82" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="84" borderId="17" xfId="83" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="85" borderId="17" xfId="84" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="2" fontId="5" fillId="85" borderId="17" xfId="84" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="86" borderId="17" xfId="85" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="3" fontId="5" fillId="86" borderId="17" xfId="85" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="87" borderId="17" xfId="86" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="88" borderId="17" xfId="87" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="89" borderId="17" xfId="88" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="90" borderId="17" xfId="89" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="91" borderId="17" xfId="90" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="92" borderId="17" xfId="91" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="92" borderId="17" xfId="91" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="93" borderId="17" xfId="92" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="94" borderId="17" xfId="93" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="2" fontId="5" fillId="94" borderId="17" xfId="93" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="95" borderId="17" xfId="94" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="3" fontId="5" fillId="95" borderId="17" xfId="94" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="96" borderId="27" xfId="95" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="4" fontId="5" fillId="96" borderId="17" xfId="95" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="right" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="97" borderId="17" xfId="96" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="right" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="98" borderId="27" xfId="97" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="97" borderId="27" xfId="96" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="99" borderId="27" xfId="98" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="98" borderId="27" xfId="97" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="100" borderId="27" xfId="99" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="99" borderId="27" xfId="98" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="101" borderId="27" xfId="100" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="100" borderId="27" xfId="99" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="1" fontId="5" fillId="102" borderId="27" xfId="101" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="101" borderId="27" xfId="100" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="4" fontId="5" fillId="103" borderId="27" xfId="102" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="102" borderId="27" xfId="101" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="104" borderId="27" xfId="103" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="103" borderId="27" xfId="102" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="2" fontId="5" fillId="105" borderId="27" xfId="104" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="104" borderId="27" xfId="103" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="3" fontId="5" fillId="106" borderId="27" xfId="105" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="105" borderId="26" xfId="104" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="107" borderId="26" xfId="106" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="106" borderId="27" xfId="105" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="108" borderId="27" xfId="107" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="107" borderId="28" xfId="106" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="109" borderId="28" xfId="108" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="108" borderId="29" xfId="107" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="110" borderId="29" xfId="109" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="109" borderId="27" xfId="108" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="111" borderId="27" xfId="110" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="110" borderId="30" xfId="109" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="112" borderId="30" xfId="111" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true"/>
-      <protection hidden="false" locked="false"/>
-[...6 lines deleted...]
-      <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="113" borderId="17" xfId="112" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="114" borderId="17" xfId="113" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="center"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="115" borderId="17" xfId="114" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="116" borderId="17" xfId="115" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
   </cellXfs>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rIdSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -2926,51 +2944,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260319</t>
+            <t xml:space="preserve">20260513</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3106,73 +3124,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">34.976,82</t>
+            <t xml:space="preserve">11.134,15</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0104</t>
+            <t xml:space="preserve">0,0029</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3204,51 +3222,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">3.413.243,90</t>
+            <t xml:space="preserve">3.877.919,30</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3541,51 +3559,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">34,132439</t>
+            <t xml:space="preserve">38,779193</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3631,51 +3649,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260319</t>
+            <t xml:space="preserve">20260513</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3721,51 +3739,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260324</t>
+            <t xml:space="preserve">20260515</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4089,71 +4107,71 @@
       <c r="AC28" s="78" t="inlineStr"/>
       <c r="AD28" s="78" t="inlineStr"/>
       <c r="AE28" s="78" t="inlineStr"/>
       <c r="AF28" s="78" t="inlineStr"/>
       <c r="AG28" s="56" t="inlineStr"/>
       <c r="AH28" s="57" t="inlineStr"/>
       <c r="AI28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ASELS</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
-        <v>2592.00</v>
+        <v>2610.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
-      <c r="AX28" s="82" t="n">
-        <v>348.750000000000</v>
+      <c r="AX28" s="82" t="inlineStr">
+        <is/>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>903960.00</v>
+        <v>1094242.50</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
-        <v>26.760000000000</v>
+        <v>0</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SAVUNMA</t>
           </r>
         </is>
       </c>
@@ -4211,71 +4229,71 @@
       <c r="AC29" s="87" t="inlineStr"/>
       <c r="AD29" s="87" t="inlineStr"/>
       <c r="AE29" s="87" t="inlineStr"/>
       <c r="AF29" s="87" t="inlineStr"/>
       <c r="AG29" s="41" t="inlineStr"/>
       <c r="AH29" s="42" t="inlineStr"/>
       <c r="AI29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BIMAS</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
-        <v>892.00</v>
+        <v>937.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
-      <c r="AX29" s="91" t="n">
-        <v>675.000000000000</v>
+      <c r="AX29" s="91" t="inlineStr">
+        <is/>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>602100.00</v>
+        <v>731797.00</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
-        <v>17.820000000000</v>
+        <v>0</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PERAKENDE TİCARET</t>
           </r>
         </is>
       </c>
@@ -4400,71 +4418,71 @@
       <c r="AC31" s="78" t="inlineStr"/>
       <c r="AD31" s="78" t="inlineStr"/>
       <c r="AE31" s="78" t="inlineStr"/>
       <c r="AF31" s="78" t="inlineStr"/>
       <c r="AG31" s="56" t="inlineStr"/>
       <c r="AH31" s="57" t="inlineStr"/>
       <c r="AI31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EMLAK GMYO</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="80" t="inlineStr"/>
       <c r="AK31" s="80" t="inlineStr"/>
       <c r="AL31" s="80" t="inlineStr"/>
       <c r="AM31" s="80" t="inlineStr"/>
       <c r="AN31" s="80" t="inlineStr"/>
       <c r="AO31" s="80" t="inlineStr"/>
       <c r="AP31" s="56" t="inlineStr"/>
       <c r="AQ31" s="57" t="inlineStr"/>
       <c r="AR31" s="81" t="n">
-        <v>4237.00</v>
+        <v>4454.00</v>
       </c>
       <c r="AS31" s="78" t="inlineStr"/>
       <c r="AT31" s="78" t="inlineStr"/>
       <c r="AU31" s="78" t="inlineStr"/>
       <c r="AV31" s="56" t="inlineStr"/>
       <c r="AW31" s="57" t="inlineStr"/>
-      <c r="AX31" s="82" t="n">
-        <v>20.340000000000</v>
+      <c r="AX31" s="82" t="inlineStr">
+        <is/>
       </c>
       <c r="AY31" s="83" t="inlineStr"/>
       <c r="AZ31" s="83" t="inlineStr"/>
       <c r="BA31" s="56" t="inlineStr"/>
       <c r="BB31" s="57" t="inlineStr"/>
       <c r="BC31" s="84" t="n">
-        <v>86180.58</v>
+        <v>91930.56</v>
       </c>
       <c r="BD31" s="56" t="inlineStr"/>
       <c r="BE31" s="57" t="inlineStr"/>
       <c r="BF31" s="85" t="n">
-        <v>2.550000000000</v>
+        <v>0</v>
       </c>
       <c r="BG31" s="56" t="inlineStr"/>
       <c r="BH31" s="57" t="inlineStr"/>
       <c r="BI31" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="56" t="inlineStr"/>
       <c r="BK31" s="57" t="inlineStr"/>
       <c r="BL31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GAYRİMENKUL YATRIM </t>
           </r>
         </is>
       </c>
@@ -4522,71 +4540,71 @@
       <c r="AC32" s="87" t="inlineStr"/>
       <c r="AD32" s="87" t="inlineStr"/>
       <c r="AE32" s="87" t="inlineStr"/>
       <c r="AF32" s="87" t="inlineStr"/>
       <c r="AG32" s="25" t="inlineStr"/>
       <c r="AH32" s="26" t="inlineStr"/>
       <c r="AI32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EREGL</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="89" t="inlineStr"/>
       <c r="AK32" s="89" t="inlineStr"/>
       <c r="AL32" s="89" t="inlineStr"/>
       <c r="AM32" s="89" t="inlineStr"/>
       <c r="AN32" s="89" t="inlineStr"/>
       <c r="AO32" s="89" t="inlineStr"/>
       <c r="AP32" s="25" t="inlineStr"/>
       <c r="AQ32" s="26" t="inlineStr"/>
       <c r="AR32" s="90" t="n">
-        <v>7347.00</v>
+        <v>7722.00</v>
       </c>
       <c r="AS32" s="87" t="inlineStr"/>
       <c r="AT32" s="87" t="inlineStr"/>
       <c r="AU32" s="87" t="inlineStr"/>
       <c r="AV32" s="25" t="inlineStr"/>
       <c r="AW32" s="26" t="inlineStr"/>
-      <c r="AX32" s="91" t="n">
-        <v>28.280000000000</v>
+      <c r="AX32" s="91" t="inlineStr">
+        <is/>
       </c>
       <c r="AY32" s="92" t="inlineStr"/>
       <c r="AZ32" s="92" t="inlineStr"/>
       <c r="BA32" s="25" t="inlineStr"/>
       <c r="BB32" s="26" t="inlineStr"/>
       <c r="BC32" s="93" t="n">
-        <v>207773.16</v>
+        <v>309497.76</v>
       </c>
       <c r="BD32" s="25" t="inlineStr"/>
       <c r="BE32" s="26" t="inlineStr"/>
       <c r="BF32" s="94" t="n">
-        <v>6.150000000000</v>
+        <v>0</v>
       </c>
       <c r="BG32" s="25" t="inlineStr"/>
       <c r="BH32" s="26" t="inlineStr"/>
       <c r="BI32" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="25" t="inlineStr"/>
       <c r="BK32" s="26" t="inlineStr"/>
       <c r="BL32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL ANA SANAYİ</t>
           </r>
         </is>
       </c>
@@ -4644,71 +4662,71 @@
       <c r="AC33" s="78" t="inlineStr"/>
       <c r="AD33" s="78" t="inlineStr"/>
       <c r="AE33" s="78" t="inlineStr"/>
       <c r="AF33" s="78" t="inlineStr"/>
       <c r="AG33" s="33" t="inlineStr"/>
       <c r="AH33" s="34" t="inlineStr"/>
       <c r="AI33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ33" s="80" t="inlineStr"/>
       <c r="AK33" s="80" t="inlineStr"/>
       <c r="AL33" s="80" t="inlineStr"/>
       <c r="AM33" s="80" t="inlineStr"/>
       <c r="AN33" s="80" t="inlineStr"/>
       <c r="AO33" s="80" t="inlineStr"/>
       <c r="AP33" s="33" t="inlineStr"/>
       <c r="AQ33" s="34" t="inlineStr"/>
       <c r="AR33" s="81" t="n">
-        <v>1219.00</v>
+        <v>1282.00</v>
       </c>
       <c r="AS33" s="78" t="inlineStr"/>
       <c r="AT33" s="78" t="inlineStr"/>
       <c r="AU33" s="78" t="inlineStr"/>
       <c r="AV33" s="33" t="inlineStr"/>
       <c r="AW33" s="34" t="inlineStr"/>
-      <c r="AX33" s="82" t="n">
-        <v>189.700000000000</v>
+      <c r="AX33" s="82" t="inlineStr">
+        <is/>
       </c>
       <c r="AY33" s="83" t="inlineStr"/>
       <c r="AZ33" s="83" t="inlineStr"/>
       <c r="BA33" s="33" t="inlineStr"/>
       <c r="BB33" s="34" t="inlineStr"/>
       <c r="BC33" s="84" t="n">
-        <v>231244.30</v>
+        <v>261015.20</v>
       </c>
       <c r="BD33" s="33" t="inlineStr"/>
       <c r="BE33" s="34" t="inlineStr"/>
       <c r="BF33" s="85" t="n">
-        <v>6.850000000000</v>
+        <v>0</v>
       </c>
       <c r="BG33" s="33" t="inlineStr"/>
       <c r="BH33" s="34" t="inlineStr"/>
       <c r="BI33" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ33" s="33" t="inlineStr"/>
       <c r="BK33" s="34" t="inlineStr"/>
       <c r="BL33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -4833,71 +4851,71 @@
       <c r="AC35" s="87" t="inlineStr"/>
       <c r="AD35" s="87" t="inlineStr"/>
       <c r="AE35" s="87" t="inlineStr"/>
       <c r="AF35" s="87" t="inlineStr"/>
       <c r="AG35" s="25" t="inlineStr"/>
       <c r="AH35" s="26" t="inlineStr"/>
       <c r="AI35" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PGSUS</t>
           </r>
         </is>
       </c>
       <c r="AJ35" s="89" t="inlineStr"/>
       <c r="AK35" s="89" t="inlineStr"/>
       <c r="AL35" s="89" t="inlineStr"/>
       <c r="AM35" s="89" t="inlineStr"/>
       <c r="AN35" s="89" t="inlineStr"/>
       <c r="AO35" s="89" t="inlineStr"/>
       <c r="AP35" s="25" t="inlineStr"/>
       <c r="AQ35" s="26" t="inlineStr"/>
       <c r="AR35" s="90" t="n">
-        <v>470.00</v>
+        <v>494.00</v>
       </c>
       <c r="AS35" s="87" t="inlineStr"/>
       <c r="AT35" s="87" t="inlineStr"/>
       <c r="AU35" s="87" t="inlineStr"/>
       <c r="AV35" s="25" t="inlineStr"/>
       <c r="AW35" s="26" t="inlineStr"/>
-      <c r="AX35" s="91" t="n">
-        <v>178.500000000000</v>
+      <c r="AX35" s="91" t="inlineStr">
+        <is/>
       </c>
       <c r="AY35" s="92" t="inlineStr"/>
       <c r="AZ35" s="92" t="inlineStr"/>
       <c r="BA35" s="25" t="inlineStr"/>
       <c r="BB35" s="26" t="inlineStr"/>
       <c r="BC35" s="93" t="n">
-        <v>83895.00</v>
+        <v>88870.60</v>
       </c>
       <c r="BD35" s="25" t="inlineStr"/>
       <c r="BE35" s="26" t="inlineStr"/>
       <c r="BF35" s="94" t="n">
-        <v>2.480000000000</v>
+        <v>0</v>
       </c>
       <c r="BG35" s="25" t="inlineStr"/>
       <c r="BH35" s="26" t="inlineStr"/>
       <c r="BI35" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="25" t="inlineStr"/>
       <c r="BK35" s="26" t="inlineStr"/>
       <c r="BL35" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
@@ -4955,453 +4973,453 @@
       <c r="AC36" s="78" t="inlineStr"/>
       <c r="AD36" s="78" t="inlineStr"/>
       <c r="AE36" s="78" t="inlineStr"/>
       <c r="AF36" s="78" t="inlineStr"/>
       <c r="AG36" s="56" t="inlineStr"/>
       <c r="AH36" s="57" t="inlineStr"/>
       <c r="AI36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SASA</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="80" t="inlineStr"/>
       <c r="AK36" s="80" t="inlineStr"/>
       <c r="AL36" s="80" t="inlineStr"/>
       <c r="AM36" s="80" t="inlineStr"/>
       <c r="AN36" s="80" t="inlineStr"/>
       <c r="AO36" s="80" t="inlineStr"/>
       <c r="AP36" s="56" t="inlineStr"/>
       <c r="AQ36" s="57" t="inlineStr"/>
       <c r="AR36" s="81" t="n">
-        <v>28744.00</v>
+        <v>47330.00</v>
       </c>
       <c r="AS36" s="78" t="inlineStr"/>
       <c r="AT36" s="78" t="inlineStr"/>
       <c r="AU36" s="78" t="inlineStr"/>
       <c r="AV36" s="56" t="inlineStr"/>
       <c r="AW36" s="57" t="inlineStr"/>
-      <c r="AX36" s="82" t="n">
-        <v>2.410000000000</v>
+      <c r="AX36" s="95" t="n">
+        <v>3.230000000000</v>
       </c>
       <c r="AY36" s="83" t="inlineStr"/>
       <c r="AZ36" s="83" t="inlineStr"/>
       <c r="BA36" s="56" t="inlineStr"/>
       <c r="BB36" s="57" t="inlineStr"/>
       <c r="BC36" s="84" t="n">
-        <v>69273.04</v>
+        <v>152875.90</v>
       </c>
       <c r="BD36" s="56" t="inlineStr"/>
       <c r="BE36" s="57" t="inlineStr"/>
       <c r="BF36" s="85" t="n">
-        <v>2.050000000000</v>
+        <v>3.950000000000</v>
       </c>
       <c r="BG36" s="56" t="inlineStr"/>
       <c r="BH36" s="57" t="inlineStr"/>
       <c r="BI36" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="56" t="inlineStr"/>
       <c r="BK36" s="57" t="inlineStr"/>
       <c r="BL36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
       <c r="BM36" s="58" t="inlineStr"/>
     </row>
     <row r="37" customHeight="1" ht="20">
       <c r="A37" s="22" t="inlineStr"/>
       <c r="B37" s="86" t="n">
         <v>8</v>
       </c>
       <c r="C37" s="87" t="inlineStr"/>
       <c r="D37" s="87" t="inlineStr"/>
       <c r="E37" s="87" t="inlineStr"/>
       <c r="F37" s="25" t="inlineStr"/>
       <c r="G37" s="26" t="inlineStr"/>
       <c r="H37" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TCELL</t>
+            <t xml:space="preserve">THYAO</t>
           </r>
         </is>
       </c>
       <c r="I37" s="87" t="inlineStr"/>
       <c r="J37" s="87" t="inlineStr"/>
       <c r="K37" s="87" t="inlineStr"/>
       <c r="L37" s="87" t="inlineStr"/>
       <c r="M37" s="87" t="inlineStr"/>
       <c r="N37" s="87" t="inlineStr"/>
       <c r="O37" s="87" t="inlineStr"/>
       <c r="P37" s="87" t="inlineStr"/>
       <c r="Q37" s="87" t="inlineStr"/>
       <c r="R37" s="87" t="inlineStr"/>
       <c r="S37" s="87" t="inlineStr"/>
       <c r="T37" s="87" t="inlineStr"/>
       <c r="U37" s="25" t="inlineStr"/>
       <c r="V37" s="26" t="inlineStr"/>
       <c r="W37" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TRATCELL91M1</t>
+            <t xml:space="preserve">TRATHYAO91M5</t>
           </r>
         </is>
       </c>
       <c r="X37" s="87" t="inlineStr"/>
       <c r="Y37" s="87" t="inlineStr"/>
       <c r="Z37" s="87" t="inlineStr"/>
       <c r="AA37" s="87" t="inlineStr"/>
       <c r="AB37" s="87" t="inlineStr"/>
       <c r="AC37" s="87" t="inlineStr"/>
       <c r="AD37" s="87" t="inlineStr"/>
       <c r="AE37" s="87" t="inlineStr"/>
       <c r="AF37" s="87" t="inlineStr"/>
       <c r="AG37" s="25" t="inlineStr"/>
       <c r="AH37" s="26" t="inlineStr"/>
       <c r="AI37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TCELL</t>
+            <t xml:space="preserve">THYAO</t>
           </r>
         </is>
       </c>
       <c r="AJ37" s="89" t="inlineStr"/>
       <c r="AK37" s="89" t="inlineStr"/>
       <c r="AL37" s="89" t="inlineStr"/>
       <c r="AM37" s="89" t="inlineStr"/>
       <c r="AN37" s="89" t="inlineStr"/>
       <c r="AO37" s="89" t="inlineStr"/>
       <c r="AP37" s="25" t="inlineStr"/>
       <c r="AQ37" s="26" t="inlineStr"/>
       <c r="AR37" s="90" t="n">
-        <v>2116.00</v>
+        <v>1585.00</v>
       </c>
       <c r="AS37" s="87" t="inlineStr"/>
       <c r="AT37" s="87" t="inlineStr"/>
       <c r="AU37" s="87" t="inlineStr"/>
       <c r="AV37" s="25" t="inlineStr"/>
       <c r="AW37" s="26" t="inlineStr"/>
-      <c r="AX37" s="91" t="n">
+      <c r="AX37" s="96" t="n">
         <v/>
       </c>
       <c r="AY37" s="92" t="inlineStr"/>
       <c r="AZ37" s="92" t="inlineStr"/>
       <c r="BA37" s="25" t="inlineStr"/>
       <c r="BB37" s="26" t="inlineStr"/>
       <c r="BC37" s="93" t="n">
-        <v>229586.00</v>
+        <v>484613.75</v>
       </c>
       <c r="BD37" s="25" t="inlineStr"/>
       <c r="BE37" s="26" t="inlineStr"/>
       <c r="BF37" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG37" s="25" t="inlineStr"/>
       <c r="BH37" s="26" t="inlineStr"/>
       <c r="BI37" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ37" s="25" t="inlineStr"/>
       <c r="BK37" s="26" t="inlineStr"/>
       <c r="BL37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">HABERLEŞME</t>
+            <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
       <c r="BM37" s="29" t="inlineStr"/>
     </row>
     <row r="38" customHeight="1" ht="20">
       <c r="A38" s="55" t="inlineStr"/>
       <c r="B38" s="77" t="n">
         <v>9</v>
       </c>
       <c r="C38" s="78" t="inlineStr"/>
       <c r="D38" s="78" t="inlineStr"/>
       <c r="E38" s="78" t="inlineStr"/>
       <c r="F38" s="56" t="inlineStr"/>
       <c r="G38" s="57" t="inlineStr"/>
       <c r="H38" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">THYAO</t>
+            <t xml:space="preserve">TRALT</t>
           </r>
         </is>
       </c>
       <c r="I38" s="78" t="inlineStr"/>
       <c r="J38" s="78" t="inlineStr"/>
       <c r="K38" s="78" t="inlineStr"/>
       <c r="L38" s="78" t="inlineStr"/>
       <c r="M38" s="78" t="inlineStr"/>
       <c r="N38" s="78" t="inlineStr"/>
       <c r="O38" s="78" t="inlineStr"/>
       <c r="P38" s="78" t="inlineStr"/>
       <c r="Q38" s="78" t="inlineStr"/>
       <c r="R38" s="78" t="inlineStr"/>
       <c r="S38" s="78" t="inlineStr"/>
       <c r="T38" s="78" t="inlineStr"/>
       <c r="U38" s="56" t="inlineStr"/>
       <c r="V38" s="57" t="inlineStr"/>
       <c r="W38" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TRATHYAO91M5</t>
+            <t xml:space="preserve">TREKOAL00014</t>
           </r>
         </is>
       </c>
       <c r="X38" s="78" t="inlineStr"/>
       <c r="Y38" s="78" t="inlineStr"/>
       <c r="Z38" s="78" t="inlineStr"/>
       <c r="AA38" s="78" t="inlineStr"/>
       <c r="AB38" s="78" t="inlineStr"/>
       <c r="AC38" s="78" t="inlineStr"/>
       <c r="AD38" s="78" t="inlineStr"/>
       <c r="AE38" s="78" t="inlineStr"/>
       <c r="AF38" s="78" t="inlineStr"/>
       <c r="AG38" s="56" t="inlineStr"/>
       <c r="AH38" s="57" t="inlineStr"/>
       <c r="AI38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">THYAO</t>
+            <t xml:space="preserve">KOZA ALTIN İŞLETMELERİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ38" s="80" t="inlineStr"/>
       <c r="AK38" s="80" t="inlineStr"/>
       <c r="AL38" s="80" t="inlineStr"/>
       <c r="AM38" s="80" t="inlineStr"/>
       <c r="AN38" s="80" t="inlineStr"/>
       <c r="AO38" s="80" t="inlineStr"/>
       <c r="AP38" s="56" t="inlineStr"/>
       <c r="AQ38" s="57" t="inlineStr"/>
       <c r="AR38" s="81" t="n">
-        <v>1508.00</v>
+        <v>2134.00</v>
       </c>
       <c r="AS38" s="78" t="inlineStr"/>
       <c r="AT38" s="78" t="inlineStr"/>
       <c r="AU38" s="78" t="inlineStr"/>
       <c r="AV38" s="56" t="inlineStr"/>
       <c r="AW38" s="57" t="inlineStr"/>
-      <c r="AX38" s="82" t="n">
-        <v>290.750000000000</v>
+      <c r="AX38" s="95" t="n">
+        <v/>
       </c>
       <c r="AY38" s="83" t="inlineStr"/>
       <c r="AZ38" s="83" t="inlineStr"/>
       <c r="BA38" s="56" t="inlineStr"/>
       <c r="BB38" s="57" t="inlineStr"/>
       <c r="BC38" s="84" t="n">
-        <v>438451.00</v>
+        <v>98846.88</v>
       </c>
       <c r="BD38" s="56" t="inlineStr"/>
       <c r="BE38" s="57" t="inlineStr"/>
       <c r="BF38" s="85" t="n">
-        <v>12.980000000000</v>
+        <v>0</v>
       </c>
       <c r="BG38" s="56" t="inlineStr"/>
       <c r="BH38" s="57" t="inlineStr"/>
       <c r="BI38" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ38" s="56" t="inlineStr"/>
       <c r="BK38" s="57" t="inlineStr"/>
       <c r="BL38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">ULAŞTIRMA</t>
+            <t xml:space="preserve">TAŞ VE TOPRAĞA DAYALI</t>
           </r>
         </is>
       </c>
       <c r="BM38" s="58" t="inlineStr"/>
     </row>
     <row r="39" customHeight="1" ht="20">
       <c r="A39" s="61" t="inlineStr"/>
-      <c r="B39" s="95" t="n">
+      <c r="B39" s="97" t="n">
         <v>10</v>
       </c>
-      <c r="C39" s="96" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E39" s="96" t="inlineStr"/>
+      <c r="C39" s="98" t="inlineStr"/>
+      <c r="D39" s="98" t="inlineStr"/>
+      <c r="E39" s="98" t="inlineStr"/>
       <c r="F39" s="64" t="inlineStr"/>
       <c r="G39" s="65" t="inlineStr"/>
-      <c r="H39" s="95" t="inlineStr">
+      <c r="H39" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
-      <c r="I39" s="96" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="T39" s="96" t="inlineStr"/>
+      <c r="I39" s="98" t="inlineStr"/>
+      <c r="J39" s="98" t="inlineStr"/>
+      <c r="K39" s="98" t="inlineStr"/>
+      <c r="L39" s="98" t="inlineStr"/>
+      <c r="M39" s="98" t="inlineStr"/>
+      <c r="N39" s="98" t="inlineStr"/>
+      <c r="O39" s="98" t="inlineStr"/>
+      <c r="P39" s="98" t="inlineStr"/>
+      <c r="Q39" s="98" t="inlineStr"/>
+      <c r="R39" s="98" t="inlineStr"/>
+      <c r="S39" s="98" t="inlineStr"/>
+      <c r="T39" s="98" t="inlineStr"/>
       <c r="U39" s="64" t="inlineStr"/>
       <c r="V39" s="65" t="inlineStr"/>
-      <c r="W39" s="95" t="inlineStr">
+      <c r="W39" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TRATUPRS91E8</t>
           </r>
         </is>
       </c>
-      <c r="X39" s="96" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AF39" s="96" t="inlineStr"/>
+      <c r="X39" s="98" t="inlineStr"/>
+      <c r="Y39" s="98" t="inlineStr"/>
+      <c r="Z39" s="98" t="inlineStr"/>
+      <c r="AA39" s="98" t="inlineStr"/>
+      <c r="AB39" s="98" t="inlineStr"/>
+      <c r="AC39" s="98" t="inlineStr"/>
+      <c r="AD39" s="98" t="inlineStr"/>
+      <c r="AE39" s="98" t="inlineStr"/>
+      <c r="AF39" s="98" t="inlineStr"/>
       <c r="AG39" s="64" t="inlineStr"/>
       <c r="AH39" s="65" t="inlineStr"/>
-      <c r="AI39" s="97" t="inlineStr">
+      <c r="AI39" s="99" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
-      <c r="AJ39" s="98" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="AO39" s="98" t="inlineStr"/>
+      <c r="AJ39" s="100" t="inlineStr"/>
+      <c r="AK39" s="100" t="inlineStr"/>
+      <c r="AL39" s="100" t="inlineStr"/>
+      <c r="AM39" s="100" t="inlineStr"/>
+      <c r="AN39" s="100" t="inlineStr"/>
+      <c r="AO39" s="100" t="inlineStr"/>
       <c r="AP39" s="64" t="inlineStr"/>
       <c r="AQ39" s="65" t="inlineStr"/>
-      <c r="AR39" s="99" t="n">
-[...4 lines deleted...]
-      <c r="AU39" s="96" t="inlineStr"/>
+      <c r="AR39" s="101" t="n">
+        <v>2169.00</v>
+      </c>
+      <c r="AS39" s="98" t="inlineStr"/>
+      <c r="AT39" s="98" t="inlineStr"/>
+      <c r="AU39" s="98" t="inlineStr"/>
       <c r="AV39" s="64" t="inlineStr"/>
       <c r="AW39" s="65" t="inlineStr"/>
-      <c r="AX39" s="100" t="n">
-[...3 lines deleted...]
-      <c r="AZ39" s="101" t="inlineStr"/>
+      <c r="AX39" s="102" t="n">
+        <v/>
+      </c>
+      <c r="AY39" s="103" t="inlineStr"/>
+      <c r="AZ39" s="103" t="inlineStr"/>
       <c r="BA39" s="64" t="inlineStr"/>
       <c r="BB39" s="65" t="inlineStr"/>
-      <c r="BC39" s="102" t="n">
-        <v>525804.00</v>
+      <c r="BC39" s="104" t="n">
+        <v>553095.00</v>
       </c>
       <c r="BD39" s="64" t="inlineStr"/>
       <c r="BE39" s="65" t="inlineStr"/>
-      <c r="BF39" s="103" t="n">
-        <v>15.560000000000</v>
+      <c r="BF39" s="105" t="n">
+        <v>0</v>
       </c>
       <c r="BG39" s="64" t="inlineStr"/>
       <c r="BH39" s="65" t="inlineStr"/>
-      <c r="BI39" s="95" t="inlineStr">
+      <c r="BI39" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ39" s="64" t="inlineStr"/>
       <c r="BK39" s="65" t="inlineStr"/>
-      <c r="BL39" s="97" t="inlineStr">
+      <c r="BL39" s="99" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
       <c r="BM39" s="68" t="inlineStr"/>
     </row>
     <row r="40" customHeight="1" ht="10">
       <c r="A40" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B40" s="70" t="inlineStr"/>
       <c r="C40" s="70" t="inlineStr"/>
       <c r="D40" s="70" t="inlineStr"/>
       <c r="E40" s="70" t="inlineStr"/>
       <c r="F40" s="70" t="inlineStr"/>
       <c r="G40" s="70" t="inlineStr"/>
       <c r="H40" s="70" t="inlineStr"/>
       <c r="I40" s="70" t="inlineStr"/>
       <c r="J40" s="70" t="inlineStr"/>
       <c r="K40" s="70" t="inlineStr"/>
@@ -5665,182 +5683,182 @@
               <sz val="12.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">T+2</t>
           </r>
         </is>
       </c>
       <c r="AX42" s="76" t="inlineStr"/>
       <c r="AY42" s="76" t="inlineStr"/>
       <c r="AZ42" s="11" t="inlineStr"/>
       <c r="BA42" s="11" t="inlineStr"/>
       <c r="BB42" s="11" t="inlineStr"/>
       <c r="BC42" s="11" t="inlineStr"/>
       <c r="BD42" s="11" t="inlineStr"/>
       <c r="BE42" s="11" t="inlineStr"/>
       <c r="BF42" s="11" t="inlineStr"/>
       <c r="BG42" s="11" t="inlineStr"/>
       <c r="BH42" s="11" t="inlineStr"/>
       <c r="BI42" s="11" t="inlineStr"/>
       <c r="BJ42" s="11" t="inlineStr"/>
       <c r="BK42" s="11" t="inlineStr"/>
       <c r="BL42" s="11" t="inlineStr"/>
       <c r="BM42" s="11" t="inlineStr"/>
     </row>
     <row r="43" customHeight="1" ht="20">
-      <c r="A43" s="104" t="inlineStr"/>
-      <c r="B43" s="105" t="inlineStr">
+      <c r="A43" s="106" t="inlineStr"/>
+      <c r="B43" s="107" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">Borsa Istanbul</t>
           </r>
         </is>
       </c>
-      <c r="C43" s="106" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E43" s="105" t="inlineStr">
+      <c r="C43" s="108" t="inlineStr"/>
+      <c r="D43" s="109" t="inlineStr"/>
+      <c r="E43" s="107" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
-      <c r="F43" s="108" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="K43" s="105" t="inlineStr">
+      <c r="F43" s="110" t="inlineStr"/>
+      <c r="G43" s="110" t="inlineStr"/>
+      <c r="H43" s="110" t="inlineStr"/>
+      <c r="I43" s="108" t="inlineStr"/>
+      <c r="J43" s="109" t="inlineStr"/>
+      <c r="K43" s="107" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">20230906</t>
           </r>
         </is>
       </c>
-      <c r="L43" s="108" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="T43" s="105" t="inlineStr">
+      <c r="L43" s="110" t="inlineStr"/>
+      <c r="M43" s="110" t="inlineStr"/>
+      <c r="N43" s="110" t="inlineStr"/>
+      <c r="O43" s="110" t="inlineStr"/>
+      <c r="P43" s="110" t="inlineStr"/>
+      <c r="Q43" s="110" t="inlineStr"/>
+      <c r="R43" s="108" t="inlineStr"/>
+      <c r="S43" s="109" t="inlineStr"/>
+      <c r="T43" s="107" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TRY</t>
           </r>
         </is>
       </c>
-      <c r="U43" s="108" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AC43" s="105" t="inlineStr">
+      <c r="U43" s="110" t="inlineStr"/>
+      <c r="V43" s="110" t="inlineStr"/>
+      <c r="W43" s="110" t="inlineStr"/>
+      <c r="X43" s="110" t="inlineStr"/>
+      <c r="Y43" s="110" t="inlineStr"/>
+      <c r="Z43" s="110" t="inlineStr"/>
+      <c r="AA43" s="108" t="inlineStr"/>
+      <c r="AB43" s="109" t="inlineStr"/>
+      <c r="AC43" s="107" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GMT+2</t>
           </r>
         </is>
       </c>
-      <c r="AD43" s="108" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AL43" s="105" t="inlineStr">
+      <c r="AD43" s="110" t="inlineStr"/>
+      <c r="AE43" s="110" t="inlineStr"/>
+      <c r="AF43" s="110" t="inlineStr"/>
+      <c r="AG43" s="110" t="inlineStr"/>
+      <c r="AH43" s="110" t="inlineStr"/>
+      <c r="AI43" s="110" t="inlineStr"/>
+      <c r="AJ43" s="108" t="inlineStr"/>
+      <c r="AK43" s="109" t="inlineStr"/>
+      <c r="AL43" s="107" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
-      <c r="AM43" s="106" t="inlineStr"/>
-[...38 lines deleted...]
-      <c r="AY43" s="109" t="inlineStr"/>
+      <c r="AM43" s="108" t="inlineStr"/>
+      <c r="AN43" s="109" t="inlineStr"/>
+      <c r="AO43" s="107" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260512</t>
+          </r>
+        </is>
+      </c>
+      <c r="AP43" s="110" t="inlineStr"/>
+      <c r="AQ43" s="110" t="inlineStr"/>
+      <c r="AR43" s="110" t="inlineStr"/>
+      <c r="AS43" s="108" t="inlineStr"/>
+      <c r="AT43" s="109" t="inlineStr"/>
+      <c r="AU43" s="107" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260513</t>
+          </r>
+        </is>
+      </c>
+      <c r="AV43" s="108" t="inlineStr"/>
+      <c r="AW43" s="109" t="inlineStr"/>
+      <c r="AX43" s="107" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260515</t>
+          </r>
+        </is>
+      </c>
+      <c r="AY43" s="111" t="inlineStr"/>
       <c r="AZ43" s="11" t="inlineStr"/>
       <c r="BA43" s="11" t="inlineStr"/>
       <c r="BB43" s="11" t="inlineStr"/>
       <c r="BC43" s="11" t="inlineStr"/>
       <c r="BD43" s="11" t="inlineStr"/>
       <c r="BE43" s="11" t="inlineStr"/>
       <c r="BF43" s="11" t="inlineStr"/>
       <c r="BG43" s="11" t="inlineStr"/>
       <c r="BH43" s="11" t="inlineStr"/>
       <c r="BI43" s="11" t="inlineStr"/>
       <c r="BJ43" s="11" t="inlineStr"/>
       <c r="BK43" s="11" t="inlineStr"/>
       <c r="BL43" s="11" t="inlineStr"/>
       <c r="BM43" s="11" t="inlineStr"/>
     </row>
     <row r="44" customHeight="1" ht="10">
       <c r="A44" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B44" s="70" t="inlineStr"/>
       <c r="C44" s="70" t="inlineStr"/>
       <c r="D44" s="70" t="inlineStr"/>
       <c r="E44" s="70" t="inlineStr"/>
       <c r="F44" s="70" t="inlineStr"/>
       <c r="G44" s="70" t="inlineStr"/>
@@ -6116,74 +6134,74 @@
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Toplam Pay Sayısı/Total Number of Shares</t>
           </r>
         </is>
       </c>
       <c r="C48" s="32" t="inlineStr"/>
       <c r="D48" s="32" t="inlineStr"/>
       <c r="E48" s="32" t="inlineStr"/>
       <c r="F48" s="32" t="inlineStr"/>
       <c r="G48" s="32" t="inlineStr"/>
       <c r="H48" s="32" t="inlineStr"/>
       <c r="I48" s="32" t="inlineStr"/>
       <c r="J48" s="32" t="inlineStr"/>
       <c r="K48" s="32" t="inlineStr"/>
       <c r="L48" s="32" t="inlineStr"/>
       <c r="M48" s="32" t="inlineStr"/>
       <c r="N48" s="32" t="inlineStr"/>
       <c r="O48" s="56" t="inlineStr"/>
       <c r="P48" s="57" t="inlineStr"/>
-      <c r="Q48" s="110" t="inlineStr">
+      <c r="Q48" s="112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
             <t xml:space="preserve">1.000.000.000,00</t>
           </r>
         </is>
       </c>
-      <c r="R48" s="111" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="AD48" s="111" t="inlineStr"/>
+      <c r="R48" s="113" t="inlineStr"/>
+      <c r="S48" s="113" t="inlineStr"/>
+      <c r="T48" s="113" t="inlineStr"/>
+      <c r="U48" s="113" t="inlineStr"/>
+      <c r="V48" s="113" t="inlineStr"/>
+      <c r="W48" s="113" t="inlineStr"/>
+      <c r="X48" s="113" t="inlineStr"/>
+      <c r="Y48" s="113" t="inlineStr"/>
+      <c r="Z48" s="113" t="inlineStr"/>
+      <c r="AA48" s="113" t="inlineStr"/>
+      <c r="AB48" s="113" t="inlineStr"/>
+      <c r="AC48" s="113" t="inlineStr"/>
+      <c r="AD48" s="113" t="inlineStr"/>
       <c r="AE48" s="56" t="inlineStr"/>
       <c r="AF48" s="11" t="inlineStr"/>
       <c r="AG48" s="11" t="inlineStr"/>
       <c r="AH48" s="11" t="inlineStr"/>
       <c r="AI48" s="11" t="inlineStr"/>
       <c r="AJ48" s="11" t="inlineStr"/>
       <c r="AK48" s="11" t="inlineStr"/>
       <c r="AL48" s="11" t="inlineStr"/>
       <c r="AM48" s="11" t="inlineStr"/>
       <c r="AN48" s="11" t="inlineStr"/>
       <c r="AO48" s="11" t="inlineStr"/>
       <c r="AP48" s="11" t="inlineStr"/>
       <c r="AQ48" s="11" t="inlineStr"/>
       <c r="AR48" s="11" t="inlineStr"/>
       <c r="AS48" s="11" t="inlineStr"/>
       <c r="AT48" s="11" t="inlineStr"/>
       <c r="AU48" s="11" t="inlineStr"/>
       <c r="AV48" s="11" t="inlineStr"/>
       <c r="AW48" s="11" t="inlineStr"/>
       <c r="AX48" s="11" t="inlineStr"/>
       <c r="AY48" s="11" t="inlineStr"/>
       <c r="AZ48" s="11" t="inlineStr"/>
       <c r="BA48" s="11" t="inlineStr"/>
       <c r="BB48" s="11" t="inlineStr"/>
       <c r="BC48" s="11" t="inlineStr"/>
@@ -6204,74 +6222,74 @@
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
           </r>
         </is>
       </c>
       <c r="C49" s="24" t="inlineStr"/>
       <c r="D49" s="24" t="inlineStr"/>
       <c r="E49" s="24" t="inlineStr"/>
       <c r="F49" s="24" t="inlineStr"/>
       <c r="G49" s="24" t="inlineStr"/>
       <c r="H49" s="24" t="inlineStr"/>
       <c r="I49" s="24" t="inlineStr"/>
       <c r="J49" s="24" t="inlineStr"/>
       <c r="K49" s="24" t="inlineStr"/>
       <c r="L49" s="24" t="inlineStr"/>
       <c r="M49" s="24" t="inlineStr"/>
       <c r="N49" s="24" t="inlineStr"/>
       <c r="O49" s="25" t="inlineStr"/>
       <c r="P49" s="26" t="inlineStr"/>
-      <c r="Q49" s="112" t="inlineStr">
+      <c r="Q49" s="114" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
             <t xml:space="preserve">14.400.000,00</t>
           </r>
         </is>
       </c>
-      <c r="R49" s="113" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="AD49" s="113" t="inlineStr"/>
+      <c r="R49" s="115" t="inlineStr"/>
+      <c r="S49" s="115" t="inlineStr"/>
+      <c r="T49" s="115" t="inlineStr"/>
+      <c r="U49" s="115" t="inlineStr"/>
+      <c r="V49" s="115" t="inlineStr"/>
+      <c r="W49" s="115" t="inlineStr"/>
+      <c r="X49" s="115" t="inlineStr"/>
+      <c r="Y49" s="115" t="inlineStr"/>
+      <c r="Z49" s="115" t="inlineStr"/>
+      <c r="AA49" s="115" t="inlineStr"/>
+      <c r="AB49" s="115" t="inlineStr"/>
+      <c r="AC49" s="115" t="inlineStr"/>
+      <c r="AD49" s="115" t="inlineStr"/>
       <c r="AE49" s="25" t="inlineStr"/>
       <c r="AF49" s="11" t="inlineStr"/>
       <c r="AG49" s="11" t="inlineStr"/>
       <c r="AH49" s="11" t="inlineStr"/>
       <c r="AI49" s="11" t="inlineStr"/>
       <c r="AJ49" s="11" t="inlineStr"/>
       <c r="AK49" s="11" t="inlineStr"/>
       <c r="AL49" s="11" t="inlineStr"/>
       <c r="AM49" s="11" t="inlineStr"/>
       <c r="AN49" s="11" t="inlineStr"/>
       <c r="AO49" s="11" t="inlineStr"/>
       <c r="AP49" s="11" t="inlineStr"/>
       <c r="AQ49" s="11" t="inlineStr"/>
       <c r="AR49" s="11" t="inlineStr"/>
       <c r="AS49" s="11" t="inlineStr"/>
       <c r="AT49" s="11" t="inlineStr"/>
       <c r="AU49" s="11" t="inlineStr"/>
       <c r="AV49" s="11" t="inlineStr"/>
       <c r="AW49" s="11" t="inlineStr"/>
       <c r="AX49" s="11" t="inlineStr"/>
       <c r="AY49" s="11" t="inlineStr"/>
       <c r="AZ49" s="11" t="inlineStr"/>
       <c r="BA49" s="11" t="inlineStr"/>
       <c r="BB49" s="11" t="inlineStr"/>
       <c r="BC49" s="11" t="inlineStr"/>
@@ -6292,74 +6310,74 @@
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C50" s="32" t="inlineStr"/>
       <c r="D50" s="32" t="inlineStr"/>
       <c r="E50" s="32" t="inlineStr"/>
       <c r="F50" s="32" t="inlineStr"/>
       <c r="G50" s="32" t="inlineStr"/>
       <c r="H50" s="32" t="inlineStr"/>
       <c r="I50" s="32" t="inlineStr"/>
       <c r="J50" s="32" t="inlineStr"/>
       <c r="K50" s="32" t="inlineStr"/>
       <c r="L50" s="32" t="inlineStr"/>
       <c r="M50" s="32" t="inlineStr"/>
       <c r="N50" s="32" t="inlineStr"/>
       <c r="O50" s="56" t="inlineStr"/>
       <c r="P50" s="57" t="inlineStr"/>
-      <c r="Q50" s="110" t="inlineStr">
+      <c r="Q50" s="112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">491.507.124,13</t>
-[...15 lines deleted...]
-      <c r="AD50" s="111" t="inlineStr"/>
+            <t xml:space="preserve">558.420.378,16</t>
+          </r>
+        </is>
+      </c>
+      <c r="R50" s="113" t="inlineStr"/>
+      <c r="S50" s="113" t="inlineStr"/>
+      <c r="T50" s="113" t="inlineStr"/>
+      <c r="U50" s="113" t="inlineStr"/>
+      <c r="V50" s="113" t="inlineStr"/>
+      <c r="W50" s="113" t="inlineStr"/>
+      <c r="X50" s="113" t="inlineStr"/>
+      <c r="Y50" s="113" t="inlineStr"/>
+      <c r="Z50" s="113" t="inlineStr"/>
+      <c r="AA50" s="113" t="inlineStr"/>
+      <c r="AB50" s="113" t="inlineStr"/>
+      <c r="AC50" s="113" t="inlineStr"/>
+      <c r="AD50" s="113" t="inlineStr"/>
       <c r="AE50" s="56" t="inlineStr"/>
       <c r="AF50" s="11" t="inlineStr"/>
       <c r="AG50" s="11" t="inlineStr"/>
       <c r="AH50" s="11" t="inlineStr"/>
       <c r="AI50" s="11" t="inlineStr"/>
       <c r="AJ50" s="11" t="inlineStr"/>
       <c r="AK50" s="11" t="inlineStr"/>
       <c r="AL50" s="11" t="inlineStr"/>
       <c r="AM50" s="11" t="inlineStr"/>
       <c r="AN50" s="11" t="inlineStr"/>
       <c r="AO50" s="11" t="inlineStr"/>
       <c r="AP50" s="11" t="inlineStr"/>
       <c r="AQ50" s="11" t="inlineStr"/>
       <c r="AR50" s="11" t="inlineStr"/>
       <c r="AS50" s="11" t="inlineStr"/>
       <c r="AT50" s="11" t="inlineStr"/>
       <c r="AU50" s="11" t="inlineStr"/>
       <c r="AV50" s="11" t="inlineStr"/>
       <c r="AW50" s="11" t="inlineStr"/>
       <c r="AX50" s="11" t="inlineStr"/>
       <c r="AY50" s="11" t="inlineStr"/>
       <c r="AZ50" s="11" t="inlineStr"/>
       <c r="BA50" s="11" t="inlineStr"/>
       <c r="BB50" s="11" t="inlineStr"/>
       <c r="BC50" s="11" t="inlineStr"/>