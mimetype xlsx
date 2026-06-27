--- v1 (2026-05-13)
+++ v2 (2026-06-27)
@@ -2944,51 +2944,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260513</t>
+            <t xml:space="preserve">20260626</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3124,73 +3124,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">11.134,15</t>
+            <t xml:space="preserve">19.441,04</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0029</t>
+            <t xml:space="preserve">0,0053</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3222,51 +3222,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">3.877.919,30</t>
+            <t xml:space="preserve">3.656.682,60</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3559,51 +3559,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">38,779193</t>
+            <t xml:space="preserve">36,566826</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3649,51 +3649,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260513</t>
+            <t xml:space="preserve">20260626</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3739,51 +3739,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260515</t>
+            <t xml:space="preserve">20260630</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4122,51 +4122,51 @@
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
         <v>2610.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="inlineStr">
         <is/>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>1094242.50</v>
+        <v>974835.00</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4229,66 +4229,66 @@
       <c r="AC29" s="87" t="inlineStr"/>
       <c r="AD29" s="87" t="inlineStr"/>
       <c r="AE29" s="87" t="inlineStr"/>
       <c r="AF29" s="87" t="inlineStr"/>
       <c r="AG29" s="41" t="inlineStr"/>
       <c r="AH29" s="42" t="inlineStr"/>
       <c r="AI29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BIMAS</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
-        <v>937.00</v>
+        <v>1874.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="inlineStr">
         <is/>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>731797.00</v>
+        <v>703687.00</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4433,51 +4433,51 @@
       </c>
       <c r="AJ31" s="80" t="inlineStr"/>
       <c r="AK31" s="80" t="inlineStr"/>
       <c r="AL31" s="80" t="inlineStr"/>
       <c r="AM31" s="80" t="inlineStr"/>
       <c r="AN31" s="80" t="inlineStr"/>
       <c r="AO31" s="80" t="inlineStr"/>
       <c r="AP31" s="56" t="inlineStr"/>
       <c r="AQ31" s="57" t="inlineStr"/>
       <c r="AR31" s="81" t="n">
         <v>4454.00</v>
       </c>
       <c r="AS31" s="78" t="inlineStr"/>
       <c r="AT31" s="78" t="inlineStr"/>
       <c r="AU31" s="78" t="inlineStr"/>
       <c r="AV31" s="56" t="inlineStr"/>
       <c r="AW31" s="57" t="inlineStr"/>
       <c r="AX31" s="82" t="inlineStr">
         <is/>
       </c>
       <c r="AY31" s="83" t="inlineStr"/>
       <c r="AZ31" s="83" t="inlineStr"/>
       <c r="BA31" s="56" t="inlineStr"/>
       <c r="BB31" s="57" t="inlineStr"/>
       <c r="BC31" s="84" t="n">
-        <v>91930.56</v>
+        <v>92643.20</v>
       </c>
       <c r="BD31" s="56" t="inlineStr"/>
       <c r="BE31" s="57" t="inlineStr"/>
       <c r="BF31" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG31" s="56" t="inlineStr"/>
       <c r="BH31" s="57" t="inlineStr"/>
       <c r="BI31" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="56" t="inlineStr"/>
       <c r="BK31" s="57" t="inlineStr"/>
       <c r="BL31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4555,51 +4555,51 @@
       </c>
       <c r="AJ32" s="89" t="inlineStr"/>
       <c r="AK32" s="89" t="inlineStr"/>
       <c r="AL32" s="89" t="inlineStr"/>
       <c r="AM32" s="89" t="inlineStr"/>
       <c r="AN32" s="89" t="inlineStr"/>
       <c r="AO32" s="89" t="inlineStr"/>
       <c r="AP32" s="25" t="inlineStr"/>
       <c r="AQ32" s="26" t="inlineStr"/>
       <c r="AR32" s="90" t="n">
         <v>7722.00</v>
       </c>
       <c r="AS32" s="87" t="inlineStr"/>
       <c r="AT32" s="87" t="inlineStr"/>
       <c r="AU32" s="87" t="inlineStr"/>
       <c r="AV32" s="25" t="inlineStr"/>
       <c r="AW32" s="26" t="inlineStr"/>
       <c r="AX32" s="91" t="inlineStr">
         <is/>
       </c>
       <c r="AY32" s="92" t="inlineStr"/>
       <c r="AZ32" s="92" t="inlineStr"/>
       <c r="BA32" s="25" t="inlineStr"/>
       <c r="BB32" s="26" t="inlineStr"/>
       <c r="BC32" s="93" t="n">
-        <v>309497.76</v>
+        <v>311351.04</v>
       </c>
       <c r="BD32" s="25" t="inlineStr"/>
       <c r="BE32" s="26" t="inlineStr"/>
       <c r="BF32" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG32" s="25" t="inlineStr"/>
       <c r="BH32" s="26" t="inlineStr"/>
       <c r="BI32" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="25" t="inlineStr"/>
       <c r="BK32" s="26" t="inlineStr"/>
       <c r="BL32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4677,51 +4677,51 @@
       </c>
       <c r="AJ33" s="80" t="inlineStr"/>
       <c r="AK33" s="80" t="inlineStr"/>
       <c r="AL33" s="80" t="inlineStr"/>
       <c r="AM33" s="80" t="inlineStr"/>
       <c r="AN33" s="80" t="inlineStr"/>
       <c r="AO33" s="80" t="inlineStr"/>
       <c r="AP33" s="33" t="inlineStr"/>
       <c r="AQ33" s="34" t="inlineStr"/>
       <c r="AR33" s="81" t="n">
         <v>1282.00</v>
       </c>
       <c r="AS33" s="78" t="inlineStr"/>
       <c r="AT33" s="78" t="inlineStr"/>
       <c r="AU33" s="78" t="inlineStr"/>
       <c r="AV33" s="33" t="inlineStr"/>
       <c r="AW33" s="34" t="inlineStr"/>
       <c r="AX33" s="82" t="inlineStr">
         <is/>
       </c>
       <c r="AY33" s="83" t="inlineStr"/>
       <c r="AZ33" s="83" t="inlineStr"/>
       <c r="BA33" s="33" t="inlineStr"/>
       <c r="BB33" s="34" t="inlineStr"/>
       <c r="BC33" s="84" t="n">
-        <v>261015.20</v>
+        <v>249861.80</v>
       </c>
       <c r="BD33" s="33" t="inlineStr"/>
       <c r="BE33" s="34" t="inlineStr"/>
       <c r="BF33" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG33" s="33" t="inlineStr"/>
       <c r="BH33" s="34" t="inlineStr"/>
       <c r="BI33" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ33" s="33" t="inlineStr"/>
       <c r="BK33" s="34" t="inlineStr"/>
       <c r="BL33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4866,51 +4866,51 @@
       </c>
       <c r="AJ35" s="89" t="inlineStr"/>
       <c r="AK35" s="89" t="inlineStr"/>
       <c r="AL35" s="89" t="inlineStr"/>
       <c r="AM35" s="89" t="inlineStr"/>
       <c r="AN35" s="89" t="inlineStr"/>
       <c r="AO35" s="89" t="inlineStr"/>
       <c r="AP35" s="25" t="inlineStr"/>
       <c r="AQ35" s="26" t="inlineStr"/>
       <c r="AR35" s="90" t="n">
         <v>494.00</v>
       </c>
       <c r="AS35" s="87" t="inlineStr"/>
       <c r="AT35" s="87" t="inlineStr"/>
       <c r="AU35" s="87" t="inlineStr"/>
       <c r="AV35" s="25" t="inlineStr"/>
       <c r="AW35" s="26" t="inlineStr"/>
       <c r="AX35" s="91" t="inlineStr">
         <is/>
       </c>
       <c r="AY35" s="92" t="inlineStr"/>
       <c r="AZ35" s="92" t="inlineStr"/>
       <c r="BA35" s="25" t="inlineStr"/>
       <c r="BB35" s="26" t="inlineStr"/>
       <c r="BC35" s="93" t="n">
-        <v>88870.60</v>
+        <v>89265.80</v>
       </c>
       <c r="BD35" s="25" t="inlineStr"/>
       <c r="BE35" s="26" t="inlineStr"/>
       <c r="BF35" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG35" s="25" t="inlineStr"/>
       <c r="BH35" s="26" t="inlineStr"/>
       <c r="BI35" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="25" t="inlineStr"/>
       <c r="BK35" s="26" t="inlineStr"/>
       <c r="BL35" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4981,63 +4981,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SASA</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="80" t="inlineStr"/>
       <c r="AK36" s="80" t="inlineStr"/>
       <c r="AL36" s="80" t="inlineStr"/>
       <c r="AM36" s="80" t="inlineStr"/>
       <c r="AN36" s="80" t="inlineStr"/>
       <c r="AO36" s="80" t="inlineStr"/>
       <c r="AP36" s="56" t="inlineStr"/>
       <c r="AQ36" s="57" t="inlineStr"/>
       <c r="AR36" s="81" t="n">
         <v>47330.00</v>
       </c>
       <c r="AS36" s="78" t="inlineStr"/>
       <c r="AT36" s="78" t="inlineStr"/>
       <c r="AU36" s="78" t="inlineStr"/>
       <c r="AV36" s="56" t="inlineStr"/>
       <c r="AW36" s="57" t="inlineStr"/>
       <c r="AX36" s="95" t="n">
-        <v>3.230000000000</v>
+        <v>2.510000000000</v>
       </c>
       <c r="AY36" s="83" t="inlineStr"/>
       <c r="AZ36" s="83" t="inlineStr"/>
       <c r="BA36" s="56" t="inlineStr"/>
       <c r="BB36" s="57" t="inlineStr"/>
       <c r="BC36" s="84" t="n">
-        <v>152875.90</v>
+        <v>118798.30</v>
       </c>
       <c r="BD36" s="56" t="inlineStr"/>
       <c r="BE36" s="57" t="inlineStr"/>
       <c r="BF36" s="85" t="n">
-        <v>3.950000000000</v>
+        <v>3.270000000000</v>
       </c>
       <c r="BG36" s="56" t="inlineStr"/>
       <c r="BH36" s="57" t="inlineStr"/>
       <c r="BI36" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="56" t="inlineStr"/>
       <c r="BK36" s="57" t="inlineStr"/>
       <c r="BL36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -5110,51 +5110,51 @@
       </c>
       <c r="AJ37" s="89" t="inlineStr"/>
       <c r="AK37" s="89" t="inlineStr"/>
       <c r="AL37" s="89" t="inlineStr"/>
       <c r="AM37" s="89" t="inlineStr"/>
       <c r="AN37" s="89" t="inlineStr"/>
       <c r="AO37" s="89" t="inlineStr"/>
       <c r="AP37" s="25" t="inlineStr"/>
       <c r="AQ37" s="26" t="inlineStr"/>
       <c r="AR37" s="90" t="n">
         <v>1585.00</v>
       </c>
       <c r="AS37" s="87" t="inlineStr"/>
       <c r="AT37" s="87" t="inlineStr"/>
       <c r="AU37" s="87" t="inlineStr"/>
       <c r="AV37" s="25" t="inlineStr"/>
       <c r="AW37" s="26" t="inlineStr"/>
       <c r="AX37" s="96" t="n">
         <v/>
       </c>
       <c r="AY37" s="92" t="inlineStr"/>
       <c r="AZ37" s="92" t="inlineStr"/>
       <c r="BA37" s="25" t="inlineStr"/>
       <c r="BB37" s="26" t="inlineStr"/>
       <c r="BC37" s="93" t="n">
-        <v>484613.75</v>
+        <v>520672.50</v>
       </c>
       <c r="BD37" s="25" t="inlineStr"/>
       <c r="BE37" s="26" t="inlineStr"/>
       <c r="BF37" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG37" s="25" t="inlineStr"/>
       <c r="BH37" s="26" t="inlineStr"/>
       <c r="BI37" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ37" s="25" t="inlineStr"/>
       <c r="BK37" s="26" t="inlineStr"/>
       <c r="BL37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -5232,51 +5232,51 @@
       </c>
       <c r="AJ38" s="80" t="inlineStr"/>
       <c r="AK38" s="80" t="inlineStr"/>
       <c r="AL38" s="80" t="inlineStr"/>
       <c r="AM38" s="80" t="inlineStr"/>
       <c r="AN38" s="80" t="inlineStr"/>
       <c r="AO38" s="80" t="inlineStr"/>
       <c r="AP38" s="56" t="inlineStr"/>
       <c r="AQ38" s="57" t="inlineStr"/>
       <c r="AR38" s="81" t="n">
         <v>2134.00</v>
       </c>
       <c r="AS38" s="78" t="inlineStr"/>
       <c r="AT38" s="78" t="inlineStr"/>
       <c r="AU38" s="78" t="inlineStr"/>
       <c r="AV38" s="56" t="inlineStr"/>
       <c r="AW38" s="57" t="inlineStr"/>
       <c r="AX38" s="95" t="n">
         <v/>
       </c>
       <c r="AY38" s="83" t="inlineStr"/>
       <c r="AZ38" s="83" t="inlineStr"/>
       <c r="BA38" s="56" t="inlineStr"/>
       <c r="BB38" s="57" t="inlineStr"/>
       <c r="BC38" s="84" t="n">
-        <v>98846.88</v>
+        <v>100682.12</v>
       </c>
       <c r="BD38" s="56" t="inlineStr"/>
       <c r="BE38" s="57" t="inlineStr"/>
       <c r="BF38" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG38" s="56" t="inlineStr"/>
       <c r="BH38" s="57" t="inlineStr"/>
       <c r="BI38" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ38" s="56" t="inlineStr"/>
       <c r="BK38" s="57" t="inlineStr"/>
       <c r="BL38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -5354,51 +5354,51 @@
       </c>
       <c r="AJ39" s="100" t="inlineStr"/>
       <c r="AK39" s="100" t="inlineStr"/>
       <c r="AL39" s="100" t="inlineStr"/>
       <c r="AM39" s="100" t="inlineStr"/>
       <c r="AN39" s="100" t="inlineStr"/>
       <c r="AO39" s="100" t="inlineStr"/>
       <c r="AP39" s="64" t="inlineStr"/>
       <c r="AQ39" s="65" t="inlineStr"/>
       <c r="AR39" s="101" t="n">
         <v>2169.00</v>
       </c>
       <c r="AS39" s="98" t="inlineStr"/>
       <c r="AT39" s="98" t="inlineStr"/>
       <c r="AU39" s="98" t="inlineStr"/>
       <c r="AV39" s="64" t="inlineStr"/>
       <c r="AW39" s="65" t="inlineStr"/>
       <c r="AX39" s="102" t="n">
         <v/>
       </c>
       <c r="AY39" s="103" t="inlineStr"/>
       <c r="AZ39" s="103" t="inlineStr"/>
       <c r="BA39" s="64" t="inlineStr"/>
       <c r="BB39" s="65" t="inlineStr"/>
       <c r="BC39" s="104" t="n">
-        <v>553095.00</v>
+        <v>475444.80</v>
       </c>
       <c r="BD39" s="64" t="inlineStr"/>
       <c r="BE39" s="65" t="inlineStr"/>
       <c r="BF39" s="105" t="n">
         <v>0</v>
       </c>
       <c r="BG39" s="64" t="inlineStr"/>
       <c r="BH39" s="65" t="inlineStr"/>
       <c r="BI39" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ39" s="64" t="inlineStr"/>
       <c r="BK39" s="65" t="inlineStr"/>
       <c r="BL39" s="99" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -5783,78 +5783,78 @@
       <c r="AE43" s="110" t="inlineStr"/>
       <c r="AF43" s="110" t="inlineStr"/>
       <c r="AG43" s="110" t="inlineStr"/>
       <c r="AH43" s="110" t="inlineStr"/>
       <c r="AI43" s="110" t="inlineStr"/>
       <c r="AJ43" s="108" t="inlineStr"/>
       <c r="AK43" s="109" t="inlineStr"/>
       <c r="AL43" s="107" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM43" s="108" t="inlineStr"/>
       <c r="AN43" s="109" t="inlineStr"/>
       <c r="AO43" s="107" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260512</t>
+            <t xml:space="preserve">20260625</t>
           </r>
         </is>
       </c>
       <c r="AP43" s="110" t="inlineStr"/>
       <c r="AQ43" s="110" t="inlineStr"/>
       <c r="AR43" s="110" t="inlineStr"/>
       <c r="AS43" s="108" t="inlineStr"/>
       <c r="AT43" s="109" t="inlineStr"/>
       <c r="AU43" s="107" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260513</t>
+            <t xml:space="preserve">20260626</t>
           </r>
         </is>
       </c>
       <c r="AV43" s="108" t="inlineStr"/>
       <c r="AW43" s="109" t="inlineStr"/>
       <c r="AX43" s="107" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260515</t>
+            <t xml:space="preserve">20260630</t>
           </r>
         </is>
       </c>
       <c r="AY43" s="111" t="inlineStr"/>
       <c r="AZ43" s="11" t="inlineStr"/>
       <c r="BA43" s="11" t="inlineStr"/>
       <c r="BB43" s="11" t="inlineStr"/>
       <c r="BC43" s="11" t="inlineStr"/>
       <c r="BD43" s="11" t="inlineStr"/>
       <c r="BE43" s="11" t="inlineStr"/>
       <c r="BF43" s="11" t="inlineStr"/>
       <c r="BG43" s="11" t="inlineStr"/>
       <c r="BH43" s="11" t="inlineStr"/>
       <c r="BI43" s="11" t="inlineStr"/>
       <c r="BJ43" s="11" t="inlineStr"/>
       <c r="BK43" s="11" t="inlineStr"/>
       <c r="BL43" s="11" t="inlineStr"/>
       <c r="BM43" s="11" t="inlineStr"/>
     </row>
     <row r="44" customHeight="1" ht="10">
       <c r="A44" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B44" s="70" t="inlineStr"/>
       <c r="C44" s="70" t="inlineStr"/>
@@ -6317,51 +6317,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C50" s="32" t="inlineStr"/>
       <c r="D50" s="32" t="inlineStr"/>
       <c r="E50" s="32" t="inlineStr"/>
       <c r="F50" s="32" t="inlineStr"/>
       <c r="G50" s="32" t="inlineStr"/>
       <c r="H50" s="32" t="inlineStr"/>
       <c r="I50" s="32" t="inlineStr"/>
       <c r="J50" s="32" t="inlineStr"/>
       <c r="K50" s="32" t="inlineStr"/>
       <c r="L50" s="32" t="inlineStr"/>
       <c r="M50" s="32" t="inlineStr"/>
       <c r="N50" s="32" t="inlineStr"/>
       <c r="O50" s="56" t="inlineStr"/>
       <c r="P50" s="57" t="inlineStr"/>
       <c r="Q50" s="112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">558.420.378,16</t>
+            <t xml:space="preserve">526.562.289,07</t>
           </r>
         </is>
       </c>
       <c r="R50" s="113" t="inlineStr"/>
       <c r="S50" s="113" t="inlineStr"/>
       <c r="T50" s="113" t="inlineStr"/>
       <c r="U50" s="113" t="inlineStr"/>
       <c r="V50" s="113" t="inlineStr"/>
       <c r="W50" s="113" t="inlineStr"/>
       <c r="X50" s="113" t="inlineStr"/>
       <c r="Y50" s="113" t="inlineStr"/>
       <c r="Z50" s="113" t="inlineStr"/>
       <c r="AA50" s="113" t="inlineStr"/>
       <c r="AB50" s="113" t="inlineStr"/>
       <c r="AC50" s="113" t="inlineStr"/>
       <c r="AD50" s="113" t="inlineStr"/>
       <c r="AE50" s="56" t="inlineStr"/>
       <c r="AF50" s="11" t="inlineStr"/>
       <c r="AG50" s="11" t="inlineStr"/>
       <c r="AH50" s="11" t="inlineStr"/>
       <c r="AI50" s="11" t="inlineStr"/>
       <c r="AJ50" s="11" t="inlineStr"/>
       <c r="AK50" s="11" t="inlineStr"/>
       <c r="AL50" s="11" t="inlineStr"/>
       <c r="AM50" s="11" t="inlineStr"/>