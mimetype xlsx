--- v2 (2026-06-27)
+++ v3 (2026-08-12)
@@ -601,55 +601,50 @@
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="F8F8F3"/>
-[...3 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1536,147 +1531,143 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="86" borderId="17" xfId="85" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="87" borderId="17" xfId="86" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="88" borderId="17" xfId="87" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="89" borderId="17" xfId="88" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="90" borderId="17" xfId="89" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="91" borderId="17" xfId="90" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="92" borderId="17" xfId="91" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="4" fontId="5" fillId="92" borderId="17" xfId="91" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="93" borderId="17" xfId="92" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="94" borderId="17" xfId="93" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="95" borderId="17" xfId="94" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="96" borderId="17" xfId="95" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="97" borderId="17" xfId="96" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="97" borderId="27" xfId="96" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="center" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="98" borderId="27" xfId="97" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="center" vertical="center"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="99" borderId="27" xfId="98" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="100" borderId="27" xfId="99" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="center"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="101" borderId="27" xfId="100" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="center" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="102" borderId="27" xfId="101" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="98" borderId="27" xfId="97" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="103" borderId="27" xfId="102" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="right" vertical="center"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="104" borderId="27" xfId="103" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="right" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="105" borderId="27" xfId="104" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="right" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="106" borderId="26" xfId="105" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="107" borderId="27" xfId="106" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="99" borderId="27" xfId="98" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="108" borderId="28" xfId="107" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="109" borderId="29" xfId="108" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="110" borderId="27" xfId="109" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="100" borderId="27" xfId="99" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="111" borderId="30" xfId="110" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="112" borderId="17" xfId="111" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="101" borderId="27" xfId="100" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="113" borderId="17" xfId="112" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
-      <protection hidden="false" locked="true"/>
+      <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="114" borderId="17" xfId="113" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
-      <protection hidden="false" locked="false"/>
+      <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="115" borderId="17" xfId="114" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment wrapText="true" horizontal="left" vertical="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="116" borderId="17" xfId="115" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
   </cellXfs>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rIdSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -2944,51 +2935,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260626</t>
+            <t xml:space="preserve">20260812</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3124,73 +3115,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">19.441,04</t>
+            <t xml:space="preserve">3.163,03</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0053</t>
+            <t xml:space="preserve">0,0008</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3222,51 +3213,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">3.656.682,60</t>
+            <t xml:space="preserve">3.737.028,50</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3559,51 +3550,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">36,566826</t>
+            <t xml:space="preserve">37,370285</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3649,51 +3640,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260626</t>
+            <t xml:space="preserve">20260812</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3739,51 +3730,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260630</t>
+            <t xml:space="preserve">20260814</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4107,215 +4098,215 @@
       <c r="AC28" s="78" t="inlineStr"/>
       <c r="AD28" s="78" t="inlineStr"/>
       <c r="AE28" s="78" t="inlineStr"/>
       <c r="AF28" s="78" t="inlineStr"/>
       <c r="AG28" s="56" t="inlineStr"/>
       <c r="AH28" s="57" t="inlineStr"/>
       <c r="AI28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ASELS</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
-        <v>2610.00</v>
+        <v>2513.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="inlineStr">
         <is/>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>974835.00</v>
+        <v>895256.25</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
         <v>0</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SAVUNMA</t>
           </r>
         </is>
       </c>
       <c r="BM28" s="58" t="inlineStr"/>
     </row>
     <row r="29" customHeight="1" ht="10">
       <c r="A29" s="38" t="inlineStr"/>
       <c r="B29" s="86" t="n">
         <v>2</v>
       </c>
       <c r="C29" s="87" t="inlineStr"/>
       <c r="D29" s="87" t="inlineStr"/>
       <c r="E29" s="87" t="inlineStr"/>
       <c r="F29" s="41" t="inlineStr"/>
       <c r="G29" s="42" t="inlineStr"/>
       <c r="H29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">BIMAS</t>
+            <t xml:space="preserve">ASTOR</t>
           </r>
         </is>
       </c>
       <c r="I29" s="87" t="inlineStr"/>
       <c r="J29" s="87" t="inlineStr"/>
       <c r="K29" s="87" t="inlineStr"/>
       <c r="L29" s="87" t="inlineStr"/>
       <c r="M29" s="87" t="inlineStr"/>
       <c r="N29" s="87" t="inlineStr"/>
       <c r="O29" s="87" t="inlineStr"/>
       <c r="P29" s="87" t="inlineStr"/>
       <c r="Q29" s="87" t="inlineStr"/>
       <c r="R29" s="87" t="inlineStr"/>
       <c r="S29" s="87" t="inlineStr"/>
       <c r="T29" s="87" t="inlineStr"/>
       <c r="U29" s="41" t="inlineStr"/>
       <c r="V29" s="42" t="inlineStr"/>
       <c r="W29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TREBIMM00018</t>
+            <t xml:space="preserve">TREASTR00013</t>
           </r>
         </is>
       </c>
       <c r="X29" s="87" t="inlineStr"/>
       <c r="Y29" s="87" t="inlineStr"/>
       <c r="Z29" s="87" t="inlineStr"/>
       <c r="AA29" s="87" t="inlineStr"/>
       <c r="AB29" s="87" t="inlineStr"/>
       <c r="AC29" s="87" t="inlineStr"/>
       <c r="AD29" s="87" t="inlineStr"/>
       <c r="AE29" s="87" t="inlineStr"/>
       <c r="AF29" s="87" t="inlineStr"/>
       <c r="AG29" s="41" t="inlineStr"/>
       <c r="AH29" s="42" t="inlineStr"/>
       <c r="AI29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">BIMAS</t>
+            <t xml:space="preserve">ASTOR ENERJİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
-        <v>1874.00</v>
+        <v>1150.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
-      <c r="AX29" s="91" t="inlineStr">
-        <is/>
+      <c r="AX29" s="91" t="n">
+        <v>301.750000000000</v>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>703687.00</v>
+        <v>347012.50</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
-        <v>0</v>
+        <v>9.290000000000</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">PERAKENDE TİCARET</t>
+            <t xml:space="preserve">ELEKTRİK GAZ SU</t>
           </r>
         </is>
       </c>
       <c r="BM29" s="45" t="inlineStr"/>
     </row>
     <row r="30" customHeight="1" ht="10">
       <c r="A30" s="50" t="inlineStr"/>
       <c r="B30" s="87" t="inlineStr"/>
       <c r="C30" s="87" t="inlineStr"/>
       <c r="D30" s="87" t="inlineStr"/>
       <c r="E30" s="87" t="inlineStr"/>
       <c r="F30" s="52" t="inlineStr"/>
       <c r="G30" s="53" t="inlineStr"/>
       <c r="H30" s="87" t="inlineStr"/>
       <c r="I30" s="87" t="inlineStr"/>
       <c r="J30" s="87" t="inlineStr"/>
       <c r="K30" s="87" t="inlineStr"/>
       <c r="L30" s="87" t="inlineStr"/>
       <c r="M30" s="87" t="inlineStr"/>
       <c r="N30" s="87" t="inlineStr"/>
       <c r="O30" s="87" t="inlineStr"/>
       <c r="P30" s="87" t="inlineStr"/>
       <c r="Q30" s="87" t="inlineStr"/>
       <c r="R30" s="87" t="inlineStr"/>
       <c r="S30" s="87" t="inlineStr"/>
@@ -4418,71 +4409,71 @@
       <c r="AC31" s="78" t="inlineStr"/>
       <c r="AD31" s="78" t="inlineStr"/>
       <c r="AE31" s="78" t="inlineStr"/>
       <c r="AF31" s="78" t="inlineStr"/>
       <c r="AG31" s="56" t="inlineStr"/>
       <c r="AH31" s="57" t="inlineStr"/>
       <c r="AI31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EMLAK GMYO</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="80" t="inlineStr"/>
       <c r="AK31" s="80" t="inlineStr"/>
       <c r="AL31" s="80" t="inlineStr"/>
       <c r="AM31" s="80" t="inlineStr"/>
       <c r="AN31" s="80" t="inlineStr"/>
       <c r="AO31" s="80" t="inlineStr"/>
       <c r="AP31" s="56" t="inlineStr"/>
       <c r="AQ31" s="57" t="inlineStr"/>
       <c r="AR31" s="81" t="n">
-        <v>4454.00</v>
+        <v>5194.00</v>
       </c>
       <c r="AS31" s="78" t="inlineStr"/>
       <c r="AT31" s="78" t="inlineStr"/>
       <c r="AU31" s="78" t="inlineStr"/>
       <c r="AV31" s="56" t="inlineStr"/>
       <c r="AW31" s="57" t="inlineStr"/>
-      <c r="AX31" s="82" t="inlineStr">
-        <is/>
+      <c r="AX31" s="95" t="n">
+        <v>17.950000000000</v>
       </c>
       <c r="AY31" s="83" t="inlineStr"/>
       <c r="AZ31" s="83" t="inlineStr"/>
       <c r="BA31" s="56" t="inlineStr"/>
       <c r="BB31" s="57" t="inlineStr"/>
       <c r="BC31" s="84" t="n">
-        <v>92643.20</v>
+        <v>93232.30</v>
       </c>
       <c r="BD31" s="56" t="inlineStr"/>
       <c r="BE31" s="57" t="inlineStr"/>
       <c r="BF31" s="85" t="n">
-        <v>0</v>
+        <v>2.500000000000</v>
       </c>
       <c r="BG31" s="56" t="inlineStr"/>
       <c r="BH31" s="57" t="inlineStr"/>
       <c r="BI31" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="56" t="inlineStr"/>
       <c r="BK31" s="57" t="inlineStr"/>
       <c r="BL31" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GAYRİMENKUL YATRIM </t>
           </r>
         </is>
       </c>
@@ -4540,71 +4531,71 @@
       <c r="AC32" s="87" t="inlineStr"/>
       <c r="AD32" s="87" t="inlineStr"/>
       <c r="AE32" s="87" t="inlineStr"/>
       <c r="AF32" s="87" t="inlineStr"/>
       <c r="AG32" s="25" t="inlineStr"/>
       <c r="AH32" s="26" t="inlineStr"/>
       <c r="AI32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">EREGL</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="89" t="inlineStr"/>
       <c r="AK32" s="89" t="inlineStr"/>
       <c r="AL32" s="89" t="inlineStr"/>
       <c r="AM32" s="89" t="inlineStr"/>
       <c r="AN32" s="89" t="inlineStr"/>
       <c r="AO32" s="89" t="inlineStr"/>
       <c r="AP32" s="25" t="inlineStr"/>
       <c r="AQ32" s="26" t="inlineStr"/>
       <c r="AR32" s="90" t="n">
-        <v>7722.00</v>
+        <v>9006.00</v>
       </c>
       <c r="AS32" s="87" t="inlineStr"/>
       <c r="AT32" s="87" t="inlineStr"/>
       <c r="AU32" s="87" t="inlineStr"/>
       <c r="AV32" s="25" t="inlineStr"/>
       <c r="AW32" s="26" t="inlineStr"/>
-      <c r="AX32" s="91" t="inlineStr">
-        <is/>
+      <c r="AX32" s="91" t="n">
+        <v>36.860000000000</v>
       </c>
       <c r="AY32" s="92" t="inlineStr"/>
       <c r="AZ32" s="92" t="inlineStr"/>
       <c r="BA32" s="25" t="inlineStr"/>
       <c r="BB32" s="26" t="inlineStr"/>
       <c r="BC32" s="93" t="n">
-        <v>311351.04</v>
+        <v>331961.16</v>
       </c>
       <c r="BD32" s="25" t="inlineStr"/>
       <c r="BE32" s="26" t="inlineStr"/>
       <c r="BF32" s="94" t="n">
-        <v>0</v>
+        <v>8.890000000000</v>
       </c>
       <c r="BG32" s="25" t="inlineStr"/>
       <c r="BH32" s="26" t="inlineStr"/>
       <c r="BI32" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="25" t="inlineStr"/>
       <c r="BK32" s="26" t="inlineStr"/>
       <c r="BL32" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL ANA SANAYİ</t>
           </r>
         </is>
       </c>
@@ -4662,71 +4653,71 @@
       <c r="AC33" s="78" t="inlineStr"/>
       <c r="AD33" s="78" t="inlineStr"/>
       <c r="AE33" s="78" t="inlineStr"/>
       <c r="AF33" s="78" t="inlineStr"/>
       <c r="AG33" s="33" t="inlineStr"/>
       <c r="AH33" s="34" t="inlineStr"/>
       <c r="AI33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ33" s="80" t="inlineStr"/>
       <c r="AK33" s="80" t="inlineStr"/>
       <c r="AL33" s="80" t="inlineStr"/>
       <c r="AM33" s="80" t="inlineStr"/>
       <c r="AN33" s="80" t="inlineStr"/>
       <c r="AO33" s="80" t="inlineStr"/>
       <c r="AP33" s="33" t="inlineStr"/>
       <c r="AQ33" s="34" t="inlineStr"/>
       <c r="AR33" s="81" t="n">
-        <v>1282.00</v>
+        <v>1495.00</v>
       </c>
       <c r="AS33" s="78" t="inlineStr"/>
       <c r="AT33" s="78" t="inlineStr"/>
       <c r="AU33" s="78" t="inlineStr"/>
       <c r="AV33" s="33" t="inlineStr"/>
       <c r="AW33" s="34" t="inlineStr"/>
-      <c r="AX33" s="82" t="inlineStr">
-        <is/>
+      <c r="AX33" s="95" t="n">
+        <v>199.900000000000</v>
       </c>
       <c r="AY33" s="83" t="inlineStr"/>
       <c r="AZ33" s="83" t="inlineStr"/>
       <c r="BA33" s="33" t="inlineStr"/>
       <c r="BB33" s="34" t="inlineStr"/>
       <c r="BC33" s="84" t="n">
-        <v>249861.80</v>
+        <v>298850.50</v>
       </c>
       <c r="BD33" s="33" t="inlineStr"/>
       <c r="BE33" s="34" t="inlineStr"/>
       <c r="BF33" s="85" t="n">
-        <v>0</v>
+        <v>8.000000000000</v>
       </c>
       <c r="BG33" s="33" t="inlineStr"/>
       <c r="BH33" s="34" t="inlineStr"/>
       <c r="BI33" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ33" s="33" t="inlineStr"/>
       <c r="BK33" s="34" t="inlineStr"/>
       <c r="BL33" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -4851,71 +4842,71 @@
       <c r="AC35" s="87" t="inlineStr"/>
       <c r="AD35" s="87" t="inlineStr"/>
       <c r="AE35" s="87" t="inlineStr"/>
       <c r="AF35" s="87" t="inlineStr"/>
       <c r="AG35" s="25" t="inlineStr"/>
       <c r="AH35" s="26" t="inlineStr"/>
       <c r="AI35" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PGSUS</t>
           </r>
         </is>
       </c>
       <c r="AJ35" s="89" t="inlineStr"/>
       <c r="AK35" s="89" t="inlineStr"/>
       <c r="AL35" s="89" t="inlineStr"/>
       <c r="AM35" s="89" t="inlineStr"/>
       <c r="AN35" s="89" t="inlineStr"/>
       <c r="AO35" s="89" t="inlineStr"/>
       <c r="AP35" s="25" t="inlineStr"/>
       <c r="AQ35" s="26" t="inlineStr"/>
       <c r="AR35" s="90" t="n">
-        <v>494.00</v>
+        <v>576.00</v>
       </c>
       <c r="AS35" s="87" t="inlineStr"/>
       <c r="AT35" s="87" t="inlineStr"/>
       <c r="AU35" s="87" t="inlineStr"/>
       <c r="AV35" s="25" t="inlineStr"/>
       <c r="AW35" s="26" t="inlineStr"/>
-      <c r="AX35" s="91" t="inlineStr">
-        <is/>
+      <c r="AX35" s="91" t="n">
+        <v>149.700000000000</v>
       </c>
       <c r="AY35" s="92" t="inlineStr"/>
       <c r="AZ35" s="92" t="inlineStr"/>
       <c r="BA35" s="25" t="inlineStr"/>
       <c r="BB35" s="26" t="inlineStr"/>
       <c r="BC35" s="93" t="n">
-        <v>89265.80</v>
+        <v>86227.20</v>
       </c>
       <c r="BD35" s="25" t="inlineStr"/>
       <c r="BE35" s="26" t="inlineStr"/>
       <c r="BF35" s="94" t="n">
-        <v>0</v>
+        <v>2.310000000000</v>
       </c>
       <c r="BG35" s="25" t="inlineStr"/>
       <c r="BH35" s="26" t="inlineStr"/>
       <c r="BI35" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="25" t="inlineStr"/>
       <c r="BK35" s="26" t="inlineStr"/>
       <c r="BL35" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
@@ -4973,71 +4964,71 @@
       <c r="AC36" s="78" t="inlineStr"/>
       <c r="AD36" s="78" t="inlineStr"/>
       <c r="AE36" s="78" t="inlineStr"/>
       <c r="AF36" s="78" t="inlineStr"/>
       <c r="AG36" s="56" t="inlineStr"/>
       <c r="AH36" s="57" t="inlineStr"/>
       <c r="AI36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SASA</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="80" t="inlineStr"/>
       <c r="AK36" s="80" t="inlineStr"/>
       <c r="AL36" s="80" t="inlineStr"/>
       <c r="AM36" s="80" t="inlineStr"/>
       <c r="AN36" s="80" t="inlineStr"/>
       <c r="AO36" s="80" t="inlineStr"/>
       <c r="AP36" s="56" t="inlineStr"/>
       <c r="AQ36" s="57" t="inlineStr"/>
       <c r="AR36" s="81" t="n">
-        <v>47330.00</v>
+        <v>64309.00</v>
       </c>
       <c r="AS36" s="78" t="inlineStr"/>
       <c r="AT36" s="78" t="inlineStr"/>
       <c r="AU36" s="78" t="inlineStr"/>
       <c r="AV36" s="56" t="inlineStr"/>
       <c r="AW36" s="57" t="inlineStr"/>
       <c r="AX36" s="95" t="n">
-        <v>2.510000000000</v>
+        <v>2.360000000000</v>
       </c>
       <c r="AY36" s="83" t="inlineStr"/>
       <c r="AZ36" s="83" t="inlineStr"/>
       <c r="BA36" s="56" t="inlineStr"/>
       <c r="BB36" s="57" t="inlineStr"/>
       <c r="BC36" s="84" t="n">
-        <v>118798.30</v>
+        <v>151769.24</v>
       </c>
       <c r="BD36" s="56" t="inlineStr"/>
       <c r="BE36" s="57" t="inlineStr"/>
       <c r="BF36" s="85" t="n">
-        <v>3.270000000000</v>
+        <v>4.060000000000</v>
       </c>
       <c r="BG36" s="56" t="inlineStr"/>
       <c r="BH36" s="57" t="inlineStr"/>
       <c r="BI36" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="56" t="inlineStr"/>
       <c r="BK36" s="57" t="inlineStr"/>
       <c r="BL36" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
@@ -5095,71 +5086,71 @@
       <c r="AC37" s="87" t="inlineStr"/>
       <c r="AD37" s="87" t="inlineStr"/>
       <c r="AE37" s="87" t="inlineStr"/>
       <c r="AF37" s="87" t="inlineStr"/>
       <c r="AG37" s="25" t="inlineStr"/>
       <c r="AH37" s="26" t="inlineStr"/>
       <c r="AI37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">THYAO</t>
           </r>
         </is>
       </c>
       <c r="AJ37" s="89" t="inlineStr"/>
       <c r="AK37" s="89" t="inlineStr"/>
       <c r="AL37" s="89" t="inlineStr"/>
       <c r="AM37" s="89" t="inlineStr"/>
       <c r="AN37" s="89" t="inlineStr"/>
       <c r="AO37" s="89" t="inlineStr"/>
       <c r="AP37" s="25" t="inlineStr"/>
       <c r="AQ37" s="26" t="inlineStr"/>
       <c r="AR37" s="90" t="n">
-        <v>1585.00</v>
+        <v>1849.00</v>
       </c>
       <c r="AS37" s="87" t="inlineStr"/>
       <c r="AT37" s="87" t="inlineStr"/>
       <c r="AU37" s="87" t="inlineStr"/>
       <c r="AV37" s="25" t="inlineStr"/>
       <c r="AW37" s="26" t="inlineStr"/>
-      <c r="AX37" s="96" t="n">
-        <v/>
+      <c r="AX37" s="91" t="n">
+        <v>301.000000000000</v>
       </c>
       <c r="AY37" s="92" t="inlineStr"/>
       <c r="AZ37" s="92" t="inlineStr"/>
       <c r="BA37" s="25" t="inlineStr"/>
       <c r="BB37" s="26" t="inlineStr"/>
       <c r="BC37" s="93" t="n">
-        <v>520672.50</v>
+        <v>556549.00</v>
       </c>
       <c r="BD37" s="25" t="inlineStr"/>
       <c r="BE37" s="26" t="inlineStr"/>
       <c r="BF37" s="94" t="n">
-        <v>0</v>
+        <v>14.910000000000</v>
       </c>
       <c r="BG37" s="25" t="inlineStr"/>
       <c r="BH37" s="26" t="inlineStr"/>
       <c r="BI37" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ37" s="25" t="inlineStr"/>
       <c r="BK37" s="26" t="inlineStr"/>
       <c r="BL37" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ULAŞTIRMA</t>
           </r>
         </is>
       </c>
@@ -5217,209 +5208,209 @@
       <c r="AC38" s="78" t="inlineStr"/>
       <c r="AD38" s="78" t="inlineStr"/>
       <c r="AE38" s="78" t="inlineStr"/>
       <c r="AF38" s="78" t="inlineStr"/>
       <c r="AG38" s="56" t="inlineStr"/>
       <c r="AH38" s="57" t="inlineStr"/>
       <c r="AI38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KOZA ALTIN İŞLETMELERİ A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ38" s="80" t="inlineStr"/>
       <c r="AK38" s="80" t="inlineStr"/>
       <c r="AL38" s="80" t="inlineStr"/>
       <c r="AM38" s="80" t="inlineStr"/>
       <c r="AN38" s="80" t="inlineStr"/>
       <c r="AO38" s="80" t="inlineStr"/>
       <c r="AP38" s="56" t="inlineStr"/>
       <c r="AQ38" s="57" t="inlineStr"/>
       <c r="AR38" s="81" t="n">
-        <v>2134.00</v>
+        <v>2489.00</v>
       </c>
       <c r="AS38" s="78" t="inlineStr"/>
       <c r="AT38" s="78" t="inlineStr"/>
       <c r="AU38" s="78" t="inlineStr"/>
       <c r="AV38" s="56" t="inlineStr"/>
       <c r="AW38" s="57" t="inlineStr"/>
       <c r="AX38" s="95" t="n">
-        <v/>
+        <v>48.880000000000</v>
       </c>
       <c r="AY38" s="83" t="inlineStr"/>
       <c r="AZ38" s="83" t="inlineStr"/>
       <c r="BA38" s="56" t="inlineStr"/>
       <c r="BB38" s="57" t="inlineStr"/>
       <c r="BC38" s="84" t="n">
-        <v>100682.12</v>
+        <v>121662.32</v>
       </c>
       <c r="BD38" s="56" t="inlineStr"/>
       <c r="BE38" s="57" t="inlineStr"/>
       <c r="BF38" s="85" t="n">
-        <v>0</v>
+        <v>3.260000000000</v>
       </c>
       <c r="BG38" s="56" t="inlineStr"/>
       <c r="BH38" s="57" t="inlineStr"/>
       <c r="BI38" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ38" s="56" t="inlineStr"/>
       <c r="BK38" s="57" t="inlineStr"/>
       <c r="BL38" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAŞ VE TOPRAĞA DAYALI</t>
           </r>
         </is>
       </c>
       <c r="BM38" s="58" t="inlineStr"/>
     </row>
     <row r="39" customHeight="1" ht="20">
       <c r="A39" s="61" t="inlineStr"/>
-      <c r="B39" s="97" t="n">
+      <c r="B39" s="96" t="n">
         <v>10</v>
       </c>
-      <c r="C39" s="98" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E39" s="98" t="inlineStr"/>
+      <c r="C39" s="97" t="inlineStr"/>
+      <c r="D39" s="97" t="inlineStr"/>
+      <c r="E39" s="97" t="inlineStr"/>
       <c r="F39" s="64" t="inlineStr"/>
       <c r="G39" s="65" t="inlineStr"/>
-      <c r="H39" s="97" t="inlineStr">
+      <c r="H39" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
-      <c r="I39" s="98" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="T39" s="98" t="inlineStr"/>
+      <c r="I39" s="97" t="inlineStr"/>
+      <c r="J39" s="97" t="inlineStr"/>
+      <c r="K39" s="97" t="inlineStr"/>
+      <c r="L39" s="97" t="inlineStr"/>
+      <c r="M39" s="97" t="inlineStr"/>
+      <c r="N39" s="97" t="inlineStr"/>
+      <c r="O39" s="97" t="inlineStr"/>
+      <c r="P39" s="97" t="inlineStr"/>
+      <c r="Q39" s="97" t="inlineStr"/>
+      <c r="R39" s="97" t="inlineStr"/>
+      <c r="S39" s="97" t="inlineStr"/>
+      <c r="T39" s="97" t="inlineStr"/>
       <c r="U39" s="64" t="inlineStr"/>
       <c r="V39" s="65" t="inlineStr"/>
-      <c r="W39" s="97" t="inlineStr">
+      <c r="W39" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TRATUPRS91E8</t>
           </r>
         </is>
       </c>
-      <c r="X39" s="98" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AF39" s="98" t="inlineStr"/>
+      <c r="X39" s="97" t="inlineStr"/>
+      <c r="Y39" s="97" t="inlineStr"/>
+      <c r="Z39" s="97" t="inlineStr"/>
+      <c r="AA39" s="97" t="inlineStr"/>
+      <c r="AB39" s="97" t="inlineStr"/>
+      <c r="AC39" s="97" t="inlineStr"/>
+      <c r="AD39" s="97" t="inlineStr"/>
+      <c r="AE39" s="97" t="inlineStr"/>
+      <c r="AF39" s="97" t="inlineStr"/>
       <c r="AG39" s="64" t="inlineStr"/>
       <c r="AH39" s="65" t="inlineStr"/>
-      <c r="AI39" s="99" t="inlineStr">
+      <c r="AI39" s="98" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
-      <c r="AJ39" s="100" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="AO39" s="100" t="inlineStr"/>
+      <c r="AJ39" s="99" t="inlineStr"/>
+      <c r="AK39" s="99" t="inlineStr"/>
+      <c r="AL39" s="99" t="inlineStr"/>
+      <c r="AM39" s="99" t="inlineStr"/>
+      <c r="AN39" s="99" t="inlineStr"/>
+      <c r="AO39" s="99" t="inlineStr"/>
       <c r="AP39" s="64" t="inlineStr"/>
       <c r="AQ39" s="65" t="inlineStr"/>
-      <c r="AR39" s="101" t="n">
-[...4 lines deleted...]
-      <c r="AU39" s="98" t="inlineStr"/>
+      <c r="AR39" s="100" t="n">
+        <v>2530.00</v>
+      </c>
+      <c r="AS39" s="97" t="inlineStr"/>
+      <c r="AT39" s="97" t="inlineStr"/>
+      <c r="AU39" s="97" t="inlineStr"/>
       <c r="AV39" s="64" t="inlineStr"/>
       <c r="AW39" s="65" t="inlineStr"/>
-      <c r="AX39" s="102" t="n">
-[...3 lines deleted...]
-      <c r="AZ39" s="103" t="inlineStr"/>
+      <c r="AX39" s="101" t="n">
+        <v>336.500000000000</v>
+      </c>
+      <c r="AY39" s="102" t="inlineStr"/>
+      <c r="AZ39" s="102" t="inlineStr"/>
       <c r="BA39" s="64" t="inlineStr"/>
       <c r="BB39" s="65" t="inlineStr"/>
-      <c r="BC39" s="104" t="n">
-        <v>475444.80</v>
+      <c r="BC39" s="103" t="n">
+        <v>851345.00</v>
       </c>
       <c r="BD39" s="64" t="inlineStr"/>
       <c r="BE39" s="65" t="inlineStr"/>
-      <c r="BF39" s="105" t="n">
-        <v>0</v>
+      <c r="BF39" s="104" t="n">
+        <v>22.800000000000</v>
       </c>
       <c r="BG39" s="64" t="inlineStr"/>
       <c r="BH39" s="65" t="inlineStr"/>
-      <c r="BI39" s="97" t="inlineStr">
+      <c r="BI39" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ39" s="64" t="inlineStr"/>
       <c r="BK39" s="65" t="inlineStr"/>
-      <c r="BL39" s="99" t="inlineStr">
+      <c r="BL39" s="98" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
       <c r="BM39" s="68" t="inlineStr"/>
     </row>
     <row r="40" customHeight="1" ht="10">
       <c r="A40" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B40" s="70" t="inlineStr"/>
       <c r="C40" s="70" t="inlineStr"/>
       <c r="D40" s="70" t="inlineStr"/>
       <c r="E40" s="70" t="inlineStr"/>
       <c r="F40" s="70" t="inlineStr"/>
       <c r="G40" s="70" t="inlineStr"/>
       <c r="H40" s="70" t="inlineStr"/>
       <c r="I40" s="70" t="inlineStr"/>
       <c r="J40" s="70" t="inlineStr"/>
       <c r="K40" s="70" t="inlineStr"/>
@@ -5683,182 +5674,182 @@
               <sz val="12.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">T+2</t>
           </r>
         </is>
       </c>
       <c r="AX42" s="76" t="inlineStr"/>
       <c r="AY42" s="76" t="inlineStr"/>
       <c r="AZ42" s="11" t="inlineStr"/>
       <c r="BA42" s="11" t="inlineStr"/>
       <c r="BB42" s="11" t="inlineStr"/>
       <c r="BC42" s="11" t="inlineStr"/>
       <c r="BD42" s="11" t="inlineStr"/>
       <c r="BE42" s="11" t="inlineStr"/>
       <c r="BF42" s="11" t="inlineStr"/>
       <c r="BG42" s="11" t="inlineStr"/>
       <c r="BH42" s="11" t="inlineStr"/>
       <c r="BI42" s="11" t="inlineStr"/>
       <c r="BJ42" s="11" t="inlineStr"/>
       <c r="BK42" s="11" t="inlineStr"/>
       <c r="BL42" s="11" t="inlineStr"/>
       <c r="BM42" s="11" t="inlineStr"/>
     </row>
     <row r="43" customHeight="1" ht="20">
-      <c r="A43" s="106" t="inlineStr"/>
-      <c r="B43" s="107" t="inlineStr">
+      <c r="A43" s="105" t="inlineStr"/>
+      <c r="B43" s="106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">Borsa Istanbul</t>
           </r>
         </is>
       </c>
-      <c r="C43" s="108" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E43" s="107" t="inlineStr">
+      <c r="C43" s="107" t="inlineStr"/>
+      <c r="D43" s="108" t="inlineStr"/>
+      <c r="E43" s="106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
-      <c r="F43" s="110" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="K43" s="107" t="inlineStr">
+      <c r="F43" s="109" t="inlineStr"/>
+      <c r="G43" s="109" t="inlineStr"/>
+      <c r="H43" s="109" t="inlineStr"/>
+      <c r="I43" s="107" t="inlineStr"/>
+      <c r="J43" s="108" t="inlineStr"/>
+      <c r="K43" s="106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">20230906</t>
           </r>
         </is>
       </c>
-      <c r="L43" s="110" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="T43" s="107" t="inlineStr">
+      <c r="L43" s="109" t="inlineStr"/>
+      <c r="M43" s="109" t="inlineStr"/>
+      <c r="N43" s="109" t="inlineStr"/>
+      <c r="O43" s="109" t="inlineStr"/>
+      <c r="P43" s="109" t="inlineStr"/>
+      <c r="Q43" s="109" t="inlineStr"/>
+      <c r="R43" s="107" t="inlineStr"/>
+      <c r="S43" s="108" t="inlineStr"/>
+      <c r="T43" s="106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TRY</t>
           </r>
         </is>
       </c>
-      <c r="U43" s="110" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AC43" s="107" t="inlineStr">
+      <c r="U43" s="109" t="inlineStr"/>
+      <c r="V43" s="109" t="inlineStr"/>
+      <c r="W43" s="109" t="inlineStr"/>
+      <c r="X43" s="109" t="inlineStr"/>
+      <c r="Y43" s="109" t="inlineStr"/>
+      <c r="Z43" s="109" t="inlineStr"/>
+      <c r="AA43" s="107" t="inlineStr"/>
+      <c r="AB43" s="108" t="inlineStr"/>
+      <c r="AC43" s="106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GMT+2</t>
           </r>
         </is>
       </c>
-      <c r="AD43" s="110" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AL43" s="107" t="inlineStr">
+      <c r="AD43" s="109" t="inlineStr"/>
+      <c r="AE43" s="109" t="inlineStr"/>
+      <c r="AF43" s="109" t="inlineStr"/>
+      <c r="AG43" s="109" t="inlineStr"/>
+      <c r="AH43" s="109" t="inlineStr"/>
+      <c r="AI43" s="109" t="inlineStr"/>
+      <c r="AJ43" s="107" t="inlineStr"/>
+      <c r="AK43" s="108" t="inlineStr"/>
+      <c r="AL43" s="106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
-      <c r="AM43" s="108" t="inlineStr"/>
-[...38 lines deleted...]
-      <c r="AY43" s="111" t="inlineStr"/>
+      <c r="AM43" s="107" t="inlineStr"/>
+      <c r="AN43" s="108" t="inlineStr"/>
+      <c r="AO43" s="106" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260811</t>
+          </r>
+        </is>
+      </c>
+      <c r="AP43" s="109" t="inlineStr"/>
+      <c r="AQ43" s="109" t="inlineStr"/>
+      <c r="AR43" s="109" t="inlineStr"/>
+      <c r="AS43" s="107" t="inlineStr"/>
+      <c r="AT43" s="108" t="inlineStr"/>
+      <c r="AU43" s="106" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260812</t>
+          </r>
+        </is>
+      </c>
+      <c r="AV43" s="107" t="inlineStr"/>
+      <c r="AW43" s="108" t="inlineStr"/>
+      <c r="AX43" s="106" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260814</t>
+          </r>
+        </is>
+      </c>
+      <c r="AY43" s="110" t="inlineStr"/>
       <c r="AZ43" s="11" t="inlineStr"/>
       <c r="BA43" s="11" t="inlineStr"/>
       <c r="BB43" s="11" t="inlineStr"/>
       <c r="BC43" s="11" t="inlineStr"/>
       <c r="BD43" s="11" t="inlineStr"/>
       <c r="BE43" s="11" t="inlineStr"/>
       <c r="BF43" s="11" t="inlineStr"/>
       <c r="BG43" s="11" t="inlineStr"/>
       <c r="BH43" s="11" t="inlineStr"/>
       <c r="BI43" s="11" t="inlineStr"/>
       <c r="BJ43" s="11" t="inlineStr"/>
       <c r="BK43" s="11" t="inlineStr"/>
       <c r="BL43" s="11" t="inlineStr"/>
       <c r="BM43" s="11" t="inlineStr"/>
     </row>
     <row r="44" customHeight="1" ht="10">
       <c r="A44" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B44" s="70" t="inlineStr"/>
       <c r="C44" s="70" t="inlineStr"/>
       <c r="D44" s="70" t="inlineStr"/>
       <c r="E44" s="70" t="inlineStr"/>
       <c r="F44" s="70" t="inlineStr"/>
       <c r="G44" s="70" t="inlineStr"/>
@@ -6134,74 +6125,74 @@
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Toplam Pay Sayısı/Total Number of Shares</t>
           </r>
         </is>
       </c>
       <c r="C48" s="32" t="inlineStr"/>
       <c r="D48" s="32" t="inlineStr"/>
       <c r="E48" s="32" t="inlineStr"/>
       <c r="F48" s="32" t="inlineStr"/>
       <c r="G48" s="32" t="inlineStr"/>
       <c r="H48" s="32" t="inlineStr"/>
       <c r="I48" s="32" t="inlineStr"/>
       <c r="J48" s="32" t="inlineStr"/>
       <c r="K48" s="32" t="inlineStr"/>
       <c r="L48" s="32" t="inlineStr"/>
       <c r="M48" s="32" t="inlineStr"/>
       <c r="N48" s="32" t="inlineStr"/>
       <c r="O48" s="56" t="inlineStr"/>
       <c r="P48" s="57" t="inlineStr"/>
-      <c r="Q48" s="112" t="inlineStr">
+      <c r="Q48" s="111" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
             <t xml:space="preserve">1.000.000.000,00</t>
           </r>
         </is>
       </c>
-      <c r="R48" s="113" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="AD48" s="113" t="inlineStr"/>
+      <c r="R48" s="112" t="inlineStr"/>
+      <c r="S48" s="112" t="inlineStr"/>
+      <c r="T48" s="112" t="inlineStr"/>
+      <c r="U48" s="112" t="inlineStr"/>
+      <c r="V48" s="112" t="inlineStr"/>
+      <c r="W48" s="112" t="inlineStr"/>
+      <c r="X48" s="112" t="inlineStr"/>
+      <c r="Y48" s="112" t="inlineStr"/>
+      <c r="Z48" s="112" t="inlineStr"/>
+      <c r="AA48" s="112" t="inlineStr"/>
+      <c r="AB48" s="112" t="inlineStr"/>
+      <c r="AC48" s="112" t="inlineStr"/>
+      <c r="AD48" s="112" t="inlineStr"/>
       <c r="AE48" s="56" t="inlineStr"/>
       <c r="AF48" s="11" t="inlineStr"/>
       <c r="AG48" s="11" t="inlineStr"/>
       <c r="AH48" s="11" t="inlineStr"/>
       <c r="AI48" s="11" t="inlineStr"/>
       <c r="AJ48" s="11" t="inlineStr"/>
       <c r="AK48" s="11" t="inlineStr"/>
       <c r="AL48" s="11" t="inlineStr"/>
       <c r="AM48" s="11" t="inlineStr"/>
       <c r="AN48" s="11" t="inlineStr"/>
       <c r="AO48" s="11" t="inlineStr"/>
       <c r="AP48" s="11" t="inlineStr"/>
       <c r="AQ48" s="11" t="inlineStr"/>
       <c r="AR48" s="11" t="inlineStr"/>
       <c r="AS48" s="11" t="inlineStr"/>
       <c r="AT48" s="11" t="inlineStr"/>
       <c r="AU48" s="11" t="inlineStr"/>
       <c r="AV48" s="11" t="inlineStr"/>
       <c r="AW48" s="11" t="inlineStr"/>
       <c r="AX48" s="11" t="inlineStr"/>
       <c r="AY48" s="11" t="inlineStr"/>
       <c r="AZ48" s="11" t="inlineStr"/>
       <c r="BA48" s="11" t="inlineStr"/>
       <c r="BB48" s="11" t="inlineStr"/>
       <c r="BC48" s="11" t="inlineStr"/>
@@ -6222,74 +6213,74 @@
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
           </r>
         </is>
       </c>
       <c r="C49" s="24" t="inlineStr"/>
       <c r="D49" s="24" t="inlineStr"/>
       <c r="E49" s="24" t="inlineStr"/>
       <c r="F49" s="24" t="inlineStr"/>
       <c r="G49" s="24" t="inlineStr"/>
       <c r="H49" s="24" t="inlineStr"/>
       <c r="I49" s="24" t="inlineStr"/>
       <c r="J49" s="24" t="inlineStr"/>
       <c r="K49" s="24" t="inlineStr"/>
       <c r="L49" s="24" t="inlineStr"/>
       <c r="M49" s="24" t="inlineStr"/>
       <c r="N49" s="24" t="inlineStr"/>
       <c r="O49" s="25" t="inlineStr"/>
       <c r="P49" s="26" t="inlineStr"/>
-      <c r="Q49" s="114" t="inlineStr">
+      <c r="Q49" s="113" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">14.400.000,00</t>
-[...15 lines deleted...]
-      <c r="AD49" s="115" t="inlineStr"/>
+            <t xml:space="preserve">13.700.000,00</t>
+          </r>
+        </is>
+      </c>
+      <c r="R49" s="114" t="inlineStr"/>
+      <c r="S49" s="114" t="inlineStr"/>
+      <c r="T49" s="114" t="inlineStr"/>
+      <c r="U49" s="114" t="inlineStr"/>
+      <c r="V49" s="114" t="inlineStr"/>
+      <c r="W49" s="114" t="inlineStr"/>
+      <c r="X49" s="114" t="inlineStr"/>
+      <c r="Y49" s="114" t="inlineStr"/>
+      <c r="Z49" s="114" t="inlineStr"/>
+      <c r="AA49" s="114" t="inlineStr"/>
+      <c r="AB49" s="114" t="inlineStr"/>
+      <c r="AC49" s="114" t="inlineStr"/>
+      <c r="AD49" s="114" t="inlineStr"/>
       <c r="AE49" s="25" t="inlineStr"/>
       <c r="AF49" s="11" t="inlineStr"/>
       <c r="AG49" s="11" t="inlineStr"/>
       <c r="AH49" s="11" t="inlineStr"/>
       <c r="AI49" s="11" t="inlineStr"/>
       <c r="AJ49" s="11" t="inlineStr"/>
       <c r="AK49" s="11" t="inlineStr"/>
       <c r="AL49" s="11" t="inlineStr"/>
       <c r="AM49" s="11" t="inlineStr"/>
       <c r="AN49" s="11" t="inlineStr"/>
       <c r="AO49" s="11" t="inlineStr"/>
       <c r="AP49" s="11" t="inlineStr"/>
       <c r="AQ49" s="11" t="inlineStr"/>
       <c r="AR49" s="11" t="inlineStr"/>
       <c r="AS49" s="11" t="inlineStr"/>
       <c r="AT49" s="11" t="inlineStr"/>
       <c r="AU49" s="11" t="inlineStr"/>
       <c r="AV49" s="11" t="inlineStr"/>
       <c r="AW49" s="11" t="inlineStr"/>
       <c r="AX49" s="11" t="inlineStr"/>
       <c r="AY49" s="11" t="inlineStr"/>
       <c r="AZ49" s="11" t="inlineStr"/>
       <c r="BA49" s="11" t="inlineStr"/>
       <c r="BB49" s="11" t="inlineStr"/>
       <c r="BC49" s="11" t="inlineStr"/>
@@ -6310,74 +6301,74 @@
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C50" s="32" t="inlineStr"/>
       <c r="D50" s="32" t="inlineStr"/>
       <c r="E50" s="32" t="inlineStr"/>
       <c r="F50" s="32" t="inlineStr"/>
       <c r="G50" s="32" t="inlineStr"/>
       <c r="H50" s="32" t="inlineStr"/>
       <c r="I50" s="32" t="inlineStr"/>
       <c r="J50" s="32" t="inlineStr"/>
       <c r="K50" s="32" t="inlineStr"/>
       <c r="L50" s="32" t="inlineStr"/>
       <c r="M50" s="32" t="inlineStr"/>
       <c r="N50" s="32" t="inlineStr"/>
       <c r="O50" s="56" t="inlineStr"/>
       <c r="P50" s="57" t="inlineStr"/>
-      <c r="Q50" s="112" t="inlineStr">
+      <c r="Q50" s="111" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">526.562.289,07</t>
-[...15 lines deleted...]
-      <c r="AD50" s="113" t="inlineStr"/>
+            <t xml:space="preserve">511.972.902,14</t>
+          </r>
+        </is>
+      </c>
+      <c r="R50" s="112" t="inlineStr"/>
+      <c r="S50" s="112" t="inlineStr"/>
+      <c r="T50" s="112" t="inlineStr"/>
+      <c r="U50" s="112" t="inlineStr"/>
+      <c r="V50" s="112" t="inlineStr"/>
+      <c r="W50" s="112" t="inlineStr"/>
+      <c r="X50" s="112" t="inlineStr"/>
+      <c r="Y50" s="112" t="inlineStr"/>
+      <c r="Z50" s="112" t="inlineStr"/>
+      <c r="AA50" s="112" t="inlineStr"/>
+      <c r="AB50" s="112" t="inlineStr"/>
+      <c r="AC50" s="112" t="inlineStr"/>
+      <c r="AD50" s="112" t="inlineStr"/>
       <c r="AE50" s="56" t="inlineStr"/>
       <c r="AF50" s="11" t="inlineStr"/>
       <c r="AG50" s="11" t="inlineStr"/>
       <c r="AH50" s="11" t="inlineStr"/>
       <c r="AI50" s="11" t="inlineStr"/>
       <c r="AJ50" s="11" t="inlineStr"/>
       <c r="AK50" s="11" t="inlineStr"/>
       <c r="AL50" s="11" t="inlineStr"/>
       <c r="AM50" s="11" t="inlineStr"/>
       <c r="AN50" s="11" t="inlineStr"/>
       <c r="AO50" s="11" t="inlineStr"/>
       <c r="AP50" s="11" t="inlineStr"/>
       <c r="AQ50" s="11" t="inlineStr"/>
       <c r="AR50" s="11" t="inlineStr"/>
       <c r="AS50" s="11" t="inlineStr"/>
       <c r="AT50" s="11" t="inlineStr"/>
       <c r="AU50" s="11" t="inlineStr"/>
       <c r="AV50" s="11" t="inlineStr"/>
       <c r="AW50" s="11" t="inlineStr"/>
       <c r="AX50" s="11" t="inlineStr"/>
       <c r="AY50" s="11" t="inlineStr"/>
       <c r="AZ50" s="11" t="inlineStr"/>
       <c r="BA50" s="11" t="inlineStr"/>
       <c r="BB50" s="11" t="inlineStr"/>
       <c r="BC50" s="11" t="inlineStr"/>