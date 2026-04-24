--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -13,53 +13,53 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/> 
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr filterPrivacy="1"/>
   <sheets>
     <sheet name="BYF İnternet Sitesi Rapor" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts>
     <numFmt numFmtId="0" formatCode="General"/>
     <numFmt numFmtId="1" formatCode="#"/>
-    <numFmt numFmtId="2" formatCode="#,###.00"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="4" formatCode="#0.00"/>
+    <numFmt numFmtId="2" formatCode="#0.00"/>
+    <numFmt numFmtId="3" formatCode="#,###.00"/>
+    <numFmt numFmtId="4" formatCode="#0.0000"/>
   </numFmts>
   <fonts>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="13"/>
       <color rgb="000000"/>
       <name val="Arial"/>
       <b val="true"/>
       <i val="false"/>
       <u val="none"/>
       <strike val="false"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <color rgb="000000"/>
       <name val="Arial"/>
       <b val="false"/>
       <i val="false"/>
@@ -556,96 +556,76 @@
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="F8F8F3"/>
-[...44 lines deleted...]
-        <fgColor rgb="F8F8F3"/>
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
@@ -1500,183 +1480,167 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="77" borderId="34" xfId="76" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="78" borderId="17" xfId="77" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="79" borderId="17" xfId="78" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="80" borderId="17" xfId="79" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="81" borderId="17" xfId="80" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="82" borderId="17" xfId="81" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="83" borderId="17" xfId="82" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="2" fontId="5" fillId="83" borderId="17" xfId="82" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="84" borderId="17" xfId="83" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="85" borderId="17" xfId="84" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="3" fontId="5" fillId="85" borderId="17" xfId="84" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="86" borderId="17" xfId="85" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="4" fontId="5" fillId="86" borderId="17" xfId="85" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="87" borderId="17" xfId="86" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="88" borderId="17" xfId="87" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="89" borderId="17" xfId="88" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="90" borderId="17" xfId="89" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="91" borderId="17" xfId="90" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="92" borderId="17" xfId="91" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="2" fontId="5" fillId="92" borderId="17" xfId="91" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="93" borderId="17" xfId="92" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="94" borderId="17" xfId="93" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="3" fontId="5" fillId="94" borderId="17" xfId="93" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="95" borderId="17" xfId="94" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="4" fontId="5" fillId="95" borderId="17" xfId="94" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="96" borderId="17" xfId="95" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="96" borderId="26" xfId="95" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="97" borderId="27" xfId="96" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="center" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="98" borderId="27" xfId="97" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="center" vertical="center"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="99" borderId="28" xfId="98" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="100" borderId="29" xfId="99" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="101" borderId="27" xfId="100" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="102" borderId="27" xfId="101" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="center"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="103" borderId="27" xfId="102" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="center" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="104" borderId="27" xfId="103" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="97" borderId="17" xfId="96" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="105" borderId="27" xfId="104" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
-      <protection hidden="false" locked="true"/>
-[...31 lines deleted...]
-      <protection hidden="false" locked="true"/>
+      <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="106" borderId="27" xfId="105" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="107" borderId="26" xfId="106" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="4" fontId="5" fillId="107" borderId="27" xfId="106" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="right" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="108" borderId="30" xfId="107" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="108" borderId="27" xfId="107" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="113" borderId="17" xfId="112" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="109" borderId="17" xfId="108" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="114" borderId="17" xfId="113" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="110" borderId="17" xfId="109" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="115" borderId="17" xfId="114" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="111" borderId="17" xfId="110" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="116" borderId="17" xfId="115" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="112" borderId="17" xfId="111" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
   </cellXfs>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rIdSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -2877,51 +2841,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C15" s="24" t="inlineStr"/>
       <c r="D15" s="24" t="inlineStr"/>
       <c r="E15" s="24" t="inlineStr"/>
       <c r="F15" s="24" t="inlineStr"/>
       <c r="G15" s="24" t="inlineStr"/>
       <c r="H15" s="24" t="inlineStr"/>
       <c r="I15" s="24" t="inlineStr"/>
       <c r="J15" s="24" t="inlineStr"/>
       <c r="K15" s="24" t="inlineStr"/>
       <c r="L15" s="47" t="inlineStr"/>
       <c r="M15" s="48" t="inlineStr"/>
       <c r="N15" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260310</t>
+            <t xml:space="preserve">20260424</t>
           </r>
         </is>
       </c>
       <c r="O15" s="28" t="inlineStr"/>
       <c r="P15" s="28" t="inlineStr"/>
       <c r="Q15" s="28" t="inlineStr"/>
       <c r="R15" s="28" t="inlineStr"/>
       <c r="S15" s="28" t="inlineStr"/>
       <c r="T15" s="28" t="inlineStr"/>
       <c r="U15" s="28" t="inlineStr"/>
       <c r="V15" s="28" t="inlineStr"/>
       <c r="W15" s="28" t="inlineStr"/>
       <c r="X15" s="47" t="inlineStr"/>
       <c r="Y15" s="48" t="inlineStr"/>
       <c r="Z15" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA15" s="28" t="inlineStr"/>
       <c r="AB15" s="28" t="inlineStr"/>
       <c r="AC15" s="49" t="inlineStr"/>
       <c r="AD15" s="11" t="inlineStr"/>
       <c r="AE15" s="11" t="inlineStr"/>
       <c r="AF15" s="11" t="inlineStr"/>
       <c r="AG15" s="11" t="inlineStr"/>
       <c r="AH15" s="11" t="inlineStr"/>
@@ -3057,73 +3021,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C17" s="24" t="inlineStr"/>
       <c r="D17" s="24" t="inlineStr"/>
       <c r="E17" s="24" t="inlineStr"/>
       <c r="F17" s="24" t="inlineStr"/>
       <c r="G17" s="24" t="inlineStr"/>
       <c r="H17" s="24" t="inlineStr"/>
       <c r="I17" s="24" t="inlineStr"/>
       <c r="J17" s="24" t="inlineStr"/>
       <c r="K17" s="24" t="inlineStr"/>
       <c r="L17" s="47" t="inlineStr"/>
       <c r="M17" s="48" t="inlineStr"/>
       <c r="N17" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">5.763,25</t>
+            <t xml:space="preserve">17.282,20</t>
           </r>
         </is>
       </c>
       <c r="O17" s="28" t="inlineStr"/>
       <c r="P17" s="28" t="inlineStr"/>
       <c r="Q17" s="28" t="inlineStr"/>
       <c r="R17" s="28" t="inlineStr"/>
       <c r="S17" s="28" t="inlineStr"/>
       <c r="T17" s="28" t="inlineStr"/>
       <c r="U17" s="28" t="inlineStr"/>
       <c r="V17" s="28" t="inlineStr"/>
       <c r="W17" s="28" t="inlineStr"/>
       <c r="X17" s="47" t="inlineStr"/>
       <c r="Y17" s="48" t="inlineStr"/>
       <c r="Z17" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0024</t>
+            <t xml:space="preserve">0,0066</t>
           </r>
         </is>
       </c>
       <c r="AA17" s="28" t="inlineStr"/>
       <c r="AB17" s="28" t="inlineStr"/>
       <c r="AC17" s="49" t="inlineStr"/>
       <c r="AD17" s="11" t="inlineStr"/>
       <c r="AE17" s="11" t="inlineStr"/>
       <c r="AF17" s="11" t="inlineStr"/>
       <c r="AG17" s="11" t="inlineStr"/>
       <c r="AH17" s="11" t="inlineStr"/>
       <c r="AI17" s="11" t="inlineStr"/>
       <c r="AJ17" s="11" t="inlineStr"/>
       <c r="AK17" s="11" t="inlineStr"/>
       <c r="AL17" s="11" t="inlineStr"/>
       <c r="AM17" s="11" t="inlineStr"/>
       <c r="AN17" s="11" t="inlineStr"/>
       <c r="AO17" s="11" t="inlineStr"/>
       <c r="AP17" s="11" t="inlineStr"/>
       <c r="AQ17" s="11" t="inlineStr"/>
       <c r="AR17" s="11" t="inlineStr"/>
       <c r="AS17" s="11" t="inlineStr"/>
       <c r="AT17" s="11" t="inlineStr"/>
       <c r="AU17" s="11" t="inlineStr"/>
       <c r="AV17" s="11" t="inlineStr"/>
@@ -3155,51 +3119,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C18" s="40" t="inlineStr"/>
       <c r="D18" s="40" t="inlineStr"/>
       <c r="E18" s="40" t="inlineStr"/>
       <c r="F18" s="40" t="inlineStr"/>
       <c r="G18" s="40" t="inlineStr"/>
       <c r="H18" s="40" t="inlineStr"/>
       <c r="I18" s="40" t="inlineStr"/>
       <c r="J18" s="40" t="inlineStr"/>
       <c r="K18" s="40" t="inlineStr"/>
       <c r="L18" s="51" t="inlineStr"/>
       <c r="M18" s="52" t="inlineStr"/>
       <c r="N18" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">2.377.481,60</t>
+            <t xml:space="preserve">2.643.090,60</t>
           </r>
         </is>
       </c>
       <c r="O18" s="60" t="inlineStr"/>
       <c r="P18" s="60" t="inlineStr"/>
       <c r="Q18" s="60" t="inlineStr"/>
       <c r="R18" s="60" t="inlineStr"/>
       <c r="S18" s="60" t="inlineStr"/>
       <c r="T18" s="60" t="inlineStr"/>
       <c r="U18" s="60" t="inlineStr"/>
       <c r="V18" s="60" t="inlineStr"/>
       <c r="W18" s="60" t="inlineStr"/>
       <c r="X18" s="51" t="inlineStr"/>
       <c r="Y18" s="52" t="inlineStr"/>
       <c r="Z18" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA18" s="60" t="inlineStr"/>
       <c r="AB18" s="60" t="inlineStr"/>
       <c r="AC18" s="53" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
@@ -3402,51 +3366,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hisse Senedi Sayısı/Number of Stocks</t>
           </r>
         </is>
       </c>
       <c r="C21" s="40" t="inlineStr"/>
       <c r="D21" s="40" t="inlineStr"/>
       <c r="E21" s="40" t="inlineStr"/>
       <c r="F21" s="40" t="inlineStr"/>
       <c r="G21" s="40" t="inlineStr"/>
       <c r="H21" s="40" t="inlineStr"/>
       <c r="I21" s="40" t="inlineStr"/>
       <c r="J21" s="40" t="inlineStr"/>
       <c r="K21" s="40" t="inlineStr"/>
       <c r="L21" s="41" t="inlineStr"/>
       <c r="M21" s="42" t="inlineStr"/>
       <c r="N21" s="43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">10</t>
+            <t xml:space="preserve">9</t>
           </r>
         </is>
       </c>
       <c r="O21" s="44" t="inlineStr"/>
       <c r="P21" s="44" t="inlineStr"/>
       <c r="Q21" s="44" t="inlineStr"/>
       <c r="R21" s="44" t="inlineStr"/>
       <c r="S21" s="44" t="inlineStr"/>
       <c r="T21" s="44" t="inlineStr"/>
       <c r="U21" s="44" t="inlineStr"/>
       <c r="V21" s="44" t="inlineStr"/>
       <c r="W21" s="44" t="inlineStr"/>
       <c r="X21" s="41" t="inlineStr"/>
       <c r="Y21" s="42" t="inlineStr"/>
       <c r="Z21" s="43" t="inlineStr">
         <is/>
       </c>
       <c r="AA21" s="44" t="inlineStr"/>
       <c r="AB21" s="44" t="inlineStr"/>
       <c r="AC21" s="45" t="inlineStr"/>
       <c r="AD21" s="11" t="inlineStr"/>
       <c r="AE21" s="11" t="inlineStr"/>
       <c r="AF21" s="11" t="inlineStr"/>
       <c r="AG21" s="11" t="inlineStr"/>
       <c r="AH21" s="11" t="inlineStr"/>
@@ -3492,51 +3456,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C22" s="24" t="inlineStr"/>
       <c r="D22" s="24" t="inlineStr"/>
       <c r="E22" s="24" t="inlineStr"/>
       <c r="F22" s="24" t="inlineStr"/>
       <c r="G22" s="24" t="inlineStr"/>
       <c r="H22" s="24" t="inlineStr"/>
       <c r="I22" s="24" t="inlineStr"/>
       <c r="J22" s="24" t="inlineStr"/>
       <c r="K22" s="24" t="inlineStr"/>
       <c r="L22" s="47" t="inlineStr"/>
       <c r="M22" s="48" t="inlineStr"/>
       <c r="N22" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">23,774816</t>
+            <t xml:space="preserve">26,430906</t>
           </r>
         </is>
       </c>
       <c r="O22" s="28" t="inlineStr"/>
       <c r="P22" s="28" t="inlineStr"/>
       <c r="Q22" s="28" t="inlineStr"/>
       <c r="R22" s="28" t="inlineStr"/>
       <c r="S22" s="28" t="inlineStr"/>
       <c r="T22" s="28" t="inlineStr"/>
       <c r="U22" s="28" t="inlineStr"/>
       <c r="V22" s="28" t="inlineStr"/>
       <c r="W22" s="28" t="inlineStr"/>
       <c r="X22" s="47" t="inlineStr"/>
       <c r="Y22" s="48" t="inlineStr"/>
       <c r="Z22" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA22" s="28" t="inlineStr"/>
       <c r="AB22" s="28" t="inlineStr"/>
       <c r="AC22" s="49" t="inlineStr"/>
       <c r="AD22" s="11" t="inlineStr"/>
       <c r="AE22" s="11" t="inlineStr"/>
       <c r="AF22" s="11" t="inlineStr"/>
       <c r="AG22" s="11" t="inlineStr"/>
       <c r="AH22" s="11" t="inlineStr"/>
@@ -3582,51 +3546,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C23" s="40" t="inlineStr"/>
       <c r="D23" s="40" t="inlineStr"/>
       <c r="E23" s="40" t="inlineStr"/>
       <c r="F23" s="40" t="inlineStr"/>
       <c r="G23" s="40" t="inlineStr"/>
       <c r="H23" s="40" t="inlineStr"/>
       <c r="I23" s="40" t="inlineStr"/>
       <c r="J23" s="40" t="inlineStr"/>
       <c r="K23" s="40" t="inlineStr"/>
       <c r="L23" s="41" t="inlineStr"/>
       <c r="M23" s="42" t="inlineStr"/>
       <c r="N23" s="43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260310</t>
+            <t xml:space="preserve">20260424</t>
           </r>
         </is>
       </c>
       <c r="O23" s="44" t="inlineStr"/>
       <c r="P23" s="44" t="inlineStr"/>
       <c r="Q23" s="44" t="inlineStr"/>
       <c r="R23" s="44" t="inlineStr"/>
       <c r="S23" s="44" t="inlineStr"/>
       <c r="T23" s="44" t="inlineStr"/>
       <c r="U23" s="44" t="inlineStr"/>
       <c r="V23" s="44" t="inlineStr"/>
       <c r="W23" s="44" t="inlineStr"/>
       <c r="X23" s="41" t="inlineStr"/>
       <c r="Y23" s="42" t="inlineStr"/>
       <c r="Z23" s="43" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="44" t="inlineStr"/>
       <c r="AB23" s="44" t="inlineStr"/>
       <c r="AC23" s="45" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3672,51 +3636,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="63" t="inlineStr"/>
       <c r="D24" s="63" t="inlineStr"/>
       <c r="E24" s="63" t="inlineStr"/>
       <c r="F24" s="63" t="inlineStr"/>
       <c r="G24" s="63" t="inlineStr"/>
       <c r="H24" s="63" t="inlineStr"/>
       <c r="I24" s="63" t="inlineStr"/>
       <c r="J24" s="63" t="inlineStr"/>
       <c r="K24" s="63" t="inlineStr"/>
       <c r="L24" s="64" t="inlineStr"/>
       <c r="M24" s="65" t="inlineStr"/>
       <c r="N24" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260312</t>
+            <t xml:space="preserve">20260428</t>
           </r>
         </is>
       </c>
       <c r="O24" s="67" t="inlineStr"/>
       <c r="P24" s="67" t="inlineStr"/>
       <c r="Q24" s="67" t="inlineStr"/>
       <c r="R24" s="67" t="inlineStr"/>
       <c r="S24" s="67" t="inlineStr"/>
       <c r="T24" s="67" t="inlineStr"/>
       <c r="U24" s="67" t="inlineStr"/>
       <c r="V24" s="67" t="inlineStr"/>
       <c r="W24" s="67" t="inlineStr"/>
       <c r="X24" s="64" t="inlineStr"/>
       <c r="Y24" s="65" t="inlineStr"/>
       <c r="Z24" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="67" t="inlineStr"/>
       <c r="AB24" s="67" t="inlineStr"/>
       <c r="AC24" s="68" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -4040,71 +4004,71 @@
       <c r="AC27" s="78" t="inlineStr"/>
       <c r="AD27" s="78" t="inlineStr"/>
       <c r="AE27" s="78" t="inlineStr"/>
       <c r="AF27" s="78" t="inlineStr"/>
       <c r="AG27" s="41" t="inlineStr"/>
       <c r="AH27" s="42" t="inlineStr"/>
       <c r="AI27" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ANHYT</t>
           </r>
         </is>
       </c>
       <c r="AJ27" s="80" t="inlineStr"/>
       <c r="AK27" s="80" t="inlineStr"/>
       <c r="AL27" s="80" t="inlineStr"/>
       <c r="AM27" s="80" t="inlineStr"/>
       <c r="AN27" s="80" t="inlineStr"/>
       <c r="AO27" s="80" t="inlineStr"/>
       <c r="AP27" s="41" t="inlineStr"/>
       <c r="AQ27" s="42" t="inlineStr"/>
       <c r="AR27" s="81" t="n">
-        <v>1702.00</v>
+        <v>2140.00</v>
       </c>
       <c r="AS27" s="78" t="inlineStr"/>
       <c r="AT27" s="78" t="inlineStr"/>
       <c r="AU27" s="78" t="inlineStr"/>
       <c r="AV27" s="41" t="inlineStr"/>
       <c r="AW27" s="42" t="inlineStr"/>
-      <c r="AX27" s="82" t="inlineStr">
-        <is/>
+      <c r="AX27" s="82" t="n">
+        <v>111.900000000000</v>
       </c>
       <c r="AY27" s="83" t="inlineStr"/>
       <c r="AZ27" s="83" t="inlineStr"/>
       <c r="BA27" s="41" t="inlineStr"/>
       <c r="BB27" s="42" t="inlineStr"/>
       <c r="BC27" s="84" t="n">
-        <v>185518.00</v>
+        <v>239466.00</v>
       </c>
       <c r="BD27" s="41" t="inlineStr"/>
       <c r="BE27" s="42" t="inlineStr"/>
       <c r="BF27" s="85" t="n">
-        <v>0</v>
+        <v>9.120000000000</v>
       </c>
       <c r="BG27" s="41" t="inlineStr"/>
       <c r="BH27" s="42" t="inlineStr"/>
       <c r="BI27" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ27" s="41" t="inlineStr"/>
       <c r="BK27" s="42" t="inlineStr"/>
       <c r="BL27" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SİGORTA ŞİRKETLERİ</t>
           </r>
         </is>
       </c>
@@ -4162,66 +4126,66 @@
       <c r="AC28" s="87" t="inlineStr"/>
       <c r="AD28" s="87" t="inlineStr"/>
       <c r="AE28" s="87" t="inlineStr"/>
       <c r="AF28" s="87" t="inlineStr"/>
       <c r="AG28" s="25" t="inlineStr"/>
       <c r="AH28" s="26" t="inlineStr"/>
       <c r="AI28" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">CCOLA</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="89" t="inlineStr"/>
       <c r="AK28" s="89" t="inlineStr"/>
       <c r="AL28" s="89" t="inlineStr"/>
       <c r="AM28" s="89" t="inlineStr"/>
       <c r="AN28" s="89" t="inlineStr"/>
       <c r="AO28" s="89" t="inlineStr"/>
       <c r="AP28" s="25" t="inlineStr"/>
       <c r="AQ28" s="26" t="inlineStr"/>
       <c r="AR28" s="90" t="n">
-        <v>3550.00</v>
+        <v>3420.00</v>
       </c>
       <c r="AS28" s="87" t="inlineStr"/>
       <c r="AT28" s="87" t="inlineStr"/>
       <c r="AU28" s="87" t="inlineStr"/>
       <c r="AV28" s="25" t="inlineStr"/>
       <c r="AW28" s="26" t="inlineStr"/>
-      <c r="AX28" s="91" t="inlineStr">
-        <is/>
+      <c r="AX28" s="91" t="n">
+        <v/>
       </c>
       <c r="AY28" s="92" t="inlineStr"/>
       <c r="AZ28" s="92" t="inlineStr"/>
       <c r="BA28" s="25" t="inlineStr"/>
       <c r="BB28" s="26" t="inlineStr"/>
       <c r="BC28" s="93" t="n">
-        <v>239802.50</v>
+        <v>268128.00</v>
       </c>
       <c r="BD28" s="25" t="inlineStr"/>
       <c r="BE28" s="26" t="inlineStr"/>
       <c r="BF28" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG28" s="25" t="inlineStr"/>
       <c r="BH28" s="26" t="inlineStr"/>
       <c r="BI28" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="25" t="inlineStr"/>
       <c r="BK28" s="26" t="inlineStr"/>
       <c r="BL28" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
@@ -4351,193 +4315,193 @@
       <c r="AC30" s="78" t="inlineStr"/>
       <c r="AD30" s="78" t="inlineStr"/>
       <c r="AE30" s="78" t="inlineStr"/>
       <c r="AF30" s="78" t="inlineStr"/>
       <c r="AG30" s="41" t="inlineStr"/>
       <c r="AH30" s="42" t="inlineStr"/>
       <c r="AI30" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ENKAI</t>
           </r>
         </is>
       </c>
       <c r="AJ30" s="80" t="inlineStr"/>
       <c r="AK30" s="80" t="inlineStr"/>
       <c r="AL30" s="80" t="inlineStr"/>
       <c r="AM30" s="80" t="inlineStr"/>
       <c r="AN30" s="80" t="inlineStr"/>
       <c r="AO30" s="80" t="inlineStr"/>
       <c r="AP30" s="41" t="inlineStr"/>
       <c r="AQ30" s="42" t="inlineStr"/>
       <c r="AR30" s="81" t="n">
-        <v>2997.00</v>
+        <v>2757.00</v>
       </c>
       <c r="AS30" s="78" t="inlineStr"/>
       <c r="AT30" s="78" t="inlineStr"/>
       <c r="AU30" s="78" t="inlineStr"/>
       <c r="AV30" s="41" t="inlineStr"/>
       <c r="AW30" s="42" t="inlineStr"/>
-      <c r="AX30" s="95" t="n">
-        <v>92.100000000000</v>
+      <c r="AX30" s="82" t="n">
+        <v>106.800000000000</v>
       </c>
       <c r="AY30" s="83" t="inlineStr"/>
       <c r="AZ30" s="83" t="inlineStr"/>
       <c r="BA30" s="41" t="inlineStr"/>
       <c r="BB30" s="42" t="inlineStr"/>
       <c r="BC30" s="84" t="n">
-        <v>276023.70</v>
+        <v>294447.60</v>
       </c>
       <c r="BD30" s="41" t="inlineStr"/>
       <c r="BE30" s="42" t="inlineStr"/>
       <c r="BF30" s="85" t="n">
-        <v>11.640000000000</v>
+        <v>11.210000000000</v>
       </c>
       <c r="BG30" s="41" t="inlineStr"/>
       <c r="BH30" s="42" t="inlineStr"/>
       <c r="BI30" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ30" s="41" t="inlineStr"/>
       <c r="BK30" s="42" t="inlineStr"/>
       <c r="BL30" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">İNŞAAT VE BAYINDIRLIK</t>
           </r>
         </is>
       </c>
       <c r="BM30" s="45" t="inlineStr"/>
     </row>
     <row r="31" customHeight="1" ht="20">
       <c r="A31" s="46" t="inlineStr"/>
       <c r="B31" s="86" t="n">
         <v>4</v>
       </c>
       <c r="C31" s="87" t="inlineStr"/>
       <c r="D31" s="87" t="inlineStr"/>
       <c r="E31" s="87" t="inlineStr"/>
       <c r="F31" s="47" t="inlineStr"/>
       <c r="G31" s="48" t="inlineStr"/>
       <c r="H31" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">ISCTR</t>
+            <t xml:space="preserve">GARAN</t>
           </r>
         </is>
       </c>
       <c r="I31" s="87" t="inlineStr"/>
       <c r="J31" s="87" t="inlineStr"/>
       <c r="K31" s="87" t="inlineStr"/>
       <c r="L31" s="87" t="inlineStr"/>
       <c r="M31" s="87" t="inlineStr"/>
       <c r="N31" s="87" t="inlineStr"/>
       <c r="O31" s="87" t="inlineStr"/>
       <c r="P31" s="87" t="inlineStr"/>
       <c r="Q31" s="87" t="inlineStr"/>
       <c r="R31" s="87" t="inlineStr"/>
       <c r="S31" s="87" t="inlineStr"/>
       <c r="T31" s="87" t="inlineStr"/>
       <c r="U31" s="47" t="inlineStr"/>
       <c r="V31" s="48" t="inlineStr"/>
       <c r="W31" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TRAISCTR91N2</t>
+            <t xml:space="preserve">TRAGARAN91N1</t>
           </r>
         </is>
       </c>
       <c r="X31" s="87" t="inlineStr"/>
       <c r="Y31" s="87" t="inlineStr"/>
       <c r="Z31" s="87" t="inlineStr"/>
       <c r="AA31" s="87" t="inlineStr"/>
       <c r="AB31" s="87" t="inlineStr"/>
       <c r="AC31" s="87" t="inlineStr"/>
       <c r="AD31" s="87" t="inlineStr"/>
       <c r="AE31" s="87" t="inlineStr"/>
       <c r="AF31" s="87" t="inlineStr"/>
       <c r="AG31" s="47" t="inlineStr"/>
       <c r="AH31" s="48" t="inlineStr"/>
       <c r="AI31" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">T.IŞ BANKASI A.S.</t>
+            <t xml:space="preserve">T.GARANTİ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="89" t="inlineStr"/>
       <c r="AK31" s="89" t="inlineStr"/>
       <c r="AL31" s="89" t="inlineStr"/>
       <c r="AM31" s="89" t="inlineStr"/>
       <c r="AN31" s="89" t="inlineStr"/>
       <c r="AO31" s="89" t="inlineStr"/>
       <c r="AP31" s="47" t="inlineStr"/>
       <c r="AQ31" s="48" t="inlineStr"/>
       <c r="AR31" s="90" t="n">
-        <v>18465.00</v>
+        <v>1849.00</v>
       </c>
       <c r="AS31" s="87" t="inlineStr"/>
       <c r="AT31" s="87" t="inlineStr"/>
       <c r="AU31" s="87" t="inlineStr"/>
       <c r="AV31" s="47" t="inlineStr"/>
       <c r="AW31" s="48" t="inlineStr"/>
-      <c r="AX31" s="96" t="n">
-        <v>14.070000000000</v>
+      <c r="AX31" s="91" t="n">
+        <v>139.400000000000</v>
       </c>
       <c r="AY31" s="92" t="inlineStr"/>
       <c r="AZ31" s="92" t="inlineStr"/>
       <c r="BA31" s="47" t="inlineStr"/>
       <c r="BB31" s="48" t="inlineStr"/>
       <c r="BC31" s="93" t="n">
-        <v>259802.55</v>
+        <v>257750.60</v>
       </c>
       <c r="BD31" s="47" t="inlineStr"/>
       <c r="BE31" s="48" t="inlineStr"/>
       <c r="BF31" s="94" t="n">
-        <v>10.950000000000</v>
+        <v>9.820000000000</v>
       </c>
       <c r="BG31" s="47" t="inlineStr"/>
       <c r="BH31" s="48" t="inlineStr"/>
       <c r="BI31" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="47" t="inlineStr"/>
       <c r="BK31" s="48" t="inlineStr"/>
       <c r="BL31" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4595,71 +4559,71 @@
       <c r="AC32" s="78" t="inlineStr"/>
       <c r="AD32" s="78" t="inlineStr"/>
       <c r="AE32" s="78" t="inlineStr"/>
       <c r="AF32" s="78" t="inlineStr"/>
       <c r="AG32" s="51" t="inlineStr"/>
       <c r="AH32" s="52" t="inlineStr"/>
       <c r="AI32" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="80" t="inlineStr"/>
       <c r="AK32" s="80" t="inlineStr"/>
       <c r="AL32" s="80" t="inlineStr"/>
       <c r="AM32" s="80" t="inlineStr"/>
       <c r="AN32" s="80" t="inlineStr"/>
       <c r="AO32" s="80" t="inlineStr"/>
       <c r="AP32" s="51" t="inlineStr"/>
       <c r="AQ32" s="52" t="inlineStr"/>
       <c r="AR32" s="81" t="n">
-        <v>1639.00</v>
+        <v>1917.00</v>
       </c>
       <c r="AS32" s="78" t="inlineStr"/>
       <c r="AT32" s="78" t="inlineStr"/>
       <c r="AU32" s="78" t="inlineStr"/>
       <c r="AV32" s="51" t="inlineStr"/>
       <c r="AW32" s="52" t="inlineStr"/>
-      <c r="AX32" s="95" t="n">
-        <v>187.800000000000</v>
+      <c r="AX32" s="82" t="n">
+        <v>204.900000000000</v>
       </c>
       <c r="AY32" s="83" t="inlineStr"/>
       <c r="AZ32" s="83" t="inlineStr"/>
       <c r="BA32" s="51" t="inlineStr"/>
       <c r="BB32" s="52" t="inlineStr"/>
       <c r="BC32" s="84" t="n">
-        <v>307804.20</v>
+        <v>392793.30</v>
       </c>
       <c r="BD32" s="51" t="inlineStr"/>
       <c r="BE32" s="52" t="inlineStr"/>
       <c r="BF32" s="85" t="n">
-        <v>12.990000000000</v>
+        <v>14.960000000000</v>
       </c>
       <c r="BG32" s="51" t="inlineStr"/>
       <c r="BH32" s="52" t="inlineStr"/>
       <c r="BI32" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="51" t="inlineStr"/>
       <c r="BK32" s="52" t="inlineStr"/>
       <c r="BL32" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -4726,643 +4690,590 @@
       <c r="BF33" s="83" t="inlineStr"/>
       <c r="BG33" s="19" t="inlineStr"/>
       <c r="BH33" s="20" t="inlineStr"/>
       <c r="BI33" s="78" t="inlineStr"/>
       <c r="BJ33" s="19" t="inlineStr"/>
       <c r="BK33" s="20" t="inlineStr"/>
       <c r="BL33" s="80" t="inlineStr"/>
       <c r="BM33" s="21" t="inlineStr"/>
     </row>
     <row r="34" customHeight="1" ht="20">
       <c r="A34" s="46" t="inlineStr"/>
       <c r="B34" s="86" t="n">
         <v>6</v>
       </c>
       <c r="C34" s="87" t="inlineStr"/>
       <c r="D34" s="87" t="inlineStr"/>
       <c r="E34" s="87" t="inlineStr"/>
       <c r="F34" s="47" t="inlineStr"/>
       <c r="G34" s="48" t="inlineStr"/>
       <c r="H34" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">KLKIM</t>
+            <t xml:space="preserve">MGROS</t>
           </r>
         </is>
       </c>
       <c r="I34" s="87" t="inlineStr"/>
       <c r="J34" s="87" t="inlineStr"/>
       <c r="K34" s="87" t="inlineStr"/>
       <c r="L34" s="87" t="inlineStr"/>
       <c r="M34" s="87" t="inlineStr"/>
       <c r="N34" s="87" t="inlineStr"/>
       <c r="O34" s="87" t="inlineStr"/>
       <c r="P34" s="87" t="inlineStr"/>
       <c r="Q34" s="87" t="inlineStr"/>
       <c r="R34" s="87" t="inlineStr"/>
       <c r="S34" s="87" t="inlineStr"/>
       <c r="T34" s="87" t="inlineStr"/>
       <c r="U34" s="47" t="inlineStr"/>
       <c r="V34" s="48" t="inlineStr"/>
       <c r="W34" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TREKLKM00025</t>
+            <t xml:space="preserve">TREMGTI00012</t>
           </r>
         </is>
       </c>
       <c r="X34" s="87" t="inlineStr"/>
       <c r="Y34" s="87" t="inlineStr"/>
       <c r="Z34" s="87" t="inlineStr"/>
       <c r="AA34" s="87" t="inlineStr"/>
       <c r="AB34" s="87" t="inlineStr"/>
       <c r="AC34" s="87" t="inlineStr"/>
       <c r="AD34" s="87" t="inlineStr"/>
       <c r="AE34" s="87" t="inlineStr"/>
       <c r="AF34" s="87" t="inlineStr"/>
       <c r="AG34" s="47" t="inlineStr"/>
       <c r="AH34" s="48" t="inlineStr"/>
       <c r="AI34" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">KALEKIM</t>
+            <t xml:space="preserve">MİGROS TİCARET A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ34" s="89" t="inlineStr"/>
       <c r="AK34" s="89" t="inlineStr"/>
       <c r="AL34" s="89" t="inlineStr"/>
       <c r="AM34" s="89" t="inlineStr"/>
       <c r="AN34" s="89" t="inlineStr"/>
       <c r="AO34" s="89" t="inlineStr"/>
       <c r="AP34" s="47" t="inlineStr"/>
       <c r="AQ34" s="48" t="inlineStr"/>
       <c r="AR34" s="90" t="n">
-        <v>6315.00</v>
+        <v>563.00</v>
       </c>
       <c r="AS34" s="87" t="inlineStr"/>
       <c r="AT34" s="87" t="inlineStr"/>
       <c r="AU34" s="87" t="inlineStr"/>
       <c r="AV34" s="47" t="inlineStr"/>
       <c r="AW34" s="48" t="inlineStr"/>
-      <c r="AX34" s="96" t="n">
-        <v/>
+      <c r="AX34" s="91" t="n">
+        <v>657.500000000000</v>
       </c>
       <c r="AY34" s="92" t="inlineStr"/>
       <c r="AZ34" s="92" t="inlineStr"/>
       <c r="BA34" s="47" t="inlineStr"/>
       <c r="BB34" s="48" t="inlineStr"/>
       <c r="BC34" s="93" t="n">
-        <v>217741.20</v>
+        <v>370172.50</v>
       </c>
       <c r="BD34" s="47" t="inlineStr"/>
       <c r="BE34" s="48" t="inlineStr"/>
       <c r="BF34" s="94" t="n">
-        <v>0</v>
+        <v>14.100000000000</v>
       </c>
       <c r="BG34" s="47" t="inlineStr"/>
       <c r="BH34" s="48" t="inlineStr"/>
       <c r="BI34" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ34" s="47" t="inlineStr"/>
       <c r="BK34" s="48" t="inlineStr"/>
       <c r="BL34" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TAŞ VE TOPRAĞA DAYALI</t>
+            <t xml:space="preserve">PERAKENDE TİCARET</t>
           </r>
         </is>
       </c>
       <c r="BM34" s="49" t="inlineStr"/>
     </row>
     <row r="35" customHeight="1" ht="20">
       <c r="A35" s="38" t="inlineStr"/>
       <c r="B35" s="77" t="n">
         <v>7</v>
       </c>
       <c r="C35" s="78" t="inlineStr"/>
       <c r="D35" s="78" t="inlineStr"/>
       <c r="E35" s="78" t="inlineStr"/>
       <c r="F35" s="41" t="inlineStr"/>
       <c r="G35" s="42" t="inlineStr"/>
       <c r="H35" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MGROS</t>
+            <t xml:space="preserve">MPARK</t>
           </r>
         </is>
       </c>
       <c r="I35" s="78" t="inlineStr"/>
       <c r="J35" s="78" t="inlineStr"/>
       <c r="K35" s="78" t="inlineStr"/>
       <c r="L35" s="78" t="inlineStr"/>
       <c r="M35" s="78" t="inlineStr"/>
       <c r="N35" s="78" t="inlineStr"/>
       <c r="O35" s="78" t="inlineStr"/>
       <c r="P35" s="78" t="inlineStr"/>
       <c r="Q35" s="78" t="inlineStr"/>
       <c r="R35" s="78" t="inlineStr"/>
       <c r="S35" s="78" t="inlineStr"/>
       <c r="T35" s="78" t="inlineStr"/>
       <c r="U35" s="41" t="inlineStr"/>
       <c r="V35" s="42" t="inlineStr"/>
       <c r="W35" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TREMGTI00012</t>
+            <t xml:space="preserve">TREMLPC00021</t>
           </r>
         </is>
       </c>
       <c r="X35" s="78" t="inlineStr"/>
       <c r="Y35" s="78" t="inlineStr"/>
       <c r="Z35" s="78" t="inlineStr"/>
       <c r="AA35" s="78" t="inlineStr"/>
       <c r="AB35" s="78" t="inlineStr"/>
       <c r="AC35" s="78" t="inlineStr"/>
       <c r="AD35" s="78" t="inlineStr"/>
       <c r="AE35" s="78" t="inlineStr"/>
       <c r="AF35" s="78" t="inlineStr"/>
       <c r="AG35" s="41" t="inlineStr"/>
       <c r="AH35" s="42" t="inlineStr"/>
       <c r="AI35" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MİGROS TİCARET A.Ş.</t>
+            <t xml:space="preserve">MEDİCAL PARK SAĞLIK </t>
           </r>
         </is>
       </c>
       <c r="AJ35" s="80" t="inlineStr"/>
       <c r="AK35" s="80" t="inlineStr"/>
       <c r="AL35" s="80" t="inlineStr"/>
       <c r="AM35" s="80" t="inlineStr"/>
       <c r="AN35" s="80" t="inlineStr"/>
       <c r="AO35" s="80" t="inlineStr"/>
       <c r="AP35" s="41" t="inlineStr"/>
       <c r="AQ35" s="42" t="inlineStr"/>
       <c r="AR35" s="81" t="n">
-        <v>472.00</v>
+        <v>621.00</v>
       </c>
       <c r="AS35" s="78" t="inlineStr"/>
       <c r="AT35" s="78" t="inlineStr"/>
       <c r="AU35" s="78" t="inlineStr"/>
       <c r="AV35" s="41" t="inlineStr"/>
       <c r="AW35" s="42" t="inlineStr"/>
-      <c r="AX35" s="95" t="n">
-        <v/>
+      <c r="AX35" s="82" t="n">
+        <v>463.000000000000</v>
       </c>
       <c r="AY35" s="83" t="inlineStr"/>
       <c r="AZ35" s="83" t="inlineStr"/>
       <c r="BA35" s="41" t="inlineStr"/>
       <c r="BB35" s="42" t="inlineStr"/>
       <c r="BC35" s="84" t="n">
-        <v>272580.00</v>
+        <v>287523.00</v>
       </c>
       <c r="BD35" s="41" t="inlineStr"/>
       <c r="BE35" s="42" t="inlineStr"/>
       <c r="BF35" s="85" t="n">
-        <v>0</v>
+        <v>10.950000000000</v>
       </c>
       <c r="BG35" s="41" t="inlineStr"/>
       <c r="BH35" s="42" t="inlineStr"/>
       <c r="BI35" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="41" t="inlineStr"/>
       <c r="BK35" s="42" t="inlineStr"/>
       <c r="BL35" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">PERAKENDE TİCARET</t>
+            <t xml:space="preserve">DİĞER İMALAT SANAYİ</t>
           </r>
         </is>
       </c>
       <c r="BM35" s="45" t="inlineStr"/>
     </row>
     <row r="36" customHeight="1" ht="20">
       <c r="A36" s="46" t="inlineStr"/>
       <c r="B36" s="86" t="n">
         <v>8</v>
       </c>
       <c r="C36" s="87" t="inlineStr"/>
       <c r="D36" s="87" t="inlineStr"/>
       <c r="E36" s="87" t="inlineStr"/>
       <c r="F36" s="47" t="inlineStr"/>
       <c r="G36" s="48" t="inlineStr"/>
       <c r="H36" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MPARK</t>
+            <t xml:space="preserve">TOASO</t>
           </r>
         </is>
       </c>
       <c r="I36" s="87" t="inlineStr"/>
       <c r="J36" s="87" t="inlineStr"/>
       <c r="K36" s="87" t="inlineStr"/>
       <c r="L36" s="87" t="inlineStr"/>
       <c r="M36" s="87" t="inlineStr"/>
       <c r="N36" s="87" t="inlineStr"/>
       <c r="O36" s="87" t="inlineStr"/>
       <c r="P36" s="87" t="inlineStr"/>
       <c r="Q36" s="87" t="inlineStr"/>
       <c r="R36" s="87" t="inlineStr"/>
       <c r="S36" s="87" t="inlineStr"/>
       <c r="T36" s="87" t="inlineStr"/>
       <c r="U36" s="47" t="inlineStr"/>
       <c r="V36" s="48" t="inlineStr"/>
       <c r="W36" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TREMLPC00021</t>
+            <t xml:space="preserve">TRATOASO91H3</t>
           </r>
         </is>
       </c>
       <c r="X36" s="87" t="inlineStr"/>
       <c r="Y36" s="87" t="inlineStr"/>
       <c r="Z36" s="87" t="inlineStr"/>
       <c r="AA36" s="87" t="inlineStr"/>
       <c r="AB36" s="87" t="inlineStr"/>
       <c r="AC36" s="87" t="inlineStr"/>
       <c r="AD36" s="87" t="inlineStr"/>
       <c r="AE36" s="87" t="inlineStr"/>
       <c r="AF36" s="87" t="inlineStr"/>
       <c r="AG36" s="47" t="inlineStr"/>
       <c r="AH36" s="48" t="inlineStr"/>
       <c r="AI36" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MEDİCAL PARK SAĞLIK </t>
+            <t xml:space="preserve">TOASO</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="89" t="inlineStr"/>
       <c r="AK36" s="89" t="inlineStr"/>
       <c r="AL36" s="89" t="inlineStr"/>
       <c r="AM36" s="89" t="inlineStr"/>
       <c r="AN36" s="89" t="inlineStr"/>
       <c r="AO36" s="89" t="inlineStr"/>
       <c r="AP36" s="47" t="inlineStr"/>
       <c r="AQ36" s="48" t="inlineStr"/>
       <c r="AR36" s="90" t="n">
-        <v>458.00</v>
+        <v>1046.00</v>
       </c>
       <c r="AS36" s="87" t="inlineStr"/>
       <c r="AT36" s="87" t="inlineStr"/>
       <c r="AU36" s="87" t="inlineStr"/>
       <c r="AV36" s="47" t="inlineStr"/>
       <c r="AW36" s="48" t="inlineStr"/>
-      <c r="AX36" s="96" t="n">
+      <c r="AX36" s="91" t="n">
         <v/>
       </c>
       <c r="AY36" s="92" t="inlineStr"/>
       <c r="AZ36" s="92" t="inlineStr"/>
       <c r="BA36" s="47" t="inlineStr"/>
       <c r="BB36" s="48" t="inlineStr"/>
       <c r="BC36" s="93" t="n">
-        <v>190299.00</v>
+        <v>306478.00</v>
       </c>
       <c r="BD36" s="47" t="inlineStr"/>
       <c r="BE36" s="48" t="inlineStr"/>
       <c r="BF36" s="94" t="n">
         <v>0</v>
       </c>
       <c r="BG36" s="47" t="inlineStr"/>
       <c r="BH36" s="48" t="inlineStr"/>
       <c r="BI36" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="47" t="inlineStr"/>
       <c r="BK36" s="48" t="inlineStr"/>
       <c r="BL36" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">DİĞER İMALAT SANAYİ</t>
+            <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
           </r>
         </is>
       </c>
       <c r="BM36" s="49" t="inlineStr"/>
     </row>
     <row r="37" customHeight="1" ht="20">
-      <c r="A37" s="38" t="inlineStr"/>
-      <c r="B37" s="77" t="n">
+      <c r="A37" s="95" t="inlineStr"/>
+      <c r="B37" s="96" t="n">
         <v>9</v>
       </c>
-      <c r="C37" s="78" t="inlineStr"/>
-[...92 lines deleted...]
-      <c r="BI37" s="77" t="inlineStr">
+      <c r="C37" s="97" t="inlineStr"/>
+      <c r="D37" s="97" t="inlineStr"/>
+      <c r="E37" s="97" t="inlineStr"/>
+      <c r="F37" s="98" t="inlineStr"/>
+      <c r="G37" s="99" t="inlineStr"/>
+      <c r="H37" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">YKBNK</t>
+          </r>
+        </is>
+      </c>
+      <c r="I37" s="97" t="inlineStr"/>
+      <c r="J37" s="97" t="inlineStr"/>
+      <c r="K37" s="97" t="inlineStr"/>
+      <c r="L37" s="97" t="inlineStr"/>
+      <c r="M37" s="97" t="inlineStr"/>
+      <c r="N37" s="97" t="inlineStr"/>
+      <c r="O37" s="97" t="inlineStr"/>
+      <c r="P37" s="97" t="inlineStr"/>
+      <c r="Q37" s="97" t="inlineStr"/>
+      <c r="R37" s="97" t="inlineStr"/>
+      <c r="S37" s="97" t="inlineStr"/>
+      <c r="T37" s="97" t="inlineStr"/>
+      <c r="U37" s="98" t="inlineStr"/>
+      <c r="V37" s="99" t="inlineStr"/>
+      <c r="W37" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">TRAYKBNK91N6</t>
+          </r>
+        </is>
+      </c>
+      <c r="X37" s="97" t="inlineStr"/>
+      <c r="Y37" s="97" t="inlineStr"/>
+      <c r="Z37" s="97" t="inlineStr"/>
+      <c r="AA37" s="97" t="inlineStr"/>
+      <c r="AB37" s="97" t="inlineStr"/>
+      <c r="AC37" s="97" t="inlineStr"/>
+      <c r="AD37" s="97" t="inlineStr"/>
+      <c r="AE37" s="97" t="inlineStr"/>
+      <c r="AF37" s="97" t="inlineStr"/>
+      <c r="AG37" s="98" t="inlineStr"/>
+      <c r="AH37" s="99" t="inlineStr"/>
+      <c r="AI37" s="100" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">YAPI VE KREDI BANKASI A.S.</t>
+          </r>
+        </is>
+      </c>
+      <c r="AJ37" s="101" t="inlineStr"/>
+      <c r="AK37" s="101" t="inlineStr"/>
+      <c r="AL37" s="101" t="inlineStr"/>
+      <c r="AM37" s="101" t="inlineStr"/>
+      <c r="AN37" s="101" t="inlineStr"/>
+      <c r="AO37" s="101" t="inlineStr"/>
+      <c r="AP37" s="98" t="inlineStr"/>
+      <c r="AQ37" s="99" t="inlineStr"/>
+      <c r="AR37" s="102" t="n">
+        <v>5510.00</v>
+      </c>
+      <c r="AS37" s="97" t="inlineStr"/>
+      <c r="AT37" s="97" t="inlineStr"/>
+      <c r="AU37" s="97" t="inlineStr"/>
+      <c r="AV37" s="98" t="inlineStr"/>
+      <c r="AW37" s="99" t="inlineStr"/>
+      <c r="AX37" s="103" t="n">
+        <v>37.940000000000</v>
+      </c>
+      <c r="AY37" s="104" t="inlineStr"/>
+      <c r="AZ37" s="104" t="inlineStr"/>
+      <c r="BA37" s="98" t="inlineStr"/>
+      <c r="BB37" s="99" t="inlineStr"/>
+      <c r="BC37" s="105" t="n">
+        <v>209049.40</v>
+      </c>
+      <c r="BD37" s="98" t="inlineStr"/>
+      <c r="BE37" s="99" t="inlineStr"/>
+      <c r="BF37" s="106" t="n">
+        <v>7.960000000000</v>
+      </c>
+      <c r="BG37" s="98" t="inlineStr"/>
+      <c r="BH37" s="99" t="inlineStr"/>
+      <c r="BI37" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
-      <c r="BJ37" s="41" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="BM37" s="45" t="inlineStr"/>
+      <c r="BJ37" s="98" t="inlineStr"/>
+      <c r="BK37" s="99" t="inlineStr"/>
+      <c r="BL37" s="100" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
+          </r>
+        </is>
+      </c>
+      <c r="BM37" s="107" t="inlineStr"/>
     </row>
-    <row r="38" customHeight="1" ht="20">
-[...119 lines deleted...]
-      <c r="BM38" s="68" t="inlineStr"/>
+    <row r="38" customHeight="1" ht="10">
+      <c r="A38" s="69" t="inlineStr">
+        <is/>
+      </c>
+      <c r="B38" s="70" t="inlineStr"/>
+      <c r="C38" s="70" t="inlineStr"/>
+      <c r="D38" s="70" t="inlineStr"/>
+      <c r="E38" s="70" t="inlineStr"/>
+      <c r="F38" s="70" t="inlineStr"/>
+      <c r="G38" s="70" t="inlineStr"/>
+      <c r="H38" s="70" t="inlineStr"/>
+      <c r="I38" s="70" t="inlineStr"/>
+      <c r="J38" s="70" t="inlineStr"/>
+      <c r="K38" s="70" t="inlineStr"/>
+      <c r="L38" s="70" t="inlineStr"/>
+      <c r="M38" s="70" t="inlineStr"/>
+      <c r="N38" s="70" t="inlineStr"/>
+      <c r="O38" s="70" t="inlineStr"/>
+      <c r="P38" s="70" t="inlineStr"/>
+      <c r="Q38" s="70" t="inlineStr"/>
+      <c r="R38" s="70" t="inlineStr"/>
+      <c r="S38" s="70" t="inlineStr"/>
+      <c r="T38" s="70" t="inlineStr"/>
+      <c r="U38" s="70" t="inlineStr"/>
+      <c r="V38" s="70" t="inlineStr"/>
+      <c r="W38" s="70" t="inlineStr"/>
+      <c r="X38" s="70" t="inlineStr"/>
+      <c r="Y38" s="11" t="inlineStr"/>
+      <c r="Z38" s="11" t="inlineStr"/>
+      <c r="AA38" s="11" t="inlineStr"/>
+      <c r="AB38" s="11" t="inlineStr"/>
+      <c r="AC38" s="11" t="inlineStr"/>
+      <c r="AD38" s="11" t="inlineStr"/>
+      <c r="AE38" s="11" t="inlineStr"/>
+      <c r="AF38" s="11" t="inlineStr"/>
+      <c r="AG38" s="11" t="inlineStr"/>
+      <c r="AH38" s="11" t="inlineStr"/>
+      <c r="AI38" s="11" t="inlineStr"/>
+      <c r="AJ38" s="11" t="inlineStr"/>
+      <c r="AK38" s="11" t="inlineStr"/>
+      <c r="AL38" s="11" t="inlineStr"/>
+      <c r="AM38" s="11" t="inlineStr"/>
+      <c r="AN38" s="11" t="inlineStr"/>
+      <c r="AO38" s="11" t="inlineStr"/>
+      <c r="AP38" s="11" t="inlineStr"/>
+      <c r="AQ38" s="11" t="inlineStr"/>
+      <c r="AR38" s="11" t="inlineStr"/>
+      <c r="AS38" s="11" t="inlineStr"/>
+      <c r="AT38" s="11" t="inlineStr"/>
+      <c r="AU38" s="11" t="inlineStr"/>
+      <c r="AV38" s="11" t="inlineStr"/>
+      <c r="AW38" s="11" t="inlineStr"/>
+      <c r="AX38" s="11" t="inlineStr"/>
+      <c r="AY38" s="11" t="inlineStr"/>
+      <c r="AZ38" s="11" t="inlineStr"/>
+      <c r="BA38" s="11" t="inlineStr"/>
+      <c r="BB38" s="11" t="inlineStr"/>
+      <c r="BC38" s="11" t="inlineStr"/>
+      <c r="BD38" s="11" t="inlineStr"/>
+      <c r="BE38" s="11" t="inlineStr"/>
+      <c r="BF38" s="11" t="inlineStr"/>
+      <c r="BG38" s="11" t="inlineStr"/>
+      <c r="BH38" s="11" t="inlineStr"/>
+      <c r="BI38" s="11" t="inlineStr"/>
+      <c r="BJ38" s="11" t="inlineStr"/>
+      <c r="BK38" s="11" t="inlineStr"/>
+      <c r="BL38" s="11" t="inlineStr"/>
+      <c r="BM38" s="11" t="inlineStr"/>
     </row>
     <row r="39" customHeight="1" ht="10">
       <c r="A39" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B39" s="70" t="inlineStr"/>
       <c r="C39" s="70" t="inlineStr"/>
       <c r="D39" s="70" t="inlineStr"/>
       <c r="E39" s="70" t="inlineStr"/>
       <c r="F39" s="70" t="inlineStr"/>
       <c r="G39" s="70" t="inlineStr"/>
       <c r="H39" s="70" t="inlineStr"/>
       <c r="I39" s="70" t="inlineStr"/>
       <c r="J39" s="70" t="inlineStr"/>
       <c r="K39" s="70" t="inlineStr"/>
       <c r="L39" s="70" t="inlineStr"/>
       <c r="M39" s="70" t="inlineStr"/>
       <c r="N39" s="70" t="inlineStr"/>
       <c r="O39" s="70" t="inlineStr"/>
       <c r="P39" s="70" t="inlineStr"/>
       <c r="Q39" s="70" t="inlineStr"/>
       <c r="R39" s="70" t="inlineStr"/>
       <c r="S39" s="70" t="inlineStr"/>
       <c r="T39" s="70" t="inlineStr"/>
       <c r="U39" s="70" t="inlineStr"/>
@@ -5389,409 +5300,409 @@
       <c r="AP39" s="11" t="inlineStr"/>
       <c r="AQ39" s="11" t="inlineStr"/>
       <c r="AR39" s="11" t="inlineStr"/>
       <c r="AS39" s="11" t="inlineStr"/>
       <c r="AT39" s="11" t="inlineStr"/>
       <c r="AU39" s="11" t="inlineStr"/>
       <c r="AV39" s="11" t="inlineStr"/>
       <c r="AW39" s="11" t="inlineStr"/>
       <c r="AX39" s="11" t="inlineStr"/>
       <c r="AY39" s="11" t="inlineStr"/>
       <c r="AZ39" s="11" t="inlineStr"/>
       <c r="BA39" s="11" t="inlineStr"/>
       <c r="BB39" s="11" t="inlineStr"/>
       <c r="BC39" s="11" t="inlineStr"/>
       <c r="BD39" s="11" t="inlineStr"/>
       <c r="BE39" s="11" t="inlineStr"/>
       <c r="BF39" s="11" t="inlineStr"/>
       <c r="BG39" s="11" t="inlineStr"/>
       <c r="BH39" s="11" t="inlineStr"/>
       <c r="BI39" s="11" t="inlineStr"/>
       <c r="BJ39" s="11" t="inlineStr"/>
       <c r="BK39" s="11" t="inlineStr"/>
       <c r="BL39" s="11" t="inlineStr"/>
       <c r="BM39" s="11" t="inlineStr"/>
     </row>
-    <row r="40" customHeight="1" ht="10">
-[...52 lines deleted...]
-      <c r="AY40" s="11" t="inlineStr"/>
+    <row r="40" customHeight="1" ht="30">
+      <c r="A40" s="71" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Exchange Name</t>
+          </r>
+        </is>
+      </c>
+      <c r="B40" s="72" t="inlineStr"/>
+      <c r="C40" s="72" t="inlineStr"/>
+      <c r="D40" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Exchange Code</t>
+          </r>
+        </is>
+      </c>
+      <c r="E40" s="74" t="inlineStr"/>
+      <c r="F40" s="74" t="inlineStr"/>
+      <c r="G40" s="74" t="inlineStr"/>
+      <c r="H40" s="74" t="inlineStr"/>
+      <c r="I40" s="74" t="inlineStr"/>
+      <c r="J40" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Initial Listing Date</t>
+          </r>
+        </is>
+      </c>
+      <c r="K40" s="74" t="inlineStr"/>
+      <c r="L40" s="74" t="inlineStr"/>
+      <c r="M40" s="74" t="inlineStr"/>
+      <c r="N40" s="74" t="inlineStr"/>
+      <c r="O40" s="74" t="inlineStr"/>
+      <c r="P40" s="74" t="inlineStr"/>
+      <c r="Q40" s="74" t="inlineStr"/>
+      <c r="R40" s="74" t="inlineStr"/>
+      <c r="S40" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Trading Currency</t>
+          </r>
+        </is>
+      </c>
+      <c r="T40" s="74" t="inlineStr"/>
+      <c r="U40" s="74" t="inlineStr"/>
+      <c r="V40" s="74" t="inlineStr"/>
+      <c r="W40" s="74" t="inlineStr"/>
+      <c r="X40" s="74" t="inlineStr"/>
+      <c r="Y40" s="74" t="inlineStr"/>
+      <c r="Z40" s="74" t="inlineStr"/>
+      <c r="AA40" s="74" t="inlineStr"/>
+      <c r="AB40" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Time Zone</t>
+          </r>
+        </is>
+      </c>
+      <c r="AC40" s="74" t="inlineStr"/>
+      <c r="AD40" s="74" t="inlineStr"/>
+      <c r="AE40" s="74" t="inlineStr"/>
+      <c r="AF40" s="74" t="inlineStr"/>
+      <c r="AG40" s="74" t="inlineStr"/>
+      <c r="AH40" s="74" t="inlineStr"/>
+      <c r="AI40" s="74" t="inlineStr"/>
+      <c r="AJ40" s="74" t="inlineStr"/>
+      <c r="AK40" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Trading Hours</t>
+          </r>
+        </is>
+      </c>
+      <c r="AL40" s="74" t="inlineStr"/>
+      <c r="AM40" s="74" t="inlineStr"/>
+      <c r="AN40" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">T-1</t>
+          </r>
+        </is>
+      </c>
+      <c r="AO40" s="74" t="inlineStr"/>
+      <c r="AP40" s="74" t="inlineStr"/>
+      <c r="AQ40" s="74" t="inlineStr"/>
+      <c r="AR40" s="74" t="inlineStr"/>
+      <c r="AS40" s="74" t="inlineStr"/>
+      <c r="AT40" s="73" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">T+0</t>
+          </r>
+        </is>
+      </c>
+      <c r="AU40" s="74" t="inlineStr"/>
+      <c r="AV40" s="74" t="inlineStr"/>
+      <c r="AW40" s="75" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">T+2</t>
+          </r>
+        </is>
+      </c>
+      <c r="AX40" s="76" t="inlineStr"/>
+      <c r="AY40" s="76" t="inlineStr"/>
       <c r="AZ40" s="11" t="inlineStr"/>
       <c r="BA40" s="11" t="inlineStr"/>
       <c r="BB40" s="11" t="inlineStr"/>
       <c r="BC40" s="11" t="inlineStr"/>
       <c r="BD40" s="11" t="inlineStr"/>
       <c r="BE40" s="11" t="inlineStr"/>
       <c r="BF40" s="11" t="inlineStr"/>
       <c r="BG40" s="11" t="inlineStr"/>
       <c r="BH40" s="11" t="inlineStr"/>
       <c r="BI40" s="11" t="inlineStr"/>
       <c r="BJ40" s="11" t="inlineStr"/>
       <c r="BK40" s="11" t="inlineStr"/>
       <c r="BL40" s="11" t="inlineStr"/>
       <c r="BM40" s="11" t="inlineStr"/>
     </row>
-    <row r="41" customHeight="1" ht="30">
-[...140 lines deleted...]
-      <c r="AY41" s="76" t="inlineStr"/>
+    <row r="41" customHeight="1" ht="20">
+      <c r="A41" s="95" t="inlineStr"/>
+      <c r="B41" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">Borsa Istanbul</t>
+          </r>
+        </is>
+      </c>
+      <c r="C41" s="98" t="inlineStr"/>
+      <c r="D41" s="99" t="inlineStr"/>
+      <c r="E41" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">ISE</t>
+          </r>
+        </is>
+      </c>
+      <c r="F41" s="97" t="inlineStr"/>
+      <c r="G41" s="97" t="inlineStr"/>
+      <c r="H41" s="97" t="inlineStr"/>
+      <c r="I41" s="98" t="inlineStr"/>
+      <c r="J41" s="99" t="inlineStr"/>
+      <c r="K41" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20250915</t>
+          </r>
+        </is>
+      </c>
+      <c r="L41" s="97" t="inlineStr"/>
+      <c r="M41" s="97" t="inlineStr"/>
+      <c r="N41" s="97" t="inlineStr"/>
+      <c r="O41" s="97" t="inlineStr"/>
+      <c r="P41" s="97" t="inlineStr"/>
+      <c r="Q41" s="97" t="inlineStr"/>
+      <c r="R41" s="98" t="inlineStr"/>
+      <c r="S41" s="99" t="inlineStr"/>
+      <c r="T41" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">TRY</t>
+          </r>
+        </is>
+      </c>
+      <c r="U41" s="97" t="inlineStr"/>
+      <c r="V41" s="97" t="inlineStr"/>
+      <c r="W41" s="97" t="inlineStr"/>
+      <c r="X41" s="97" t="inlineStr"/>
+      <c r="Y41" s="97" t="inlineStr"/>
+      <c r="Z41" s="97" t="inlineStr"/>
+      <c r="AA41" s="98" t="inlineStr"/>
+      <c r="AB41" s="99" t="inlineStr"/>
+      <c r="AC41" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">GMT+2</t>
+          </r>
+        </is>
+      </c>
+      <c r="AD41" s="97" t="inlineStr"/>
+      <c r="AE41" s="97" t="inlineStr"/>
+      <c r="AF41" s="97" t="inlineStr"/>
+      <c r="AG41" s="97" t="inlineStr"/>
+      <c r="AH41" s="97" t="inlineStr"/>
+      <c r="AI41" s="97" t="inlineStr"/>
+      <c r="AJ41" s="98" t="inlineStr"/>
+      <c r="AK41" s="99" t="inlineStr"/>
+      <c r="AL41" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">09:30-17:40</t>
+          </r>
+        </is>
+      </c>
+      <c r="AM41" s="98" t="inlineStr"/>
+      <c r="AN41" s="99" t="inlineStr"/>
+      <c r="AO41" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260422</t>
+          </r>
+        </is>
+      </c>
+      <c r="AP41" s="97" t="inlineStr"/>
+      <c r="AQ41" s="97" t="inlineStr"/>
+      <c r="AR41" s="97" t="inlineStr"/>
+      <c r="AS41" s="98" t="inlineStr"/>
+      <c r="AT41" s="99" t="inlineStr"/>
+      <c r="AU41" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260424</t>
+          </r>
+        </is>
+      </c>
+      <c r="AV41" s="98" t="inlineStr"/>
+      <c r="AW41" s="99" t="inlineStr"/>
+      <c r="AX41" s="96" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260428</t>
+          </r>
+        </is>
+      </c>
+      <c r="AY41" s="107" t="inlineStr"/>
       <c r="AZ41" s="11" t="inlineStr"/>
       <c r="BA41" s="11" t="inlineStr"/>
       <c r="BB41" s="11" t="inlineStr"/>
       <c r="BC41" s="11" t="inlineStr"/>
       <c r="BD41" s="11" t="inlineStr"/>
       <c r="BE41" s="11" t="inlineStr"/>
       <c r="BF41" s="11" t="inlineStr"/>
       <c r="BG41" s="11" t="inlineStr"/>
       <c r="BH41" s="11" t="inlineStr"/>
       <c r="BI41" s="11" t="inlineStr"/>
       <c r="BJ41" s="11" t="inlineStr"/>
       <c r="BK41" s="11" t="inlineStr"/>
       <c r="BL41" s="11" t="inlineStr"/>
       <c r="BM41" s="11" t="inlineStr"/>
     </row>
-    <row r="42" customHeight="1" ht="20">
-[...131 lines deleted...]
-      <c r="AY42" s="111" t="inlineStr"/>
+    <row r="42" customHeight="1" ht="10">
+      <c r="A42" s="69" t="inlineStr">
+        <is/>
+      </c>
+      <c r="B42" s="70" t="inlineStr"/>
+      <c r="C42" s="70" t="inlineStr"/>
+      <c r="D42" s="70" t="inlineStr"/>
+      <c r="E42" s="70" t="inlineStr"/>
+      <c r="F42" s="70" t="inlineStr"/>
+      <c r="G42" s="70" t="inlineStr"/>
+      <c r="H42" s="70" t="inlineStr"/>
+      <c r="I42" s="70" t="inlineStr"/>
+      <c r="J42" s="70" t="inlineStr"/>
+      <c r="K42" s="70" t="inlineStr"/>
+      <c r="L42" s="70" t="inlineStr"/>
+      <c r="M42" s="70" t="inlineStr"/>
+      <c r="N42" s="70" t="inlineStr"/>
+      <c r="O42" s="70" t="inlineStr"/>
+      <c r="P42" s="70" t="inlineStr"/>
+      <c r="Q42" s="70" t="inlineStr"/>
+      <c r="R42" s="70" t="inlineStr"/>
+      <c r="S42" s="70" t="inlineStr"/>
+      <c r="T42" s="70" t="inlineStr"/>
+      <c r="U42" s="70" t="inlineStr"/>
+      <c r="V42" s="70" t="inlineStr"/>
+      <c r="W42" s="70" t="inlineStr"/>
+      <c r="X42" s="70" t="inlineStr"/>
+      <c r="Y42" s="11" t="inlineStr"/>
+      <c r="Z42" s="11" t="inlineStr"/>
+      <c r="AA42" s="11" t="inlineStr"/>
+      <c r="AB42" s="11" t="inlineStr"/>
+      <c r="AC42" s="11" t="inlineStr"/>
+      <c r="AD42" s="11" t="inlineStr"/>
+      <c r="AE42" s="11" t="inlineStr"/>
+      <c r="AF42" s="11" t="inlineStr"/>
+      <c r="AG42" s="11" t="inlineStr"/>
+      <c r="AH42" s="11" t="inlineStr"/>
+      <c r="AI42" s="11" t="inlineStr"/>
+      <c r="AJ42" s="11" t="inlineStr"/>
+      <c r="AK42" s="11" t="inlineStr"/>
+      <c r="AL42" s="11" t="inlineStr"/>
+      <c r="AM42" s="11" t="inlineStr"/>
+      <c r="AN42" s="11" t="inlineStr"/>
+      <c r="AO42" s="11" t="inlineStr"/>
+      <c r="AP42" s="11" t="inlineStr"/>
+      <c r="AQ42" s="11" t="inlineStr"/>
+      <c r="AR42" s="11" t="inlineStr"/>
+      <c r="AS42" s="11" t="inlineStr"/>
+      <c r="AT42" s="11" t="inlineStr"/>
+      <c r="AU42" s="11" t="inlineStr"/>
+      <c r="AV42" s="11" t="inlineStr"/>
+      <c r="AW42" s="11" t="inlineStr"/>
+      <c r="AX42" s="11" t="inlineStr"/>
+      <c r="AY42" s="11" t="inlineStr"/>
       <c r="AZ42" s="11" t="inlineStr"/>
       <c r="BA42" s="11" t="inlineStr"/>
       <c r="BB42" s="11" t="inlineStr"/>
       <c r="BC42" s="11" t="inlineStr"/>
       <c r="BD42" s="11" t="inlineStr"/>
       <c r="BE42" s="11" t="inlineStr"/>
       <c r="BF42" s="11" t="inlineStr"/>
       <c r="BG42" s="11" t="inlineStr"/>
       <c r="BH42" s="11" t="inlineStr"/>
       <c r="BI42" s="11" t="inlineStr"/>
       <c r="BJ42" s="11" t="inlineStr"/>
       <c r="BK42" s="11" t="inlineStr"/>
       <c r="BL42" s="11" t="inlineStr"/>
       <c r="BM42" s="11" t="inlineStr"/>
     </row>
     <row r="43" customHeight="1" ht="10">
       <c r="A43" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B43" s="70" t="inlineStr"/>
       <c r="C43" s="70" t="inlineStr"/>
       <c r="D43" s="70" t="inlineStr"/>
       <c r="E43" s="70" t="inlineStr"/>
       <c r="F43" s="70" t="inlineStr"/>
       <c r="G43" s="70" t="inlineStr"/>
@@ -5970,382 +5881,313 @@
       <c r="AP45" s="11" t="inlineStr"/>
       <c r="AQ45" s="11" t="inlineStr"/>
       <c r="AR45" s="11" t="inlineStr"/>
       <c r="AS45" s="11" t="inlineStr"/>
       <c r="AT45" s="11" t="inlineStr"/>
       <c r="AU45" s="11" t="inlineStr"/>
       <c r="AV45" s="11" t="inlineStr"/>
       <c r="AW45" s="11" t="inlineStr"/>
       <c r="AX45" s="11" t="inlineStr"/>
       <c r="AY45" s="11" t="inlineStr"/>
       <c r="AZ45" s="11" t="inlineStr"/>
       <c r="BA45" s="11" t="inlineStr"/>
       <c r="BB45" s="11" t="inlineStr"/>
       <c r="BC45" s="11" t="inlineStr"/>
       <c r="BD45" s="11" t="inlineStr"/>
       <c r="BE45" s="11" t="inlineStr"/>
       <c r="BF45" s="11" t="inlineStr"/>
       <c r="BG45" s="11" t="inlineStr"/>
       <c r="BH45" s="11" t="inlineStr"/>
       <c r="BI45" s="11" t="inlineStr"/>
       <c r="BJ45" s="11" t="inlineStr"/>
       <c r="BK45" s="11" t="inlineStr"/>
       <c r="BL45" s="11" t="inlineStr"/>
       <c r="BM45" s="11" t="inlineStr"/>
     </row>
-    <row r="46" customHeight="1" ht="10">
-[...32 lines deleted...]
-      <c r="AE46" s="11" t="inlineStr"/>
+    <row r="46" customHeight="1" ht="20">
+      <c r="A46" s="42" t="inlineStr"/>
+      <c r="B46" s="39" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <sz val="13.0"/>
+              <b val="true"/>
+            </rPr>
+            <t xml:space="preserve">Toplam Pay Sayısı/Total Number of Shares</t>
+          </r>
+        </is>
+      </c>
+      <c r="C46" s="40" t="inlineStr"/>
+      <c r="D46" s="40" t="inlineStr"/>
+      <c r="E46" s="40" t="inlineStr"/>
+      <c r="F46" s="40" t="inlineStr"/>
+      <c r="G46" s="40" t="inlineStr"/>
+      <c r="H46" s="40" t="inlineStr"/>
+      <c r="I46" s="40" t="inlineStr"/>
+      <c r="J46" s="40" t="inlineStr"/>
+      <c r="K46" s="40" t="inlineStr"/>
+      <c r="L46" s="40" t="inlineStr"/>
+      <c r="M46" s="40" t="inlineStr"/>
+      <c r="N46" s="40" t="inlineStr"/>
+      <c r="O46" s="41" t="inlineStr"/>
+      <c r="P46" s="42" t="inlineStr"/>
+      <c r="Q46" s="108" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <sz val="13.0"/>
+            </rPr>
+            <t xml:space="preserve">1.000.000.000,00</t>
+          </r>
+        </is>
+      </c>
+      <c r="R46" s="109" t="inlineStr"/>
+      <c r="S46" s="109" t="inlineStr"/>
+      <c r="T46" s="109" t="inlineStr"/>
+      <c r="U46" s="109" t="inlineStr"/>
+      <c r="V46" s="109" t="inlineStr"/>
+      <c r="W46" s="109" t="inlineStr"/>
+      <c r="X46" s="109" t="inlineStr"/>
+      <c r="Y46" s="109" t="inlineStr"/>
+      <c r="Z46" s="109" t="inlineStr"/>
+      <c r="AA46" s="109" t="inlineStr"/>
+      <c r="AB46" s="109" t="inlineStr"/>
+      <c r="AC46" s="109" t="inlineStr"/>
+      <c r="AD46" s="109" t="inlineStr"/>
+      <c r="AE46" s="41" t="inlineStr"/>
       <c r="AF46" s="11" t="inlineStr"/>
       <c r="AG46" s="11" t="inlineStr"/>
       <c r="AH46" s="11" t="inlineStr"/>
       <c r="AI46" s="11" t="inlineStr"/>
       <c r="AJ46" s="11" t="inlineStr"/>
       <c r="AK46" s="11" t="inlineStr"/>
       <c r="AL46" s="11" t="inlineStr"/>
       <c r="AM46" s="11" t="inlineStr"/>
       <c r="AN46" s="11" t="inlineStr"/>
       <c r="AO46" s="11" t="inlineStr"/>
       <c r="AP46" s="11" t="inlineStr"/>
       <c r="AQ46" s="11" t="inlineStr"/>
       <c r="AR46" s="11" t="inlineStr"/>
       <c r="AS46" s="11" t="inlineStr"/>
       <c r="AT46" s="11" t="inlineStr"/>
       <c r="AU46" s="11" t="inlineStr"/>
       <c r="AV46" s="11" t="inlineStr"/>
       <c r="AW46" s="11" t="inlineStr"/>
       <c r="AX46" s="11" t="inlineStr"/>
       <c r="AY46" s="11" t="inlineStr"/>
       <c r="AZ46" s="11" t="inlineStr"/>
       <c r="BA46" s="11" t="inlineStr"/>
       <c r="BB46" s="11" t="inlineStr"/>
       <c r="BC46" s="11" t="inlineStr"/>
       <c r="BD46" s="11" t="inlineStr"/>
       <c r="BE46" s="11" t="inlineStr"/>
       <c r="BF46" s="11" t="inlineStr"/>
       <c r="BG46" s="11" t="inlineStr"/>
       <c r="BH46" s="11" t="inlineStr"/>
       <c r="BI46" s="11" t="inlineStr"/>
       <c r="BJ46" s="11" t="inlineStr"/>
       <c r="BK46" s="11" t="inlineStr"/>
       <c r="BL46" s="11" t="inlineStr"/>
       <c r="BM46" s="11" t="inlineStr"/>
     </row>
     <row r="47" customHeight="1" ht="20">
-      <c r="A47" s="42" t="inlineStr"/>
-      <c r="B47" s="39" t="inlineStr">
+      <c r="A47" s="48" t="inlineStr"/>
+      <c r="B47" s="23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
-            <t xml:space="preserve">Toplam Pay Sayısı/Total Number of Shares</t>
-[...17 lines deleted...]
-      <c r="Q47" s="112" t="inlineStr">
+            <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
+          </r>
+        </is>
+      </c>
+      <c r="C47" s="24" t="inlineStr"/>
+      <c r="D47" s="24" t="inlineStr"/>
+      <c r="E47" s="24" t="inlineStr"/>
+      <c r="F47" s="24" t="inlineStr"/>
+      <c r="G47" s="24" t="inlineStr"/>
+      <c r="H47" s="24" t="inlineStr"/>
+      <c r="I47" s="24" t="inlineStr"/>
+      <c r="J47" s="24" t="inlineStr"/>
+      <c r="K47" s="24" t="inlineStr"/>
+      <c r="L47" s="24" t="inlineStr"/>
+      <c r="M47" s="24" t="inlineStr"/>
+      <c r="N47" s="24" t="inlineStr"/>
+      <c r="O47" s="47" t="inlineStr"/>
+      <c r="P47" s="48" t="inlineStr"/>
+      <c r="Q47" s="110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">1.000.000.000,00</t>
-[...16 lines deleted...]
-      <c r="AE47" s="41" t="inlineStr"/>
+            <t xml:space="preserve">12.300.000,00</t>
+          </r>
+        </is>
+      </c>
+      <c r="R47" s="111" t="inlineStr"/>
+      <c r="S47" s="111" t="inlineStr"/>
+      <c r="T47" s="111" t="inlineStr"/>
+      <c r="U47" s="111" t="inlineStr"/>
+      <c r="V47" s="111" t="inlineStr"/>
+      <c r="W47" s="111" t="inlineStr"/>
+      <c r="X47" s="111" t="inlineStr"/>
+      <c r="Y47" s="111" t="inlineStr"/>
+      <c r="Z47" s="111" t="inlineStr"/>
+      <c r="AA47" s="111" t="inlineStr"/>
+      <c r="AB47" s="111" t="inlineStr"/>
+      <c r="AC47" s="111" t="inlineStr"/>
+      <c r="AD47" s="111" t="inlineStr"/>
+      <c r="AE47" s="47" t="inlineStr"/>
       <c r="AF47" s="11" t="inlineStr"/>
       <c r="AG47" s="11" t="inlineStr"/>
       <c r="AH47" s="11" t="inlineStr"/>
       <c r="AI47" s="11" t="inlineStr"/>
       <c r="AJ47" s="11" t="inlineStr"/>
       <c r="AK47" s="11" t="inlineStr"/>
       <c r="AL47" s="11" t="inlineStr"/>
       <c r="AM47" s="11" t="inlineStr"/>
       <c r="AN47" s="11" t="inlineStr"/>
       <c r="AO47" s="11" t="inlineStr"/>
       <c r="AP47" s="11" t="inlineStr"/>
       <c r="AQ47" s="11" t="inlineStr"/>
       <c r="AR47" s="11" t="inlineStr"/>
       <c r="AS47" s="11" t="inlineStr"/>
       <c r="AT47" s="11" t="inlineStr"/>
       <c r="AU47" s="11" t="inlineStr"/>
       <c r="AV47" s="11" t="inlineStr"/>
       <c r="AW47" s="11" t="inlineStr"/>
       <c r="AX47" s="11" t="inlineStr"/>
       <c r="AY47" s="11" t="inlineStr"/>
       <c r="AZ47" s="11" t="inlineStr"/>
       <c r="BA47" s="11" t="inlineStr"/>
       <c r="BB47" s="11" t="inlineStr"/>
       <c r="BC47" s="11" t="inlineStr"/>
       <c r="BD47" s="11" t="inlineStr"/>
       <c r="BE47" s="11" t="inlineStr"/>
       <c r="BF47" s="11" t="inlineStr"/>
       <c r="BG47" s="11" t="inlineStr"/>
       <c r="BH47" s="11" t="inlineStr"/>
       <c r="BI47" s="11" t="inlineStr"/>
       <c r="BJ47" s="11" t="inlineStr"/>
       <c r="BK47" s="11" t="inlineStr"/>
       <c r="BL47" s="11" t="inlineStr"/>
       <c r="BM47" s="11" t="inlineStr"/>
     </row>
     <row r="48" customHeight="1" ht="20">
-      <c r="A48" s="48" t="inlineStr"/>
-      <c r="B48" s="23" t="inlineStr">
+      <c r="A48" s="42" t="inlineStr"/>
+      <c r="B48" s="39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
-            <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
-[...17 lines deleted...]
-      <c r="Q48" s="114" t="inlineStr">
+            <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
+          </r>
+        </is>
+      </c>
+      <c r="C48" s="40" t="inlineStr"/>
+      <c r="D48" s="40" t="inlineStr"/>
+      <c r="E48" s="40" t="inlineStr"/>
+      <c r="F48" s="40" t="inlineStr"/>
+      <c r="G48" s="40" t="inlineStr"/>
+      <c r="H48" s="40" t="inlineStr"/>
+      <c r="I48" s="40" t="inlineStr"/>
+      <c r="J48" s="40" t="inlineStr"/>
+      <c r="K48" s="40" t="inlineStr"/>
+      <c r="L48" s="40" t="inlineStr"/>
+      <c r="M48" s="40" t="inlineStr"/>
+      <c r="N48" s="40" t="inlineStr"/>
+      <c r="O48" s="41" t="inlineStr"/>
+      <c r="P48" s="42" t="inlineStr"/>
+      <c r="Q48" s="108" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">12.300.000,00</t>
-[...16 lines deleted...]
-      <c r="AE48" s="47" t="inlineStr"/>
+            <t xml:space="preserve">325.100.144,08</t>
+          </r>
+        </is>
+      </c>
+      <c r="R48" s="109" t="inlineStr"/>
+      <c r="S48" s="109" t="inlineStr"/>
+      <c r="T48" s="109" t="inlineStr"/>
+      <c r="U48" s="109" t="inlineStr"/>
+      <c r="V48" s="109" t="inlineStr"/>
+      <c r="W48" s="109" t="inlineStr"/>
+      <c r="X48" s="109" t="inlineStr"/>
+      <c r="Y48" s="109" t="inlineStr"/>
+      <c r="Z48" s="109" t="inlineStr"/>
+      <c r="AA48" s="109" t="inlineStr"/>
+      <c r="AB48" s="109" t="inlineStr"/>
+      <c r="AC48" s="109" t="inlineStr"/>
+      <c r="AD48" s="109" t="inlineStr"/>
+      <c r="AE48" s="41" t="inlineStr"/>
       <c r="AF48" s="11" t="inlineStr"/>
       <c r="AG48" s="11" t="inlineStr"/>
       <c r="AH48" s="11" t="inlineStr"/>
       <c r="AI48" s="11" t="inlineStr"/>
       <c r="AJ48" s="11" t="inlineStr"/>
       <c r="AK48" s="11" t="inlineStr"/>
       <c r="AL48" s="11" t="inlineStr"/>
       <c r="AM48" s="11" t="inlineStr"/>
       <c r="AN48" s="11" t="inlineStr"/>
       <c r="AO48" s="11" t="inlineStr"/>
       <c r="AP48" s="11" t="inlineStr"/>
       <c r="AQ48" s="11" t="inlineStr"/>
       <c r="AR48" s="11" t="inlineStr"/>
       <c r="AS48" s="11" t="inlineStr"/>
       <c r="AT48" s="11" t="inlineStr"/>
       <c r="AU48" s="11" t="inlineStr"/>
       <c r="AV48" s="11" t="inlineStr"/>
       <c r="AW48" s="11" t="inlineStr"/>
       <c r="AX48" s="11" t="inlineStr"/>
       <c r="AY48" s="11" t="inlineStr"/>
       <c r="AZ48" s="11" t="inlineStr"/>
       <c r="BA48" s="11" t="inlineStr"/>
       <c r="BB48" s="11" t="inlineStr"/>
       <c r="BC48" s="11" t="inlineStr"/>
       <c r="BD48" s="11" t="inlineStr"/>
       <c r="BE48" s="11" t="inlineStr"/>
       <c r="BF48" s="11" t="inlineStr"/>
       <c r="BG48" s="11" t="inlineStr"/>
       <c r="BH48" s="11" t="inlineStr"/>
       <c r="BI48" s="11" t="inlineStr"/>
       <c r="BJ48" s="11" t="inlineStr"/>
       <c r="BK48" s="11" t="inlineStr"/>
       <c r="BL48" s="11" t="inlineStr"/>
       <c r="BM48" s="11" t="inlineStr"/>
-    </row>
-[...86 lines deleted...]
-      <c r="BM49" s="11" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="N1:W3"/>
     <mergeCell ref="Z1:AB1"/>
     <mergeCell ref="B4:K6"/>
     <mergeCell ref="N4:W6"/>
     <mergeCell ref="Z4:AB6"/>
     <mergeCell ref="B7:K7"/>
     <mergeCell ref="N7:W7"/>
     <mergeCell ref="Z7:AB7"/>
     <mergeCell ref="B8:K8"/>
     <mergeCell ref="N8:W8"/>
     <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="B9:K11"/>
     <mergeCell ref="N9:W11"/>
     <mergeCell ref="Z9:AB11"/>
     <mergeCell ref="B12:K12"/>
     <mergeCell ref="N12:W13"/>
     <mergeCell ref="Z12:AB12"/>
     <mergeCell ref="B14:K14"/>
     <mergeCell ref="N14:W14"/>
     <mergeCell ref="Z14:AB14"/>
     <mergeCell ref="B15:K15"/>
@@ -6426,63 +6268,57 @@
     <mergeCell ref="BL32:BL33"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="H34:T34"/>
     <mergeCell ref="W34:AF34"/>
     <mergeCell ref="AI34:AO34"/>
     <mergeCell ref="AR34:AU34"/>
     <mergeCell ref="AX34:AZ34"/>
     <mergeCell ref="B35:E35"/>
     <mergeCell ref="H35:T35"/>
     <mergeCell ref="W35:AF35"/>
     <mergeCell ref="AI35:AO35"/>
     <mergeCell ref="AR35:AU35"/>
     <mergeCell ref="AX35:AZ35"/>
     <mergeCell ref="B36:E36"/>
     <mergeCell ref="H36:T36"/>
     <mergeCell ref="W36:AF36"/>
     <mergeCell ref="AI36:AO36"/>
     <mergeCell ref="AR36:AU36"/>
     <mergeCell ref="AX36:AZ36"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="H37:T37"/>
     <mergeCell ref="W37:AF37"/>
     <mergeCell ref="AI37:AO37"/>
     <mergeCell ref="AR37:AU37"/>
     <mergeCell ref="AX37:AZ37"/>
-    <mergeCell ref="B38:E38"/>
-[...4 lines deleted...]
-    <mergeCell ref="AX38:AZ38"/>
+    <mergeCell ref="A38:X38"/>
     <mergeCell ref="A39:X39"/>
-    <mergeCell ref="A40:X40"/>
-[...13 lines deleted...]
-    <mergeCell ref="AO42:AR42"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="D40:I40"/>
+    <mergeCell ref="J40:R40"/>
+    <mergeCell ref="S40:AA40"/>
+    <mergeCell ref="AB40:AJ40"/>
+    <mergeCell ref="AK40:AM40"/>
+    <mergeCell ref="AN40:AS40"/>
+    <mergeCell ref="AT40:AV40"/>
+    <mergeCell ref="AW40:AY40"/>
+    <mergeCell ref="E41:H41"/>
+    <mergeCell ref="K41:Q41"/>
+    <mergeCell ref="T41:Z41"/>
+    <mergeCell ref="AC41:AI41"/>
+    <mergeCell ref="AO41:AR41"/>
+    <mergeCell ref="A42:X42"/>
     <mergeCell ref="A43:X43"/>
     <mergeCell ref="A44:X44"/>
     <mergeCell ref="A45:X45"/>
-    <mergeCell ref="A46:X46"/>
+    <mergeCell ref="B46:N46"/>
+    <mergeCell ref="Q46:AD46"/>
     <mergeCell ref="B47:N47"/>
     <mergeCell ref="Q47:AD47"/>
     <mergeCell ref="B48:N48"/>
     <mergeCell ref="Q48:AD48"/>
-    <mergeCell ref="B49:N49"/>
-    <mergeCell ref="Q49:AD49"/>
   </mergeCells>
   <pageMargins left="0.0" right="0.0" top="0.0" bottom="0.0" header="0.0" footer="0.0"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rIdDr1"/>
 </worksheet>
 </file>