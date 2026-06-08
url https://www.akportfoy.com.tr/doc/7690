--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -2841,51 +2841,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C15" s="24" t="inlineStr"/>
       <c r="D15" s="24" t="inlineStr"/>
       <c r="E15" s="24" t="inlineStr"/>
       <c r="F15" s="24" t="inlineStr"/>
       <c r="G15" s="24" t="inlineStr"/>
       <c r="H15" s="24" t="inlineStr"/>
       <c r="I15" s="24" t="inlineStr"/>
       <c r="J15" s="24" t="inlineStr"/>
       <c r="K15" s="24" t="inlineStr"/>
       <c r="L15" s="47" t="inlineStr"/>
       <c r="M15" s="48" t="inlineStr"/>
       <c r="N15" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260424</t>
+            <t xml:space="preserve">20260608</t>
           </r>
         </is>
       </c>
       <c r="O15" s="28" t="inlineStr"/>
       <c r="P15" s="28" t="inlineStr"/>
       <c r="Q15" s="28" t="inlineStr"/>
       <c r="R15" s="28" t="inlineStr"/>
       <c r="S15" s="28" t="inlineStr"/>
       <c r="T15" s="28" t="inlineStr"/>
       <c r="U15" s="28" t="inlineStr"/>
       <c r="V15" s="28" t="inlineStr"/>
       <c r="W15" s="28" t="inlineStr"/>
       <c r="X15" s="47" t="inlineStr"/>
       <c r="Y15" s="48" t="inlineStr"/>
       <c r="Z15" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA15" s="28" t="inlineStr"/>
       <c r="AB15" s="28" t="inlineStr"/>
       <c r="AC15" s="49" t="inlineStr"/>
       <c r="AD15" s="11" t="inlineStr"/>
       <c r="AE15" s="11" t="inlineStr"/>
       <c r="AF15" s="11" t="inlineStr"/>
       <c r="AG15" s="11" t="inlineStr"/>
       <c r="AH15" s="11" t="inlineStr"/>
@@ -3021,73 +3021,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C17" s="24" t="inlineStr"/>
       <c r="D17" s="24" t="inlineStr"/>
       <c r="E17" s="24" t="inlineStr"/>
       <c r="F17" s="24" t="inlineStr"/>
       <c r="G17" s="24" t="inlineStr"/>
       <c r="H17" s="24" t="inlineStr"/>
       <c r="I17" s="24" t="inlineStr"/>
       <c r="J17" s="24" t="inlineStr"/>
       <c r="K17" s="24" t="inlineStr"/>
       <c r="L17" s="47" t="inlineStr"/>
       <c r="M17" s="48" t="inlineStr"/>
       <c r="N17" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">17.282,20</t>
+            <t xml:space="preserve">7.327,55</t>
           </r>
         </is>
       </c>
       <c r="O17" s="28" t="inlineStr"/>
       <c r="P17" s="28" t="inlineStr"/>
       <c r="Q17" s="28" t="inlineStr"/>
       <c r="R17" s="28" t="inlineStr"/>
       <c r="S17" s="28" t="inlineStr"/>
       <c r="T17" s="28" t="inlineStr"/>
       <c r="U17" s="28" t="inlineStr"/>
       <c r="V17" s="28" t="inlineStr"/>
       <c r="W17" s="28" t="inlineStr"/>
       <c r="X17" s="47" t="inlineStr"/>
       <c r="Y17" s="48" t="inlineStr"/>
       <c r="Z17" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0066</t>
+            <t xml:space="preserve">0,0029</t>
           </r>
         </is>
       </c>
       <c r="AA17" s="28" t="inlineStr"/>
       <c r="AB17" s="28" t="inlineStr"/>
       <c r="AC17" s="49" t="inlineStr"/>
       <c r="AD17" s="11" t="inlineStr"/>
       <c r="AE17" s="11" t="inlineStr"/>
       <c r="AF17" s="11" t="inlineStr"/>
       <c r="AG17" s="11" t="inlineStr"/>
       <c r="AH17" s="11" t="inlineStr"/>
       <c r="AI17" s="11" t="inlineStr"/>
       <c r="AJ17" s="11" t="inlineStr"/>
       <c r="AK17" s="11" t="inlineStr"/>
       <c r="AL17" s="11" t="inlineStr"/>
       <c r="AM17" s="11" t="inlineStr"/>
       <c r="AN17" s="11" t="inlineStr"/>
       <c r="AO17" s="11" t="inlineStr"/>
       <c r="AP17" s="11" t="inlineStr"/>
       <c r="AQ17" s="11" t="inlineStr"/>
       <c r="AR17" s="11" t="inlineStr"/>
       <c r="AS17" s="11" t="inlineStr"/>
       <c r="AT17" s="11" t="inlineStr"/>
       <c r="AU17" s="11" t="inlineStr"/>
       <c r="AV17" s="11" t="inlineStr"/>
@@ -3119,51 +3119,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C18" s="40" t="inlineStr"/>
       <c r="D18" s="40" t="inlineStr"/>
       <c r="E18" s="40" t="inlineStr"/>
       <c r="F18" s="40" t="inlineStr"/>
       <c r="G18" s="40" t="inlineStr"/>
       <c r="H18" s="40" t="inlineStr"/>
       <c r="I18" s="40" t="inlineStr"/>
       <c r="J18" s="40" t="inlineStr"/>
       <c r="K18" s="40" t="inlineStr"/>
       <c r="L18" s="51" t="inlineStr"/>
       <c r="M18" s="52" t="inlineStr"/>
       <c r="N18" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">2.643.090,60</t>
+            <t xml:space="preserve">2.492.619,20</t>
           </r>
         </is>
       </c>
       <c r="O18" s="60" t="inlineStr"/>
       <c r="P18" s="60" t="inlineStr"/>
       <c r="Q18" s="60" t="inlineStr"/>
       <c r="R18" s="60" t="inlineStr"/>
       <c r="S18" s="60" t="inlineStr"/>
       <c r="T18" s="60" t="inlineStr"/>
       <c r="U18" s="60" t="inlineStr"/>
       <c r="V18" s="60" t="inlineStr"/>
       <c r="W18" s="60" t="inlineStr"/>
       <c r="X18" s="51" t="inlineStr"/>
       <c r="Y18" s="52" t="inlineStr"/>
       <c r="Z18" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA18" s="60" t="inlineStr"/>
       <c r="AB18" s="60" t="inlineStr"/>
       <c r="AC18" s="53" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
@@ -3456,51 +3456,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C22" s="24" t="inlineStr"/>
       <c r="D22" s="24" t="inlineStr"/>
       <c r="E22" s="24" t="inlineStr"/>
       <c r="F22" s="24" t="inlineStr"/>
       <c r="G22" s="24" t="inlineStr"/>
       <c r="H22" s="24" t="inlineStr"/>
       <c r="I22" s="24" t="inlineStr"/>
       <c r="J22" s="24" t="inlineStr"/>
       <c r="K22" s="24" t="inlineStr"/>
       <c r="L22" s="47" t="inlineStr"/>
       <c r="M22" s="48" t="inlineStr"/>
       <c r="N22" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">26,430906</t>
+            <t xml:space="preserve">24,926192</t>
           </r>
         </is>
       </c>
       <c r="O22" s="28" t="inlineStr"/>
       <c r="P22" s="28" t="inlineStr"/>
       <c r="Q22" s="28" t="inlineStr"/>
       <c r="R22" s="28" t="inlineStr"/>
       <c r="S22" s="28" t="inlineStr"/>
       <c r="T22" s="28" t="inlineStr"/>
       <c r="U22" s="28" t="inlineStr"/>
       <c r="V22" s="28" t="inlineStr"/>
       <c r="W22" s="28" t="inlineStr"/>
       <c r="X22" s="47" t="inlineStr"/>
       <c r="Y22" s="48" t="inlineStr"/>
       <c r="Z22" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA22" s="28" t="inlineStr"/>
       <c r="AB22" s="28" t="inlineStr"/>
       <c r="AC22" s="49" t="inlineStr"/>
       <c r="AD22" s="11" t="inlineStr"/>
       <c r="AE22" s="11" t="inlineStr"/>
       <c r="AF22" s="11" t="inlineStr"/>
       <c r="AG22" s="11" t="inlineStr"/>
       <c r="AH22" s="11" t="inlineStr"/>
@@ -3546,51 +3546,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C23" s="40" t="inlineStr"/>
       <c r="D23" s="40" t="inlineStr"/>
       <c r="E23" s="40" t="inlineStr"/>
       <c r="F23" s="40" t="inlineStr"/>
       <c r="G23" s="40" t="inlineStr"/>
       <c r="H23" s="40" t="inlineStr"/>
       <c r="I23" s="40" t="inlineStr"/>
       <c r="J23" s="40" t="inlineStr"/>
       <c r="K23" s="40" t="inlineStr"/>
       <c r="L23" s="41" t="inlineStr"/>
       <c r="M23" s="42" t="inlineStr"/>
       <c r="N23" s="43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260424</t>
+            <t xml:space="preserve">20260608</t>
           </r>
         </is>
       </c>
       <c r="O23" s="44" t="inlineStr"/>
       <c r="P23" s="44" t="inlineStr"/>
       <c r="Q23" s="44" t="inlineStr"/>
       <c r="R23" s="44" t="inlineStr"/>
       <c r="S23" s="44" t="inlineStr"/>
       <c r="T23" s="44" t="inlineStr"/>
       <c r="U23" s="44" t="inlineStr"/>
       <c r="V23" s="44" t="inlineStr"/>
       <c r="W23" s="44" t="inlineStr"/>
       <c r="X23" s="41" t="inlineStr"/>
       <c r="Y23" s="42" t="inlineStr"/>
       <c r="Z23" s="43" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="44" t="inlineStr"/>
       <c r="AB23" s="44" t="inlineStr"/>
       <c r="AC23" s="45" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3636,51 +3636,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="63" t="inlineStr"/>
       <c r="D24" s="63" t="inlineStr"/>
       <c r="E24" s="63" t="inlineStr"/>
       <c r="F24" s="63" t="inlineStr"/>
       <c r="G24" s="63" t="inlineStr"/>
       <c r="H24" s="63" t="inlineStr"/>
       <c r="I24" s="63" t="inlineStr"/>
       <c r="J24" s="63" t="inlineStr"/>
       <c r="K24" s="63" t="inlineStr"/>
       <c r="L24" s="64" t="inlineStr"/>
       <c r="M24" s="65" t="inlineStr"/>
       <c r="N24" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260428</t>
+            <t xml:space="preserve">20260610</t>
           </r>
         </is>
       </c>
       <c r="O24" s="67" t="inlineStr"/>
       <c r="P24" s="67" t="inlineStr"/>
       <c r="Q24" s="67" t="inlineStr"/>
       <c r="R24" s="67" t="inlineStr"/>
       <c r="S24" s="67" t="inlineStr"/>
       <c r="T24" s="67" t="inlineStr"/>
       <c r="U24" s="67" t="inlineStr"/>
       <c r="V24" s="67" t="inlineStr"/>
       <c r="W24" s="67" t="inlineStr"/>
       <c r="X24" s="64" t="inlineStr"/>
       <c r="Y24" s="65" t="inlineStr"/>
       <c r="Z24" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="67" t="inlineStr"/>
       <c r="AB24" s="67" t="inlineStr"/>
       <c r="AC24" s="68" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -4004,215 +4004,215 @@
       <c r="AC27" s="78" t="inlineStr"/>
       <c r="AD27" s="78" t="inlineStr"/>
       <c r="AE27" s="78" t="inlineStr"/>
       <c r="AF27" s="78" t="inlineStr"/>
       <c r="AG27" s="41" t="inlineStr"/>
       <c r="AH27" s="42" t="inlineStr"/>
       <c r="AI27" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ANHYT</t>
           </r>
         </is>
       </c>
       <c r="AJ27" s="80" t="inlineStr"/>
       <c r="AK27" s="80" t="inlineStr"/>
       <c r="AL27" s="80" t="inlineStr"/>
       <c r="AM27" s="80" t="inlineStr"/>
       <c r="AN27" s="80" t="inlineStr"/>
       <c r="AO27" s="80" t="inlineStr"/>
       <c r="AP27" s="41" t="inlineStr"/>
       <c r="AQ27" s="42" t="inlineStr"/>
       <c r="AR27" s="81" t="n">
-        <v>2140.00</v>
+        <v>2198.00</v>
       </c>
       <c r="AS27" s="78" t="inlineStr"/>
       <c r="AT27" s="78" t="inlineStr"/>
       <c r="AU27" s="78" t="inlineStr"/>
       <c r="AV27" s="41" t="inlineStr"/>
       <c r="AW27" s="42" t="inlineStr"/>
       <c r="AX27" s="82" t="n">
-        <v>111.900000000000</v>
+        <v>101.800000000000</v>
       </c>
       <c r="AY27" s="83" t="inlineStr"/>
       <c r="AZ27" s="83" t="inlineStr"/>
       <c r="BA27" s="41" t="inlineStr"/>
       <c r="BB27" s="42" t="inlineStr"/>
       <c r="BC27" s="84" t="n">
-        <v>239466.00</v>
+        <v>223756.40</v>
       </c>
       <c r="BD27" s="41" t="inlineStr"/>
       <c r="BE27" s="42" t="inlineStr"/>
       <c r="BF27" s="85" t="n">
-        <v>9.120000000000</v>
+        <v>9.010000000000</v>
       </c>
       <c r="BG27" s="41" t="inlineStr"/>
       <c r="BH27" s="42" t="inlineStr"/>
       <c r="BI27" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ27" s="41" t="inlineStr"/>
       <c r="BK27" s="42" t="inlineStr"/>
       <c r="BL27" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SİGORTA ŞİRKETLERİ</t>
           </r>
         </is>
       </c>
       <c r="BM27" s="45" t="inlineStr"/>
     </row>
     <row r="28" customHeight="1" ht="10">
       <c r="A28" s="22" t="inlineStr"/>
       <c r="B28" s="86" t="n">
         <v>2</v>
       </c>
       <c r="C28" s="87" t="inlineStr"/>
       <c r="D28" s="87" t="inlineStr"/>
       <c r="E28" s="87" t="inlineStr"/>
       <c r="F28" s="25" t="inlineStr"/>
       <c r="G28" s="26" t="inlineStr"/>
       <c r="H28" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">CCOLA</t>
+            <t xml:space="preserve">ENKAI</t>
           </r>
         </is>
       </c>
       <c r="I28" s="87" t="inlineStr"/>
       <c r="J28" s="87" t="inlineStr"/>
       <c r="K28" s="87" t="inlineStr"/>
       <c r="L28" s="87" t="inlineStr"/>
       <c r="M28" s="87" t="inlineStr"/>
       <c r="N28" s="87" t="inlineStr"/>
       <c r="O28" s="87" t="inlineStr"/>
       <c r="P28" s="87" t="inlineStr"/>
       <c r="Q28" s="87" t="inlineStr"/>
       <c r="R28" s="87" t="inlineStr"/>
       <c r="S28" s="87" t="inlineStr"/>
       <c r="T28" s="87" t="inlineStr"/>
       <c r="U28" s="25" t="inlineStr"/>
       <c r="V28" s="26" t="inlineStr"/>
       <c r="W28" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TRECOLA00011</t>
+            <t xml:space="preserve">TREENKA00011</t>
           </r>
         </is>
       </c>
       <c r="X28" s="87" t="inlineStr"/>
       <c r="Y28" s="87" t="inlineStr"/>
       <c r="Z28" s="87" t="inlineStr"/>
       <c r="AA28" s="87" t="inlineStr"/>
       <c r="AB28" s="87" t="inlineStr"/>
       <c r="AC28" s="87" t="inlineStr"/>
       <c r="AD28" s="87" t="inlineStr"/>
       <c r="AE28" s="87" t="inlineStr"/>
       <c r="AF28" s="87" t="inlineStr"/>
       <c r="AG28" s="25" t="inlineStr"/>
       <c r="AH28" s="26" t="inlineStr"/>
       <c r="AI28" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">CCOLA</t>
+            <t xml:space="preserve">ENKAI</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="89" t="inlineStr"/>
       <c r="AK28" s="89" t="inlineStr"/>
       <c r="AL28" s="89" t="inlineStr"/>
       <c r="AM28" s="89" t="inlineStr"/>
       <c r="AN28" s="89" t="inlineStr"/>
       <c r="AO28" s="89" t="inlineStr"/>
       <c r="AP28" s="25" t="inlineStr"/>
       <c r="AQ28" s="26" t="inlineStr"/>
       <c r="AR28" s="90" t="n">
-        <v>3420.00</v>
+        <v>3461.00</v>
       </c>
       <c r="AS28" s="87" t="inlineStr"/>
       <c r="AT28" s="87" t="inlineStr"/>
       <c r="AU28" s="87" t="inlineStr"/>
       <c r="AV28" s="25" t="inlineStr"/>
       <c r="AW28" s="26" t="inlineStr"/>
       <c r="AX28" s="91" t="n">
-        <v/>
+        <v>93.350000000000</v>
       </c>
       <c r="AY28" s="92" t="inlineStr"/>
       <c r="AZ28" s="92" t="inlineStr"/>
       <c r="BA28" s="25" t="inlineStr"/>
       <c r="BB28" s="26" t="inlineStr"/>
       <c r="BC28" s="93" t="n">
-        <v>268128.00</v>
+        <v>323084.35</v>
       </c>
       <c r="BD28" s="25" t="inlineStr"/>
       <c r="BE28" s="26" t="inlineStr"/>
       <c r="BF28" s="94" t="n">
-        <v>0</v>
+        <v>13.000000000000</v>
       </c>
       <c r="BG28" s="25" t="inlineStr"/>
       <c r="BH28" s="26" t="inlineStr"/>
       <c r="BI28" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="25" t="inlineStr"/>
       <c r="BK28" s="26" t="inlineStr"/>
       <c r="BL28" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">GIDA , İÇKİ VE TÜTÜN</t>
+            <t xml:space="preserve">İNŞAAT VE BAYINDIRLIK</t>
           </r>
         </is>
       </c>
       <c r="BM28" s="29" t="inlineStr"/>
     </row>
     <row r="29" customHeight="1" ht="10">
       <c r="A29" s="34" t="inlineStr"/>
       <c r="B29" s="87" t="inlineStr"/>
       <c r="C29" s="87" t="inlineStr"/>
       <c r="D29" s="87" t="inlineStr"/>
       <c r="E29" s="87" t="inlineStr"/>
       <c r="F29" s="35" t="inlineStr"/>
       <c r="G29" s="36" t="inlineStr"/>
       <c r="H29" s="87" t="inlineStr"/>
       <c r="I29" s="87" t="inlineStr"/>
       <c r="J29" s="87" t="inlineStr"/>
       <c r="K29" s="87" t="inlineStr"/>
       <c r="L29" s="87" t="inlineStr"/>
       <c r="M29" s="87" t="inlineStr"/>
       <c r="N29" s="87" t="inlineStr"/>
       <c r="O29" s="87" t="inlineStr"/>
       <c r="P29" s="87" t="inlineStr"/>
       <c r="Q29" s="87" t="inlineStr"/>
       <c r="R29" s="87" t="inlineStr"/>
       <c r="S29" s="87" t="inlineStr"/>
@@ -4257,395 +4257,395 @@
       <c r="BF29" s="92" t="inlineStr"/>
       <c r="BG29" s="35" t="inlineStr"/>
       <c r="BH29" s="36" t="inlineStr"/>
       <c r="BI29" s="87" t="inlineStr"/>
       <c r="BJ29" s="35" t="inlineStr"/>
       <c r="BK29" s="36" t="inlineStr"/>
       <c r="BL29" s="89" t="inlineStr"/>
       <c r="BM29" s="37" t="inlineStr"/>
     </row>
     <row r="30" customHeight="1" ht="20">
       <c r="A30" s="38" t="inlineStr"/>
       <c r="B30" s="77" t="n">
         <v>3</v>
       </c>
       <c r="C30" s="78" t="inlineStr"/>
       <c r="D30" s="78" t="inlineStr"/>
       <c r="E30" s="78" t="inlineStr"/>
       <c r="F30" s="41" t="inlineStr"/>
       <c r="G30" s="42" t="inlineStr"/>
       <c r="H30" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">ENKAI</t>
+            <t xml:space="preserve">GARAN</t>
           </r>
         </is>
       </c>
       <c r="I30" s="78" t="inlineStr"/>
       <c r="J30" s="78" t="inlineStr"/>
       <c r="K30" s="78" t="inlineStr"/>
       <c r="L30" s="78" t="inlineStr"/>
       <c r="M30" s="78" t="inlineStr"/>
       <c r="N30" s="78" t="inlineStr"/>
       <c r="O30" s="78" t="inlineStr"/>
       <c r="P30" s="78" t="inlineStr"/>
       <c r="Q30" s="78" t="inlineStr"/>
       <c r="R30" s="78" t="inlineStr"/>
       <c r="S30" s="78" t="inlineStr"/>
       <c r="T30" s="78" t="inlineStr"/>
       <c r="U30" s="41" t="inlineStr"/>
       <c r="V30" s="42" t="inlineStr"/>
       <c r="W30" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TREENKA00011</t>
+            <t xml:space="preserve">TRAGARAN91N1</t>
           </r>
         </is>
       </c>
       <c r="X30" s="78" t="inlineStr"/>
       <c r="Y30" s="78" t="inlineStr"/>
       <c r="Z30" s="78" t="inlineStr"/>
       <c r="AA30" s="78" t="inlineStr"/>
       <c r="AB30" s="78" t="inlineStr"/>
       <c r="AC30" s="78" t="inlineStr"/>
       <c r="AD30" s="78" t="inlineStr"/>
       <c r="AE30" s="78" t="inlineStr"/>
       <c r="AF30" s="78" t="inlineStr"/>
       <c r="AG30" s="41" t="inlineStr"/>
       <c r="AH30" s="42" t="inlineStr"/>
       <c r="AI30" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">ENKAI</t>
+            <t xml:space="preserve">T.GARANTİ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ30" s="80" t="inlineStr"/>
       <c r="AK30" s="80" t="inlineStr"/>
       <c r="AL30" s="80" t="inlineStr"/>
       <c r="AM30" s="80" t="inlineStr"/>
       <c r="AN30" s="80" t="inlineStr"/>
       <c r="AO30" s="80" t="inlineStr"/>
       <c r="AP30" s="41" t="inlineStr"/>
       <c r="AQ30" s="42" t="inlineStr"/>
       <c r="AR30" s="81" t="n">
-        <v>2757.00</v>
+        <v>1952.00</v>
       </c>
       <c r="AS30" s="78" t="inlineStr"/>
       <c r="AT30" s="78" t="inlineStr"/>
       <c r="AU30" s="78" t="inlineStr"/>
       <c r="AV30" s="41" t="inlineStr"/>
       <c r="AW30" s="42" t="inlineStr"/>
       <c r="AX30" s="82" t="n">
-        <v>106.800000000000</v>
+        <v>125.000000000000</v>
       </c>
       <c r="AY30" s="83" t="inlineStr"/>
       <c r="AZ30" s="83" t="inlineStr"/>
       <c r="BA30" s="41" t="inlineStr"/>
       <c r="BB30" s="42" t="inlineStr"/>
       <c r="BC30" s="84" t="n">
-        <v>294447.60</v>
+        <v>244000.00</v>
       </c>
       <c r="BD30" s="41" t="inlineStr"/>
       <c r="BE30" s="42" t="inlineStr"/>
       <c r="BF30" s="85" t="n">
-        <v>11.210000000000</v>
+        <v>9.810000000000</v>
       </c>
       <c r="BG30" s="41" t="inlineStr"/>
       <c r="BH30" s="42" t="inlineStr"/>
       <c r="BI30" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ30" s="41" t="inlineStr"/>
       <c r="BK30" s="42" t="inlineStr"/>
       <c r="BL30" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">İNŞAAT VE BAYINDIRLIK</t>
+            <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
       <c r="BM30" s="45" t="inlineStr"/>
     </row>
     <row r="31" customHeight="1" ht="20">
       <c r="A31" s="46" t="inlineStr"/>
       <c r="B31" s="86" t="n">
         <v>4</v>
       </c>
       <c r="C31" s="87" t="inlineStr"/>
       <c r="D31" s="87" t="inlineStr"/>
       <c r="E31" s="87" t="inlineStr"/>
       <c r="F31" s="47" t="inlineStr"/>
       <c r="G31" s="48" t="inlineStr"/>
       <c r="H31" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">GARAN</t>
+            <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="I31" s="87" t="inlineStr"/>
       <c r="J31" s="87" t="inlineStr"/>
       <c r="K31" s="87" t="inlineStr"/>
       <c r="L31" s="87" t="inlineStr"/>
       <c r="M31" s="87" t="inlineStr"/>
       <c r="N31" s="87" t="inlineStr"/>
       <c r="O31" s="87" t="inlineStr"/>
       <c r="P31" s="87" t="inlineStr"/>
       <c r="Q31" s="87" t="inlineStr"/>
       <c r="R31" s="87" t="inlineStr"/>
       <c r="S31" s="87" t="inlineStr"/>
       <c r="T31" s="87" t="inlineStr"/>
       <c r="U31" s="47" t="inlineStr"/>
       <c r="V31" s="48" t="inlineStr"/>
       <c r="W31" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TRAGARAN91N1</t>
+            <t xml:space="preserve">TRAKCHOL91Q8</t>
           </r>
         </is>
       </c>
       <c r="X31" s="87" t="inlineStr"/>
       <c r="Y31" s="87" t="inlineStr"/>
       <c r="Z31" s="87" t="inlineStr"/>
       <c r="AA31" s="87" t="inlineStr"/>
       <c r="AB31" s="87" t="inlineStr"/>
       <c r="AC31" s="87" t="inlineStr"/>
       <c r="AD31" s="87" t="inlineStr"/>
       <c r="AE31" s="87" t="inlineStr"/>
       <c r="AF31" s="87" t="inlineStr"/>
       <c r="AG31" s="47" t="inlineStr"/>
       <c r="AH31" s="48" t="inlineStr"/>
       <c r="AI31" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">T.GARANTİ BANKASI A.S.</t>
+            <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="89" t="inlineStr"/>
       <c r="AK31" s="89" t="inlineStr"/>
       <c r="AL31" s="89" t="inlineStr"/>
       <c r="AM31" s="89" t="inlineStr"/>
       <c r="AN31" s="89" t="inlineStr"/>
       <c r="AO31" s="89" t="inlineStr"/>
       <c r="AP31" s="47" t="inlineStr"/>
       <c r="AQ31" s="48" t="inlineStr"/>
       <c r="AR31" s="90" t="n">
-        <v>1849.00</v>
+        <v>1983.00</v>
       </c>
       <c r="AS31" s="87" t="inlineStr"/>
       <c r="AT31" s="87" t="inlineStr"/>
       <c r="AU31" s="87" t="inlineStr"/>
       <c r="AV31" s="47" t="inlineStr"/>
       <c r="AW31" s="48" t="inlineStr"/>
       <c r="AX31" s="91" t="n">
-        <v>139.400000000000</v>
+        <v>189.000000000000</v>
       </c>
       <c r="AY31" s="92" t="inlineStr"/>
       <c r="AZ31" s="92" t="inlineStr"/>
       <c r="BA31" s="47" t="inlineStr"/>
       <c r="BB31" s="48" t="inlineStr"/>
       <c r="BC31" s="93" t="n">
-        <v>257750.60</v>
+        <v>374787.00</v>
       </c>
       <c r="BD31" s="47" t="inlineStr"/>
       <c r="BE31" s="48" t="inlineStr"/>
       <c r="BF31" s="94" t="n">
-        <v>9.820000000000</v>
+        <v>15.080000000000</v>
       </c>
       <c r="BG31" s="47" t="inlineStr"/>
       <c r="BH31" s="48" t="inlineStr"/>
       <c r="BI31" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="47" t="inlineStr"/>
       <c r="BK31" s="48" t="inlineStr"/>
       <c r="BL31" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
+            <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
       <c r="BM31" s="49" t="inlineStr"/>
     </row>
     <row r="32" customHeight="1" ht="10">
       <c r="A32" s="50" t="inlineStr"/>
       <c r="B32" s="77" t="n">
         <v>5</v>
       </c>
       <c r="C32" s="78" t="inlineStr"/>
       <c r="D32" s="78" t="inlineStr"/>
       <c r="E32" s="78" t="inlineStr"/>
       <c r="F32" s="51" t="inlineStr"/>
       <c r="G32" s="52" t="inlineStr"/>
       <c r="H32" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">KCHOL</t>
+            <t xml:space="preserve">MGROS</t>
           </r>
         </is>
       </c>
       <c r="I32" s="78" t="inlineStr"/>
       <c r="J32" s="78" t="inlineStr"/>
       <c r="K32" s="78" t="inlineStr"/>
       <c r="L32" s="78" t="inlineStr"/>
       <c r="M32" s="78" t="inlineStr"/>
       <c r="N32" s="78" t="inlineStr"/>
       <c r="O32" s="78" t="inlineStr"/>
       <c r="P32" s="78" t="inlineStr"/>
       <c r="Q32" s="78" t="inlineStr"/>
       <c r="R32" s="78" t="inlineStr"/>
       <c r="S32" s="78" t="inlineStr"/>
       <c r="T32" s="78" t="inlineStr"/>
       <c r="U32" s="51" t="inlineStr"/>
       <c r="V32" s="52" t="inlineStr"/>
       <c r="W32" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TRAKCHOL91Q8</t>
+            <t xml:space="preserve">TREMGTI00012</t>
           </r>
         </is>
       </c>
       <c r="X32" s="78" t="inlineStr"/>
       <c r="Y32" s="78" t="inlineStr"/>
       <c r="Z32" s="78" t="inlineStr"/>
       <c r="AA32" s="78" t="inlineStr"/>
       <c r="AB32" s="78" t="inlineStr"/>
       <c r="AC32" s="78" t="inlineStr"/>
       <c r="AD32" s="78" t="inlineStr"/>
       <c r="AE32" s="78" t="inlineStr"/>
       <c r="AF32" s="78" t="inlineStr"/>
       <c r="AG32" s="51" t="inlineStr"/>
       <c r="AH32" s="52" t="inlineStr"/>
       <c r="AI32" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">KCHOL</t>
+            <t xml:space="preserve">MİGROS TİCARET A.Ş.</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="80" t="inlineStr"/>
       <c r="AK32" s="80" t="inlineStr"/>
       <c r="AL32" s="80" t="inlineStr"/>
       <c r="AM32" s="80" t="inlineStr"/>
       <c r="AN32" s="80" t="inlineStr"/>
       <c r="AO32" s="80" t="inlineStr"/>
       <c r="AP32" s="51" t="inlineStr"/>
       <c r="AQ32" s="52" t="inlineStr"/>
       <c r="AR32" s="81" t="n">
-        <v>1917.00</v>
+        <v>457.00</v>
       </c>
       <c r="AS32" s="78" t="inlineStr"/>
       <c r="AT32" s="78" t="inlineStr"/>
       <c r="AU32" s="78" t="inlineStr"/>
       <c r="AV32" s="51" t="inlineStr"/>
       <c r="AW32" s="52" t="inlineStr"/>
       <c r="AX32" s="82" t="n">
-        <v>204.900000000000</v>
+        <v>662.000000000000</v>
       </c>
       <c r="AY32" s="83" t="inlineStr"/>
       <c r="AZ32" s="83" t="inlineStr"/>
       <c r="BA32" s="51" t="inlineStr"/>
       <c r="BB32" s="52" t="inlineStr"/>
       <c r="BC32" s="84" t="n">
-        <v>392793.30</v>
+        <v>302534.00</v>
       </c>
       <c r="BD32" s="51" t="inlineStr"/>
       <c r="BE32" s="52" t="inlineStr"/>
       <c r="BF32" s="85" t="n">
-        <v>14.960000000000</v>
+        <v>12.180000000000</v>
       </c>
       <c r="BG32" s="51" t="inlineStr"/>
       <c r="BH32" s="52" t="inlineStr"/>
       <c r="BI32" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="51" t="inlineStr"/>
       <c r="BK32" s="52" t="inlineStr"/>
       <c r="BL32" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
+            <t xml:space="preserve">PERAKENDE TİCARET</t>
           </r>
         </is>
       </c>
       <c r="BM32" s="53" t="inlineStr"/>
     </row>
     <row r="33" customHeight="1" ht="10">
       <c r="A33" s="17" t="inlineStr"/>
       <c r="B33" s="78" t="inlineStr"/>
       <c r="C33" s="78" t="inlineStr"/>
       <c r="D33" s="78" t="inlineStr"/>
       <c r="E33" s="78" t="inlineStr"/>
       <c r="F33" s="19" t="inlineStr"/>
       <c r="G33" s="20" t="inlineStr"/>
       <c r="H33" s="78" t="inlineStr"/>
       <c r="I33" s="78" t="inlineStr"/>
       <c r="J33" s="78" t="inlineStr"/>
       <c r="K33" s="78" t="inlineStr"/>
       <c r="L33" s="78" t="inlineStr"/>
       <c r="M33" s="78" t="inlineStr"/>
       <c r="N33" s="78" t="inlineStr"/>
       <c r="O33" s="78" t="inlineStr"/>
       <c r="P33" s="78" t="inlineStr"/>
       <c r="Q33" s="78" t="inlineStr"/>
       <c r="R33" s="78" t="inlineStr"/>
       <c r="S33" s="78" t="inlineStr"/>
@@ -4690,273 +4690,273 @@
       <c r="BF33" s="83" t="inlineStr"/>
       <c r="BG33" s="19" t="inlineStr"/>
       <c r="BH33" s="20" t="inlineStr"/>
       <c r="BI33" s="78" t="inlineStr"/>
       <c r="BJ33" s="19" t="inlineStr"/>
       <c r="BK33" s="20" t="inlineStr"/>
       <c r="BL33" s="80" t="inlineStr"/>
       <c r="BM33" s="21" t="inlineStr"/>
     </row>
     <row r="34" customHeight="1" ht="20">
       <c r="A34" s="46" t="inlineStr"/>
       <c r="B34" s="86" t="n">
         <v>6</v>
       </c>
       <c r="C34" s="87" t="inlineStr"/>
       <c r="D34" s="87" t="inlineStr"/>
       <c r="E34" s="87" t="inlineStr"/>
       <c r="F34" s="47" t="inlineStr"/>
       <c r="G34" s="48" t="inlineStr"/>
       <c r="H34" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MGROS</t>
+            <t xml:space="preserve">MPARK</t>
           </r>
         </is>
       </c>
       <c r="I34" s="87" t="inlineStr"/>
       <c r="J34" s="87" t="inlineStr"/>
       <c r="K34" s="87" t="inlineStr"/>
       <c r="L34" s="87" t="inlineStr"/>
       <c r="M34" s="87" t="inlineStr"/>
       <c r="N34" s="87" t="inlineStr"/>
       <c r="O34" s="87" t="inlineStr"/>
       <c r="P34" s="87" t="inlineStr"/>
       <c r="Q34" s="87" t="inlineStr"/>
       <c r="R34" s="87" t="inlineStr"/>
       <c r="S34" s="87" t="inlineStr"/>
       <c r="T34" s="87" t="inlineStr"/>
       <c r="U34" s="47" t="inlineStr"/>
       <c r="V34" s="48" t="inlineStr"/>
       <c r="W34" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TREMGTI00012</t>
+            <t xml:space="preserve">TREMLPC00021</t>
           </r>
         </is>
       </c>
       <c r="X34" s="87" t="inlineStr"/>
       <c r="Y34" s="87" t="inlineStr"/>
       <c r="Z34" s="87" t="inlineStr"/>
       <c r="AA34" s="87" t="inlineStr"/>
       <c r="AB34" s="87" t="inlineStr"/>
       <c r="AC34" s="87" t="inlineStr"/>
       <c r="AD34" s="87" t="inlineStr"/>
       <c r="AE34" s="87" t="inlineStr"/>
       <c r="AF34" s="87" t="inlineStr"/>
       <c r="AG34" s="47" t="inlineStr"/>
       <c r="AH34" s="48" t="inlineStr"/>
       <c r="AI34" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MİGROS TİCARET A.Ş.</t>
+            <t xml:space="preserve">MEDİCAL PARK SAĞLIK </t>
           </r>
         </is>
       </c>
       <c r="AJ34" s="89" t="inlineStr"/>
       <c r="AK34" s="89" t="inlineStr"/>
       <c r="AL34" s="89" t="inlineStr"/>
       <c r="AM34" s="89" t="inlineStr"/>
       <c r="AN34" s="89" t="inlineStr"/>
       <c r="AO34" s="89" t="inlineStr"/>
       <c r="AP34" s="47" t="inlineStr"/>
       <c r="AQ34" s="48" t="inlineStr"/>
       <c r="AR34" s="90" t="n">
-        <v>563.00</v>
+        <v>501.00</v>
       </c>
       <c r="AS34" s="87" t="inlineStr"/>
       <c r="AT34" s="87" t="inlineStr"/>
       <c r="AU34" s="87" t="inlineStr"/>
       <c r="AV34" s="47" t="inlineStr"/>
       <c r="AW34" s="48" t="inlineStr"/>
       <c r="AX34" s="91" t="n">
-        <v>657.500000000000</v>
+        <v>442.000000000000</v>
       </c>
       <c r="AY34" s="92" t="inlineStr"/>
       <c r="AZ34" s="92" t="inlineStr"/>
       <c r="BA34" s="47" t="inlineStr"/>
       <c r="BB34" s="48" t="inlineStr"/>
       <c r="BC34" s="93" t="n">
-        <v>370172.50</v>
+        <v>221442.00</v>
       </c>
       <c r="BD34" s="47" t="inlineStr"/>
       <c r="BE34" s="48" t="inlineStr"/>
       <c r="BF34" s="94" t="n">
-        <v>14.100000000000</v>
+        <v>8.910000000000</v>
       </c>
       <c r="BG34" s="47" t="inlineStr"/>
       <c r="BH34" s="48" t="inlineStr"/>
       <c r="BI34" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ34" s="47" t="inlineStr"/>
       <c r="BK34" s="48" t="inlineStr"/>
       <c r="BL34" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">PERAKENDE TİCARET</t>
+            <t xml:space="preserve">DİĞER İMALAT SANAYİ</t>
           </r>
         </is>
       </c>
       <c r="BM34" s="49" t="inlineStr"/>
     </row>
     <row r="35" customHeight="1" ht="20">
       <c r="A35" s="38" t="inlineStr"/>
       <c r="B35" s="77" t="n">
         <v>7</v>
       </c>
       <c r="C35" s="78" t="inlineStr"/>
       <c r="D35" s="78" t="inlineStr"/>
       <c r="E35" s="78" t="inlineStr"/>
       <c r="F35" s="41" t="inlineStr"/>
       <c r="G35" s="42" t="inlineStr"/>
       <c r="H35" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MPARK</t>
+            <t xml:space="preserve">RGYAS</t>
           </r>
         </is>
       </c>
       <c r="I35" s="78" t="inlineStr"/>
       <c r="J35" s="78" t="inlineStr"/>
       <c r="K35" s="78" t="inlineStr"/>
       <c r="L35" s="78" t="inlineStr"/>
       <c r="M35" s="78" t="inlineStr"/>
       <c r="N35" s="78" t="inlineStr"/>
       <c r="O35" s="78" t="inlineStr"/>
       <c r="P35" s="78" t="inlineStr"/>
       <c r="Q35" s="78" t="inlineStr"/>
       <c r="R35" s="78" t="inlineStr"/>
       <c r="S35" s="78" t="inlineStr"/>
       <c r="T35" s="78" t="inlineStr"/>
       <c r="U35" s="41" t="inlineStr"/>
       <c r="V35" s="42" t="inlineStr"/>
       <c r="W35" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TREMLPC00021</t>
+            <t xml:space="preserve">TRERSGY00036</t>
           </r>
         </is>
       </c>
       <c r="X35" s="78" t="inlineStr"/>
       <c r="Y35" s="78" t="inlineStr"/>
       <c r="Z35" s="78" t="inlineStr"/>
       <c r="AA35" s="78" t="inlineStr"/>
       <c r="AB35" s="78" t="inlineStr"/>
       <c r="AC35" s="78" t="inlineStr"/>
       <c r="AD35" s="78" t="inlineStr"/>
       <c r="AE35" s="78" t="inlineStr"/>
       <c r="AF35" s="78" t="inlineStr"/>
       <c r="AG35" s="41" t="inlineStr"/>
       <c r="AH35" s="42" t="inlineStr"/>
       <c r="AI35" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MEDİCAL PARK SAĞLIK </t>
+            <t xml:space="preserve">RÖNESANS GAYRİMENKUL Y.O</t>
           </r>
         </is>
       </c>
       <c r="AJ35" s="80" t="inlineStr"/>
       <c r="AK35" s="80" t="inlineStr"/>
       <c r="AL35" s="80" t="inlineStr"/>
       <c r="AM35" s="80" t="inlineStr"/>
       <c r="AN35" s="80" t="inlineStr"/>
       <c r="AO35" s="80" t="inlineStr"/>
       <c r="AP35" s="41" t="inlineStr"/>
       <c r="AQ35" s="42" t="inlineStr"/>
       <c r="AR35" s="81" t="n">
-        <v>621.00</v>
+        <v>1231.00</v>
       </c>
       <c r="AS35" s="78" t="inlineStr"/>
       <c r="AT35" s="78" t="inlineStr"/>
       <c r="AU35" s="78" t="inlineStr"/>
       <c r="AV35" s="41" t="inlineStr"/>
       <c r="AW35" s="42" t="inlineStr"/>
       <c r="AX35" s="82" t="n">
-        <v>463.000000000000</v>
+        <v>195.300000000000</v>
       </c>
       <c r="AY35" s="83" t="inlineStr"/>
       <c r="AZ35" s="83" t="inlineStr"/>
       <c r="BA35" s="41" t="inlineStr"/>
       <c r="BB35" s="42" t="inlineStr"/>
       <c r="BC35" s="84" t="n">
-        <v>287523.00</v>
+        <v>240414.30</v>
       </c>
       <c r="BD35" s="41" t="inlineStr"/>
       <c r="BE35" s="42" t="inlineStr"/>
       <c r="BF35" s="85" t="n">
-        <v>10.950000000000</v>
+        <v>10.160000000000</v>
       </c>
       <c r="BG35" s="41" t="inlineStr"/>
       <c r="BH35" s="42" t="inlineStr"/>
       <c r="BI35" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="41" t="inlineStr"/>
       <c r="BK35" s="42" t="inlineStr"/>
       <c r="BL35" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">DİĞER İMALAT SANAYİ</t>
+            <t xml:space="preserve">GAYRİMENKUL YATRIM </t>
           </r>
         </is>
       </c>
       <c r="BM35" s="45" t="inlineStr"/>
     </row>
     <row r="36" customHeight="1" ht="20">
       <c r="A36" s="46" t="inlineStr"/>
       <c r="B36" s="86" t="n">
         <v>8</v>
       </c>
       <c r="C36" s="87" t="inlineStr"/>
       <c r="D36" s="87" t="inlineStr"/>
       <c r="E36" s="87" t="inlineStr"/>
       <c r="F36" s="47" t="inlineStr"/>
       <c r="G36" s="48" t="inlineStr"/>
       <c r="H36" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TOASO</t>
           </r>
         </is>
       </c>
@@ -4992,71 +4992,71 @@
       <c r="AC36" s="87" t="inlineStr"/>
       <c r="AD36" s="87" t="inlineStr"/>
       <c r="AE36" s="87" t="inlineStr"/>
       <c r="AF36" s="87" t="inlineStr"/>
       <c r="AG36" s="47" t="inlineStr"/>
       <c r="AH36" s="48" t="inlineStr"/>
       <c r="AI36" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TOASO</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="89" t="inlineStr"/>
       <c r="AK36" s="89" t="inlineStr"/>
       <c r="AL36" s="89" t="inlineStr"/>
       <c r="AM36" s="89" t="inlineStr"/>
       <c r="AN36" s="89" t="inlineStr"/>
       <c r="AO36" s="89" t="inlineStr"/>
       <c r="AP36" s="47" t="inlineStr"/>
       <c r="AQ36" s="48" t="inlineStr"/>
       <c r="AR36" s="90" t="n">
-        <v>1046.00</v>
+        <v>1232.00</v>
       </c>
       <c r="AS36" s="87" t="inlineStr"/>
       <c r="AT36" s="87" t="inlineStr"/>
       <c r="AU36" s="87" t="inlineStr"/>
       <c r="AV36" s="47" t="inlineStr"/>
       <c r="AW36" s="48" t="inlineStr"/>
       <c r="AX36" s="91" t="n">
-        <v/>
+        <v>294.000000000000</v>
       </c>
       <c r="AY36" s="92" t="inlineStr"/>
       <c r="AZ36" s="92" t="inlineStr"/>
       <c r="BA36" s="47" t="inlineStr"/>
       <c r="BB36" s="48" t="inlineStr"/>
       <c r="BC36" s="93" t="n">
-        <v>306478.00</v>
+        <v>362208.00</v>
       </c>
       <c r="BD36" s="47" t="inlineStr"/>
       <c r="BE36" s="48" t="inlineStr"/>
       <c r="BF36" s="94" t="n">
-        <v>0</v>
+        <v>14.570000000000</v>
       </c>
       <c r="BG36" s="47" t="inlineStr"/>
       <c r="BH36" s="48" t="inlineStr"/>
       <c r="BI36" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="47" t="inlineStr"/>
       <c r="BK36" s="48" t="inlineStr"/>
       <c r="BL36" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
           </r>
         </is>
       </c>
@@ -5114,71 +5114,71 @@
       <c r="AC37" s="97" t="inlineStr"/>
       <c r="AD37" s="97" t="inlineStr"/>
       <c r="AE37" s="97" t="inlineStr"/>
       <c r="AF37" s="97" t="inlineStr"/>
       <c r="AG37" s="98" t="inlineStr"/>
       <c r="AH37" s="99" t="inlineStr"/>
       <c r="AI37" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">YAPI VE KREDI BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ37" s="101" t="inlineStr"/>
       <c r="AK37" s="101" t="inlineStr"/>
       <c r="AL37" s="101" t="inlineStr"/>
       <c r="AM37" s="101" t="inlineStr"/>
       <c r="AN37" s="101" t="inlineStr"/>
       <c r="AO37" s="101" t="inlineStr"/>
       <c r="AP37" s="98" t="inlineStr"/>
       <c r="AQ37" s="99" t="inlineStr"/>
       <c r="AR37" s="102" t="n">
-        <v>5510.00</v>
+        <v>5746.00</v>
       </c>
       <c r="AS37" s="97" t="inlineStr"/>
       <c r="AT37" s="97" t="inlineStr"/>
       <c r="AU37" s="97" t="inlineStr"/>
       <c r="AV37" s="98" t="inlineStr"/>
       <c r="AW37" s="99" t="inlineStr"/>
       <c r="AX37" s="103" t="n">
-        <v>37.940000000000</v>
+        <v>33.600000000000</v>
       </c>
       <c r="AY37" s="104" t="inlineStr"/>
       <c r="AZ37" s="104" t="inlineStr"/>
       <c r="BA37" s="98" t="inlineStr"/>
       <c r="BB37" s="99" t="inlineStr"/>
       <c r="BC37" s="105" t="n">
-        <v>209049.40</v>
+        <v>193065.60</v>
       </c>
       <c r="BD37" s="98" t="inlineStr"/>
       <c r="BE37" s="99" t="inlineStr"/>
       <c r="BF37" s="106" t="n">
-        <v>7.960000000000</v>
+        <v>7.770000000000</v>
       </c>
       <c r="BG37" s="98" t="inlineStr"/>
       <c r="BH37" s="99" t="inlineStr"/>
       <c r="BI37" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ37" s="98" t="inlineStr"/>
       <c r="BK37" s="99" t="inlineStr"/>
       <c r="BL37" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5558,78 +5558,78 @@
       <c r="AE41" s="97" t="inlineStr"/>
       <c r="AF41" s="97" t="inlineStr"/>
       <c r="AG41" s="97" t="inlineStr"/>
       <c r="AH41" s="97" t="inlineStr"/>
       <c r="AI41" s="97" t="inlineStr"/>
       <c r="AJ41" s="98" t="inlineStr"/>
       <c r="AK41" s="99" t="inlineStr"/>
       <c r="AL41" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM41" s="98" t="inlineStr"/>
       <c r="AN41" s="99" t="inlineStr"/>
       <c r="AO41" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260422</t>
+            <t xml:space="preserve">20260605</t>
           </r>
         </is>
       </c>
       <c r="AP41" s="97" t="inlineStr"/>
       <c r="AQ41" s="97" t="inlineStr"/>
       <c r="AR41" s="97" t="inlineStr"/>
       <c r="AS41" s="98" t="inlineStr"/>
       <c r="AT41" s="99" t="inlineStr"/>
       <c r="AU41" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260424</t>
+            <t xml:space="preserve">20260608</t>
           </r>
         </is>
       </c>
       <c r="AV41" s="98" t="inlineStr"/>
       <c r="AW41" s="99" t="inlineStr"/>
       <c r="AX41" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260428</t>
+            <t xml:space="preserve">20260610</t>
           </r>
         </is>
       </c>
       <c r="AY41" s="107" t="inlineStr"/>
       <c r="AZ41" s="11" t="inlineStr"/>
       <c r="BA41" s="11" t="inlineStr"/>
       <c r="BB41" s="11" t="inlineStr"/>
       <c r="BC41" s="11" t="inlineStr"/>
       <c r="BD41" s="11" t="inlineStr"/>
       <c r="BE41" s="11" t="inlineStr"/>
       <c r="BF41" s="11" t="inlineStr"/>
       <c r="BG41" s="11" t="inlineStr"/>
       <c r="BH41" s="11" t="inlineStr"/>
       <c r="BI41" s="11" t="inlineStr"/>
       <c r="BJ41" s="11" t="inlineStr"/>
       <c r="BK41" s="11" t="inlineStr"/>
       <c r="BL41" s="11" t="inlineStr"/>
       <c r="BM41" s="11" t="inlineStr"/>
     </row>
     <row r="42" customHeight="1" ht="10">
       <c r="A42" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B42" s="70" t="inlineStr"/>
       <c r="C42" s="70" t="inlineStr"/>
@@ -6004,51 +6004,51 @@
             <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
           </r>
         </is>
       </c>
       <c r="C47" s="24" t="inlineStr"/>
       <c r="D47" s="24" t="inlineStr"/>
       <c r="E47" s="24" t="inlineStr"/>
       <c r="F47" s="24" t="inlineStr"/>
       <c r="G47" s="24" t="inlineStr"/>
       <c r="H47" s="24" t="inlineStr"/>
       <c r="I47" s="24" t="inlineStr"/>
       <c r="J47" s="24" t="inlineStr"/>
       <c r="K47" s="24" t="inlineStr"/>
       <c r="L47" s="24" t="inlineStr"/>
       <c r="M47" s="24" t="inlineStr"/>
       <c r="N47" s="24" t="inlineStr"/>
       <c r="O47" s="47" t="inlineStr"/>
       <c r="P47" s="48" t="inlineStr"/>
       <c r="Q47" s="110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">12.300.000,00</t>
+            <t xml:space="preserve">10.800.000,00</t>
           </r>
         </is>
       </c>
       <c r="R47" s="111" t="inlineStr"/>
       <c r="S47" s="111" t="inlineStr"/>
       <c r="T47" s="111" t="inlineStr"/>
       <c r="U47" s="111" t="inlineStr"/>
       <c r="V47" s="111" t="inlineStr"/>
       <c r="W47" s="111" t="inlineStr"/>
       <c r="X47" s="111" t="inlineStr"/>
       <c r="Y47" s="111" t="inlineStr"/>
       <c r="Z47" s="111" t="inlineStr"/>
       <c r="AA47" s="111" t="inlineStr"/>
       <c r="AB47" s="111" t="inlineStr"/>
       <c r="AC47" s="111" t="inlineStr"/>
       <c r="AD47" s="111" t="inlineStr"/>
       <c r="AE47" s="47" t="inlineStr"/>
       <c r="AF47" s="11" t="inlineStr"/>
       <c r="AG47" s="11" t="inlineStr"/>
       <c r="AH47" s="11" t="inlineStr"/>
       <c r="AI47" s="11" t="inlineStr"/>
       <c r="AJ47" s="11" t="inlineStr"/>
       <c r="AK47" s="11" t="inlineStr"/>
       <c r="AL47" s="11" t="inlineStr"/>
       <c r="AM47" s="11" t="inlineStr"/>
@@ -6092,51 +6092,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C48" s="40" t="inlineStr"/>
       <c r="D48" s="40" t="inlineStr"/>
       <c r="E48" s="40" t="inlineStr"/>
       <c r="F48" s="40" t="inlineStr"/>
       <c r="G48" s="40" t="inlineStr"/>
       <c r="H48" s="40" t="inlineStr"/>
       <c r="I48" s="40" t="inlineStr"/>
       <c r="J48" s="40" t="inlineStr"/>
       <c r="K48" s="40" t="inlineStr"/>
       <c r="L48" s="40" t="inlineStr"/>
       <c r="M48" s="40" t="inlineStr"/>
       <c r="N48" s="40" t="inlineStr"/>
       <c r="O48" s="41" t="inlineStr"/>
       <c r="P48" s="42" t="inlineStr"/>
       <c r="Q48" s="108" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">325.100.144,08</t>
+            <t xml:space="preserve">269.202.878,64</t>
           </r>
         </is>
       </c>
       <c r="R48" s="109" t="inlineStr"/>
       <c r="S48" s="109" t="inlineStr"/>
       <c r="T48" s="109" t="inlineStr"/>
       <c r="U48" s="109" t="inlineStr"/>
       <c r="V48" s="109" t="inlineStr"/>
       <c r="W48" s="109" t="inlineStr"/>
       <c r="X48" s="109" t="inlineStr"/>
       <c r="Y48" s="109" t="inlineStr"/>
       <c r="Z48" s="109" t="inlineStr"/>
       <c r="AA48" s="109" t="inlineStr"/>
       <c r="AB48" s="109" t="inlineStr"/>
       <c r="AC48" s="109" t="inlineStr"/>
       <c r="AD48" s="109" t="inlineStr"/>
       <c r="AE48" s="41" t="inlineStr"/>
       <c r="AF48" s="11" t="inlineStr"/>
       <c r="AG48" s="11" t="inlineStr"/>
       <c r="AH48" s="11" t="inlineStr"/>
       <c r="AI48" s="11" t="inlineStr"/>
       <c r="AJ48" s="11" t="inlineStr"/>
       <c r="AK48" s="11" t="inlineStr"/>
       <c r="AL48" s="11" t="inlineStr"/>
       <c r="AM48" s="11" t="inlineStr"/>