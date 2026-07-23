--- v2 (2026-06-08)
+++ v3 (2026-07-23)
@@ -2841,51 +2841,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C15" s="24" t="inlineStr"/>
       <c r="D15" s="24" t="inlineStr"/>
       <c r="E15" s="24" t="inlineStr"/>
       <c r="F15" s="24" t="inlineStr"/>
       <c r="G15" s="24" t="inlineStr"/>
       <c r="H15" s="24" t="inlineStr"/>
       <c r="I15" s="24" t="inlineStr"/>
       <c r="J15" s="24" t="inlineStr"/>
       <c r="K15" s="24" t="inlineStr"/>
       <c r="L15" s="47" t="inlineStr"/>
       <c r="M15" s="48" t="inlineStr"/>
       <c r="N15" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260608</t>
+            <t xml:space="preserve">20260723</t>
           </r>
         </is>
       </c>
       <c r="O15" s="28" t="inlineStr"/>
       <c r="P15" s="28" t="inlineStr"/>
       <c r="Q15" s="28" t="inlineStr"/>
       <c r="R15" s="28" t="inlineStr"/>
       <c r="S15" s="28" t="inlineStr"/>
       <c r="T15" s="28" t="inlineStr"/>
       <c r="U15" s="28" t="inlineStr"/>
       <c r="V15" s="28" t="inlineStr"/>
       <c r="W15" s="28" t="inlineStr"/>
       <c r="X15" s="47" t="inlineStr"/>
       <c r="Y15" s="48" t="inlineStr"/>
       <c r="Z15" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA15" s="28" t="inlineStr"/>
       <c r="AB15" s="28" t="inlineStr"/>
       <c r="AC15" s="49" t="inlineStr"/>
       <c r="AD15" s="11" t="inlineStr"/>
       <c r="AE15" s="11" t="inlineStr"/>
       <c r="AF15" s="11" t="inlineStr"/>
       <c r="AG15" s="11" t="inlineStr"/>
       <c r="AH15" s="11" t="inlineStr"/>
@@ -3021,73 +3021,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C17" s="24" t="inlineStr"/>
       <c r="D17" s="24" t="inlineStr"/>
       <c r="E17" s="24" t="inlineStr"/>
       <c r="F17" s="24" t="inlineStr"/>
       <c r="G17" s="24" t="inlineStr"/>
       <c r="H17" s="24" t="inlineStr"/>
       <c r="I17" s="24" t="inlineStr"/>
       <c r="J17" s="24" t="inlineStr"/>
       <c r="K17" s="24" t="inlineStr"/>
       <c r="L17" s="47" t="inlineStr"/>
       <c r="M17" s="48" t="inlineStr"/>
       <c r="N17" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">7.327,55</t>
+            <t xml:space="preserve">3.509,67</t>
           </r>
         </is>
       </c>
       <c r="O17" s="28" t="inlineStr"/>
       <c r="P17" s="28" t="inlineStr"/>
       <c r="Q17" s="28" t="inlineStr"/>
       <c r="R17" s="28" t="inlineStr"/>
       <c r="S17" s="28" t="inlineStr"/>
       <c r="T17" s="28" t="inlineStr"/>
       <c r="U17" s="28" t="inlineStr"/>
       <c r="V17" s="28" t="inlineStr"/>
       <c r="W17" s="28" t="inlineStr"/>
       <c r="X17" s="47" t="inlineStr"/>
       <c r="Y17" s="48" t="inlineStr"/>
       <c r="Z17" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0029</t>
+            <t xml:space="preserve">0,0014</t>
           </r>
         </is>
       </c>
       <c r="AA17" s="28" t="inlineStr"/>
       <c r="AB17" s="28" t="inlineStr"/>
       <c r="AC17" s="49" t="inlineStr"/>
       <c r="AD17" s="11" t="inlineStr"/>
       <c r="AE17" s="11" t="inlineStr"/>
       <c r="AF17" s="11" t="inlineStr"/>
       <c r="AG17" s="11" t="inlineStr"/>
       <c r="AH17" s="11" t="inlineStr"/>
       <c r="AI17" s="11" t="inlineStr"/>
       <c r="AJ17" s="11" t="inlineStr"/>
       <c r="AK17" s="11" t="inlineStr"/>
       <c r="AL17" s="11" t="inlineStr"/>
       <c r="AM17" s="11" t="inlineStr"/>
       <c r="AN17" s="11" t="inlineStr"/>
       <c r="AO17" s="11" t="inlineStr"/>
       <c r="AP17" s="11" t="inlineStr"/>
       <c r="AQ17" s="11" t="inlineStr"/>
       <c r="AR17" s="11" t="inlineStr"/>
       <c r="AS17" s="11" t="inlineStr"/>
       <c r="AT17" s="11" t="inlineStr"/>
       <c r="AU17" s="11" t="inlineStr"/>
       <c r="AV17" s="11" t="inlineStr"/>
@@ -3119,51 +3119,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C18" s="40" t="inlineStr"/>
       <c r="D18" s="40" t="inlineStr"/>
       <c r="E18" s="40" t="inlineStr"/>
       <c r="F18" s="40" t="inlineStr"/>
       <c r="G18" s="40" t="inlineStr"/>
       <c r="H18" s="40" t="inlineStr"/>
       <c r="I18" s="40" t="inlineStr"/>
       <c r="J18" s="40" t="inlineStr"/>
       <c r="K18" s="40" t="inlineStr"/>
       <c r="L18" s="51" t="inlineStr"/>
       <c r="M18" s="52" t="inlineStr"/>
       <c r="N18" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">2.492.619,20</t>
+            <t xml:space="preserve">2.588.510,10</t>
           </r>
         </is>
       </c>
       <c r="O18" s="60" t="inlineStr"/>
       <c r="P18" s="60" t="inlineStr"/>
       <c r="Q18" s="60" t="inlineStr"/>
       <c r="R18" s="60" t="inlineStr"/>
       <c r="S18" s="60" t="inlineStr"/>
       <c r="T18" s="60" t="inlineStr"/>
       <c r="U18" s="60" t="inlineStr"/>
       <c r="V18" s="60" t="inlineStr"/>
       <c r="W18" s="60" t="inlineStr"/>
       <c r="X18" s="51" t="inlineStr"/>
       <c r="Y18" s="52" t="inlineStr"/>
       <c r="Z18" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA18" s="60" t="inlineStr"/>
       <c r="AB18" s="60" t="inlineStr"/>
       <c r="AC18" s="53" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
@@ -3456,51 +3456,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C22" s="24" t="inlineStr"/>
       <c r="D22" s="24" t="inlineStr"/>
       <c r="E22" s="24" t="inlineStr"/>
       <c r="F22" s="24" t="inlineStr"/>
       <c r="G22" s="24" t="inlineStr"/>
       <c r="H22" s="24" t="inlineStr"/>
       <c r="I22" s="24" t="inlineStr"/>
       <c r="J22" s="24" t="inlineStr"/>
       <c r="K22" s="24" t="inlineStr"/>
       <c r="L22" s="47" t="inlineStr"/>
       <c r="M22" s="48" t="inlineStr"/>
       <c r="N22" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">24,926192</t>
+            <t xml:space="preserve">25,885101</t>
           </r>
         </is>
       </c>
       <c r="O22" s="28" t="inlineStr"/>
       <c r="P22" s="28" t="inlineStr"/>
       <c r="Q22" s="28" t="inlineStr"/>
       <c r="R22" s="28" t="inlineStr"/>
       <c r="S22" s="28" t="inlineStr"/>
       <c r="T22" s="28" t="inlineStr"/>
       <c r="U22" s="28" t="inlineStr"/>
       <c r="V22" s="28" t="inlineStr"/>
       <c r="W22" s="28" t="inlineStr"/>
       <c r="X22" s="47" t="inlineStr"/>
       <c r="Y22" s="48" t="inlineStr"/>
       <c r="Z22" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA22" s="28" t="inlineStr"/>
       <c r="AB22" s="28" t="inlineStr"/>
       <c r="AC22" s="49" t="inlineStr"/>
       <c r="AD22" s="11" t="inlineStr"/>
       <c r="AE22" s="11" t="inlineStr"/>
       <c r="AF22" s="11" t="inlineStr"/>
       <c r="AG22" s="11" t="inlineStr"/>
       <c r="AH22" s="11" t="inlineStr"/>
@@ -3546,51 +3546,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C23" s="40" t="inlineStr"/>
       <c r="D23" s="40" t="inlineStr"/>
       <c r="E23" s="40" t="inlineStr"/>
       <c r="F23" s="40" t="inlineStr"/>
       <c r="G23" s="40" t="inlineStr"/>
       <c r="H23" s="40" t="inlineStr"/>
       <c r="I23" s="40" t="inlineStr"/>
       <c r="J23" s="40" t="inlineStr"/>
       <c r="K23" s="40" t="inlineStr"/>
       <c r="L23" s="41" t="inlineStr"/>
       <c r="M23" s="42" t="inlineStr"/>
       <c r="N23" s="43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260608</t>
+            <t xml:space="preserve">20260723</t>
           </r>
         </is>
       </c>
       <c r="O23" s="44" t="inlineStr"/>
       <c r="P23" s="44" t="inlineStr"/>
       <c r="Q23" s="44" t="inlineStr"/>
       <c r="R23" s="44" t="inlineStr"/>
       <c r="S23" s="44" t="inlineStr"/>
       <c r="T23" s="44" t="inlineStr"/>
       <c r="U23" s="44" t="inlineStr"/>
       <c r="V23" s="44" t="inlineStr"/>
       <c r="W23" s="44" t="inlineStr"/>
       <c r="X23" s="41" t="inlineStr"/>
       <c r="Y23" s="42" t="inlineStr"/>
       <c r="Z23" s="43" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="44" t="inlineStr"/>
       <c r="AB23" s="44" t="inlineStr"/>
       <c r="AC23" s="45" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3636,51 +3636,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="63" t="inlineStr"/>
       <c r="D24" s="63" t="inlineStr"/>
       <c r="E24" s="63" t="inlineStr"/>
       <c r="F24" s="63" t="inlineStr"/>
       <c r="G24" s="63" t="inlineStr"/>
       <c r="H24" s="63" t="inlineStr"/>
       <c r="I24" s="63" t="inlineStr"/>
       <c r="J24" s="63" t="inlineStr"/>
       <c r="K24" s="63" t="inlineStr"/>
       <c r="L24" s="64" t="inlineStr"/>
       <c r="M24" s="65" t="inlineStr"/>
       <c r="N24" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260610</t>
+            <t xml:space="preserve">20260727</t>
           </r>
         </is>
       </c>
       <c r="O24" s="67" t="inlineStr"/>
       <c r="P24" s="67" t="inlineStr"/>
       <c r="Q24" s="67" t="inlineStr"/>
       <c r="R24" s="67" t="inlineStr"/>
       <c r="S24" s="67" t="inlineStr"/>
       <c r="T24" s="67" t="inlineStr"/>
       <c r="U24" s="67" t="inlineStr"/>
       <c r="V24" s="67" t="inlineStr"/>
       <c r="W24" s="67" t="inlineStr"/>
       <c r="X24" s="64" t="inlineStr"/>
       <c r="Y24" s="65" t="inlineStr"/>
       <c r="Z24" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="67" t="inlineStr"/>
       <c r="AB24" s="67" t="inlineStr"/>
       <c r="AC24" s="68" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -4004,71 +4004,71 @@
       <c r="AC27" s="78" t="inlineStr"/>
       <c r="AD27" s="78" t="inlineStr"/>
       <c r="AE27" s="78" t="inlineStr"/>
       <c r="AF27" s="78" t="inlineStr"/>
       <c r="AG27" s="41" t="inlineStr"/>
       <c r="AH27" s="42" t="inlineStr"/>
       <c r="AI27" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ANHYT</t>
           </r>
         </is>
       </c>
       <c r="AJ27" s="80" t="inlineStr"/>
       <c r="AK27" s="80" t="inlineStr"/>
       <c r="AL27" s="80" t="inlineStr"/>
       <c r="AM27" s="80" t="inlineStr"/>
       <c r="AN27" s="80" t="inlineStr"/>
       <c r="AO27" s="80" t="inlineStr"/>
       <c r="AP27" s="41" t="inlineStr"/>
       <c r="AQ27" s="42" t="inlineStr"/>
       <c r="AR27" s="81" t="n">
-        <v>2198.00</v>
+        <v>1979.00</v>
       </c>
       <c r="AS27" s="78" t="inlineStr"/>
       <c r="AT27" s="78" t="inlineStr"/>
       <c r="AU27" s="78" t="inlineStr"/>
       <c r="AV27" s="41" t="inlineStr"/>
       <c r="AW27" s="42" t="inlineStr"/>
       <c r="AX27" s="82" t="n">
-        <v>101.800000000000</v>
+        <v>104.700000000000</v>
       </c>
       <c r="AY27" s="83" t="inlineStr"/>
       <c r="AZ27" s="83" t="inlineStr"/>
       <c r="BA27" s="41" t="inlineStr"/>
       <c r="BB27" s="42" t="inlineStr"/>
       <c r="BC27" s="84" t="n">
-        <v>223756.40</v>
+        <v>207201.30</v>
       </c>
       <c r="BD27" s="41" t="inlineStr"/>
       <c r="BE27" s="42" t="inlineStr"/>
       <c r="BF27" s="85" t="n">
-        <v>9.010000000000</v>
+        <v>8.110000000000</v>
       </c>
       <c r="BG27" s="41" t="inlineStr"/>
       <c r="BH27" s="42" t="inlineStr"/>
       <c r="BI27" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ27" s="41" t="inlineStr"/>
       <c r="BK27" s="42" t="inlineStr"/>
       <c r="BL27" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SİGORTA ŞİRKETLERİ</t>
           </r>
         </is>
       </c>
@@ -4126,71 +4126,71 @@
       <c r="AC28" s="87" t="inlineStr"/>
       <c r="AD28" s="87" t="inlineStr"/>
       <c r="AE28" s="87" t="inlineStr"/>
       <c r="AF28" s="87" t="inlineStr"/>
       <c r="AG28" s="25" t="inlineStr"/>
       <c r="AH28" s="26" t="inlineStr"/>
       <c r="AI28" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ENKAI</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="89" t="inlineStr"/>
       <c r="AK28" s="89" t="inlineStr"/>
       <c r="AL28" s="89" t="inlineStr"/>
       <c r="AM28" s="89" t="inlineStr"/>
       <c r="AN28" s="89" t="inlineStr"/>
       <c r="AO28" s="89" t="inlineStr"/>
       <c r="AP28" s="25" t="inlineStr"/>
       <c r="AQ28" s="26" t="inlineStr"/>
       <c r="AR28" s="90" t="n">
-        <v>3461.00</v>
+        <v>3970.00</v>
       </c>
       <c r="AS28" s="87" t="inlineStr"/>
       <c r="AT28" s="87" t="inlineStr"/>
       <c r="AU28" s="87" t="inlineStr"/>
       <c r="AV28" s="25" t="inlineStr"/>
       <c r="AW28" s="26" t="inlineStr"/>
       <c r="AX28" s="91" t="n">
-        <v>93.350000000000</v>
+        <v>91.050000000000</v>
       </c>
       <c r="AY28" s="92" t="inlineStr"/>
       <c r="AZ28" s="92" t="inlineStr"/>
       <c r="BA28" s="25" t="inlineStr"/>
       <c r="BB28" s="26" t="inlineStr"/>
       <c r="BC28" s="93" t="n">
-        <v>323084.35</v>
+        <v>361468.50</v>
       </c>
       <c r="BD28" s="25" t="inlineStr"/>
       <c r="BE28" s="26" t="inlineStr"/>
       <c r="BF28" s="94" t="n">
-        <v>13.000000000000</v>
+        <v>13.980000000000</v>
       </c>
       <c r="BG28" s="25" t="inlineStr"/>
       <c r="BH28" s="26" t="inlineStr"/>
       <c r="BI28" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="25" t="inlineStr"/>
       <c r="BK28" s="26" t="inlineStr"/>
       <c r="BL28" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">İNŞAAT VE BAYINDIRLIK</t>
           </r>
         </is>
       </c>
@@ -4315,71 +4315,71 @@
       <c r="AC30" s="78" t="inlineStr"/>
       <c r="AD30" s="78" t="inlineStr"/>
       <c r="AE30" s="78" t="inlineStr"/>
       <c r="AF30" s="78" t="inlineStr"/>
       <c r="AG30" s="41" t="inlineStr"/>
       <c r="AH30" s="42" t="inlineStr"/>
       <c r="AI30" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.GARANTİ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ30" s="80" t="inlineStr"/>
       <c r="AK30" s="80" t="inlineStr"/>
       <c r="AL30" s="80" t="inlineStr"/>
       <c r="AM30" s="80" t="inlineStr"/>
       <c r="AN30" s="80" t="inlineStr"/>
       <c r="AO30" s="80" t="inlineStr"/>
       <c r="AP30" s="41" t="inlineStr"/>
       <c r="AQ30" s="42" t="inlineStr"/>
       <c r="AR30" s="81" t="n">
-        <v>1952.00</v>
+        <v>1841.00</v>
       </c>
       <c r="AS30" s="78" t="inlineStr"/>
       <c r="AT30" s="78" t="inlineStr"/>
       <c r="AU30" s="78" t="inlineStr"/>
       <c r="AV30" s="41" t="inlineStr"/>
       <c r="AW30" s="42" t="inlineStr"/>
       <c r="AX30" s="82" t="n">
-        <v>125.000000000000</v>
+        <v>125.900000000000</v>
       </c>
       <c r="AY30" s="83" t="inlineStr"/>
       <c r="AZ30" s="83" t="inlineStr"/>
       <c r="BA30" s="41" t="inlineStr"/>
       <c r="BB30" s="42" t="inlineStr"/>
       <c r="BC30" s="84" t="n">
-        <v>244000.00</v>
+        <v>231781.90</v>
       </c>
       <c r="BD30" s="41" t="inlineStr"/>
       <c r="BE30" s="42" t="inlineStr"/>
       <c r="BF30" s="85" t="n">
-        <v>9.810000000000</v>
+        <v>8.970000000000</v>
       </c>
       <c r="BG30" s="41" t="inlineStr"/>
       <c r="BH30" s="42" t="inlineStr"/>
       <c r="BI30" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ30" s="41" t="inlineStr"/>
       <c r="BK30" s="42" t="inlineStr"/>
       <c r="BL30" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4437,215 +4437,215 @@
       <c r="AC31" s="87" t="inlineStr"/>
       <c r="AD31" s="87" t="inlineStr"/>
       <c r="AE31" s="87" t="inlineStr"/>
       <c r="AF31" s="87" t="inlineStr"/>
       <c r="AG31" s="47" t="inlineStr"/>
       <c r="AH31" s="48" t="inlineStr"/>
       <c r="AI31" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="89" t="inlineStr"/>
       <c r="AK31" s="89" t="inlineStr"/>
       <c r="AL31" s="89" t="inlineStr"/>
       <c r="AM31" s="89" t="inlineStr"/>
       <c r="AN31" s="89" t="inlineStr"/>
       <c r="AO31" s="89" t="inlineStr"/>
       <c r="AP31" s="47" t="inlineStr"/>
       <c r="AQ31" s="48" t="inlineStr"/>
       <c r="AR31" s="90" t="n">
-        <v>1983.00</v>
+        <v>1782.00</v>
       </c>
       <c r="AS31" s="87" t="inlineStr"/>
       <c r="AT31" s="87" t="inlineStr"/>
       <c r="AU31" s="87" t="inlineStr"/>
       <c r="AV31" s="47" t="inlineStr"/>
       <c r="AW31" s="48" t="inlineStr"/>
       <c r="AX31" s="91" t="n">
-        <v>189.000000000000</v>
+        <v>204.300000000000</v>
       </c>
       <c r="AY31" s="92" t="inlineStr"/>
       <c r="AZ31" s="92" t="inlineStr"/>
       <c r="BA31" s="47" t="inlineStr"/>
       <c r="BB31" s="48" t="inlineStr"/>
       <c r="BC31" s="93" t="n">
-        <v>374787.00</v>
+        <v>364062.60</v>
       </c>
       <c r="BD31" s="47" t="inlineStr"/>
       <c r="BE31" s="48" t="inlineStr"/>
       <c r="BF31" s="94" t="n">
-        <v>15.080000000000</v>
+        <v>14.080000000000</v>
       </c>
       <c r="BG31" s="47" t="inlineStr"/>
       <c r="BH31" s="48" t="inlineStr"/>
       <c r="BI31" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="47" t="inlineStr"/>
       <c r="BK31" s="48" t="inlineStr"/>
       <c r="BL31" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
       <c r="BM31" s="49" t="inlineStr"/>
     </row>
     <row r="32" customHeight="1" ht="10">
       <c r="A32" s="50" t="inlineStr"/>
       <c r="B32" s="77" t="n">
         <v>5</v>
       </c>
       <c r="C32" s="78" t="inlineStr"/>
       <c r="D32" s="78" t="inlineStr"/>
       <c r="E32" s="78" t="inlineStr"/>
       <c r="F32" s="51" t="inlineStr"/>
       <c r="G32" s="52" t="inlineStr"/>
       <c r="H32" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MGROS</t>
+            <t xml:space="preserve">RGYAS</t>
           </r>
         </is>
       </c>
       <c r="I32" s="78" t="inlineStr"/>
       <c r="J32" s="78" t="inlineStr"/>
       <c r="K32" s="78" t="inlineStr"/>
       <c r="L32" s="78" t="inlineStr"/>
       <c r="M32" s="78" t="inlineStr"/>
       <c r="N32" s="78" t="inlineStr"/>
       <c r="O32" s="78" t="inlineStr"/>
       <c r="P32" s="78" t="inlineStr"/>
       <c r="Q32" s="78" t="inlineStr"/>
       <c r="R32" s="78" t="inlineStr"/>
       <c r="S32" s="78" t="inlineStr"/>
       <c r="T32" s="78" t="inlineStr"/>
       <c r="U32" s="51" t="inlineStr"/>
       <c r="V32" s="52" t="inlineStr"/>
       <c r="W32" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TREMGTI00012</t>
+            <t xml:space="preserve">TRERSGY00036</t>
           </r>
         </is>
       </c>
       <c r="X32" s="78" t="inlineStr"/>
       <c r="Y32" s="78" t="inlineStr"/>
       <c r="Z32" s="78" t="inlineStr"/>
       <c r="AA32" s="78" t="inlineStr"/>
       <c r="AB32" s="78" t="inlineStr"/>
       <c r="AC32" s="78" t="inlineStr"/>
       <c r="AD32" s="78" t="inlineStr"/>
       <c r="AE32" s="78" t="inlineStr"/>
       <c r="AF32" s="78" t="inlineStr"/>
       <c r="AG32" s="51" t="inlineStr"/>
       <c r="AH32" s="52" t="inlineStr"/>
       <c r="AI32" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MİGROS TİCARET A.Ş.</t>
+            <t xml:space="preserve">RÖNESANS GAYRİMENKUL Y.O</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="80" t="inlineStr"/>
       <c r="AK32" s="80" t="inlineStr"/>
       <c r="AL32" s="80" t="inlineStr"/>
       <c r="AM32" s="80" t="inlineStr"/>
       <c r="AN32" s="80" t="inlineStr"/>
       <c r="AO32" s="80" t="inlineStr"/>
       <c r="AP32" s="51" t="inlineStr"/>
       <c r="AQ32" s="52" t="inlineStr"/>
       <c r="AR32" s="81" t="n">
-        <v>457.00</v>
+        <v>1109.00</v>
       </c>
       <c r="AS32" s="78" t="inlineStr"/>
       <c r="AT32" s="78" t="inlineStr"/>
       <c r="AU32" s="78" t="inlineStr"/>
       <c r="AV32" s="51" t="inlineStr"/>
       <c r="AW32" s="52" t="inlineStr"/>
       <c r="AX32" s="82" t="n">
-        <v>662.000000000000</v>
+        <v>207.600000000000</v>
       </c>
       <c r="AY32" s="83" t="inlineStr"/>
       <c r="AZ32" s="83" t="inlineStr"/>
       <c r="BA32" s="51" t="inlineStr"/>
       <c r="BB32" s="52" t="inlineStr"/>
       <c r="BC32" s="84" t="n">
-        <v>302534.00</v>
+        <v>230228.40</v>
       </c>
       <c r="BD32" s="51" t="inlineStr"/>
       <c r="BE32" s="52" t="inlineStr"/>
       <c r="BF32" s="85" t="n">
-        <v>12.180000000000</v>
+        <v>8.910000000000</v>
       </c>
       <c r="BG32" s="51" t="inlineStr"/>
       <c r="BH32" s="52" t="inlineStr"/>
       <c r="BI32" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="51" t="inlineStr"/>
       <c r="BK32" s="52" t="inlineStr"/>
       <c r="BL32" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">PERAKENDE TİCARET</t>
+            <t xml:space="preserve">GAYRİMENKUL YATRIM </t>
           </r>
         </is>
       </c>
       <c r="BM32" s="53" t="inlineStr"/>
     </row>
     <row r="33" customHeight="1" ht="10">
       <c r="A33" s="17" t="inlineStr"/>
       <c r="B33" s="78" t="inlineStr"/>
       <c r="C33" s="78" t="inlineStr"/>
       <c r="D33" s="78" t="inlineStr"/>
       <c r="E33" s="78" t="inlineStr"/>
       <c r="F33" s="19" t="inlineStr"/>
       <c r="G33" s="20" t="inlineStr"/>
       <c r="H33" s="78" t="inlineStr"/>
       <c r="I33" s="78" t="inlineStr"/>
       <c r="J33" s="78" t="inlineStr"/>
       <c r="K33" s="78" t="inlineStr"/>
       <c r="L33" s="78" t="inlineStr"/>
       <c r="M33" s="78" t="inlineStr"/>
       <c r="N33" s="78" t="inlineStr"/>
       <c r="O33" s="78" t="inlineStr"/>
       <c r="P33" s="78" t="inlineStr"/>
       <c r="Q33" s="78" t="inlineStr"/>
       <c r="R33" s="78" t="inlineStr"/>
       <c r="S33" s="78" t="inlineStr"/>
@@ -4690,395 +4690,395 @@
       <c r="BF33" s="83" t="inlineStr"/>
       <c r="BG33" s="19" t="inlineStr"/>
       <c r="BH33" s="20" t="inlineStr"/>
       <c r="BI33" s="78" t="inlineStr"/>
       <c r="BJ33" s="19" t="inlineStr"/>
       <c r="BK33" s="20" t="inlineStr"/>
       <c r="BL33" s="80" t="inlineStr"/>
       <c r="BM33" s="21" t="inlineStr"/>
     </row>
     <row r="34" customHeight="1" ht="20">
       <c r="A34" s="46" t="inlineStr"/>
       <c r="B34" s="86" t="n">
         <v>6</v>
       </c>
       <c r="C34" s="87" t="inlineStr"/>
       <c r="D34" s="87" t="inlineStr"/>
       <c r="E34" s="87" t="inlineStr"/>
       <c r="F34" s="47" t="inlineStr"/>
       <c r="G34" s="48" t="inlineStr"/>
       <c r="H34" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MPARK</t>
+            <t xml:space="preserve">SOKM</t>
           </r>
         </is>
       </c>
       <c r="I34" s="87" t="inlineStr"/>
       <c r="J34" s="87" t="inlineStr"/>
       <c r="K34" s="87" t="inlineStr"/>
       <c r="L34" s="87" t="inlineStr"/>
       <c r="M34" s="87" t="inlineStr"/>
       <c r="N34" s="87" t="inlineStr"/>
       <c r="O34" s="87" t="inlineStr"/>
       <c r="P34" s="87" t="inlineStr"/>
       <c r="Q34" s="87" t="inlineStr"/>
       <c r="R34" s="87" t="inlineStr"/>
       <c r="S34" s="87" t="inlineStr"/>
       <c r="T34" s="87" t="inlineStr"/>
       <c r="U34" s="47" t="inlineStr"/>
       <c r="V34" s="48" t="inlineStr"/>
       <c r="W34" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TREMLPC00021</t>
+            <t xml:space="preserve">TRESOKM00022</t>
           </r>
         </is>
       </c>
       <c r="X34" s="87" t="inlineStr"/>
       <c r="Y34" s="87" t="inlineStr"/>
       <c r="Z34" s="87" t="inlineStr"/>
       <c r="AA34" s="87" t="inlineStr"/>
       <c r="AB34" s="87" t="inlineStr"/>
       <c r="AC34" s="87" t="inlineStr"/>
       <c r="AD34" s="87" t="inlineStr"/>
       <c r="AE34" s="87" t="inlineStr"/>
       <c r="AF34" s="87" t="inlineStr"/>
       <c r="AG34" s="47" t="inlineStr"/>
       <c r="AH34" s="48" t="inlineStr"/>
       <c r="AI34" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">MEDİCAL PARK SAĞLIK </t>
+            <t xml:space="preserve">ŞOK MARKET</t>
           </r>
         </is>
       </c>
       <c r="AJ34" s="89" t="inlineStr"/>
       <c r="AK34" s="89" t="inlineStr"/>
       <c r="AL34" s="89" t="inlineStr"/>
       <c r="AM34" s="89" t="inlineStr"/>
       <c r="AN34" s="89" t="inlineStr"/>
       <c r="AO34" s="89" t="inlineStr"/>
       <c r="AP34" s="47" t="inlineStr"/>
       <c r="AQ34" s="48" t="inlineStr"/>
       <c r="AR34" s="90" t="n">
-        <v>501.00</v>
+        <v>4772.00</v>
       </c>
       <c r="AS34" s="87" t="inlineStr"/>
       <c r="AT34" s="87" t="inlineStr"/>
       <c r="AU34" s="87" t="inlineStr"/>
       <c r="AV34" s="47" t="inlineStr"/>
       <c r="AW34" s="48" t="inlineStr"/>
       <c r="AX34" s="91" t="n">
-        <v>442.000000000000</v>
+        <v>56.150000000000</v>
       </c>
       <c r="AY34" s="92" t="inlineStr"/>
       <c r="AZ34" s="92" t="inlineStr"/>
       <c r="BA34" s="47" t="inlineStr"/>
       <c r="BB34" s="48" t="inlineStr"/>
       <c r="BC34" s="93" t="n">
-        <v>221442.00</v>
+        <v>267947.80</v>
       </c>
       <c r="BD34" s="47" t="inlineStr"/>
       <c r="BE34" s="48" t="inlineStr"/>
       <c r="BF34" s="94" t="n">
-        <v>8.910000000000</v>
+        <v>10.890000000000</v>
       </c>
       <c r="BG34" s="47" t="inlineStr"/>
       <c r="BH34" s="48" t="inlineStr"/>
       <c r="BI34" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ34" s="47" t="inlineStr"/>
       <c r="BK34" s="48" t="inlineStr"/>
       <c r="BL34" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">DİĞER İMALAT SANAYİ</t>
+            <t xml:space="preserve">PERAKENDE TİCARET</t>
           </r>
         </is>
       </c>
       <c r="BM34" s="49" t="inlineStr"/>
     </row>
     <row r="35" customHeight="1" ht="20">
       <c r="A35" s="38" t="inlineStr"/>
       <c r="B35" s="77" t="n">
         <v>7</v>
       </c>
       <c r="C35" s="78" t="inlineStr"/>
       <c r="D35" s="78" t="inlineStr"/>
       <c r="E35" s="78" t="inlineStr"/>
       <c r="F35" s="41" t="inlineStr"/>
       <c r="G35" s="42" t="inlineStr"/>
       <c r="H35" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">RGYAS</t>
+            <t xml:space="preserve">TOASO</t>
           </r>
         </is>
       </c>
       <c r="I35" s="78" t="inlineStr"/>
       <c r="J35" s="78" t="inlineStr"/>
       <c r="K35" s="78" t="inlineStr"/>
       <c r="L35" s="78" t="inlineStr"/>
       <c r="M35" s="78" t="inlineStr"/>
       <c r="N35" s="78" t="inlineStr"/>
       <c r="O35" s="78" t="inlineStr"/>
       <c r="P35" s="78" t="inlineStr"/>
       <c r="Q35" s="78" t="inlineStr"/>
       <c r="R35" s="78" t="inlineStr"/>
       <c r="S35" s="78" t="inlineStr"/>
       <c r="T35" s="78" t="inlineStr"/>
       <c r="U35" s="41" t="inlineStr"/>
       <c r="V35" s="42" t="inlineStr"/>
       <c r="W35" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TRERSGY00036</t>
+            <t xml:space="preserve">TRATOASO91H3</t>
           </r>
         </is>
       </c>
       <c r="X35" s="78" t="inlineStr"/>
       <c r="Y35" s="78" t="inlineStr"/>
       <c r="Z35" s="78" t="inlineStr"/>
       <c r="AA35" s="78" t="inlineStr"/>
       <c r="AB35" s="78" t="inlineStr"/>
       <c r="AC35" s="78" t="inlineStr"/>
       <c r="AD35" s="78" t="inlineStr"/>
       <c r="AE35" s="78" t="inlineStr"/>
       <c r="AF35" s="78" t="inlineStr"/>
       <c r="AG35" s="41" t="inlineStr"/>
       <c r="AH35" s="42" t="inlineStr"/>
       <c r="AI35" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">RÖNESANS GAYRİMENKUL Y.O</t>
+            <t xml:space="preserve">TOASO</t>
           </r>
         </is>
       </c>
       <c r="AJ35" s="80" t="inlineStr"/>
       <c r="AK35" s="80" t="inlineStr"/>
       <c r="AL35" s="80" t="inlineStr"/>
       <c r="AM35" s="80" t="inlineStr"/>
       <c r="AN35" s="80" t="inlineStr"/>
       <c r="AO35" s="80" t="inlineStr"/>
       <c r="AP35" s="41" t="inlineStr"/>
       <c r="AQ35" s="42" t="inlineStr"/>
       <c r="AR35" s="81" t="n">
-        <v>1231.00</v>
+        <v>927.00</v>
       </c>
       <c r="AS35" s="78" t="inlineStr"/>
       <c r="AT35" s="78" t="inlineStr"/>
       <c r="AU35" s="78" t="inlineStr"/>
       <c r="AV35" s="41" t="inlineStr"/>
       <c r="AW35" s="42" t="inlineStr"/>
       <c r="AX35" s="82" t="n">
-        <v>195.300000000000</v>
+        <v>297.500000000000</v>
       </c>
       <c r="AY35" s="83" t="inlineStr"/>
       <c r="AZ35" s="83" t="inlineStr"/>
       <c r="BA35" s="41" t="inlineStr"/>
       <c r="BB35" s="42" t="inlineStr"/>
       <c r="BC35" s="84" t="n">
-        <v>240414.30</v>
+        <v>275782.50</v>
       </c>
       <c r="BD35" s="41" t="inlineStr"/>
       <c r="BE35" s="42" t="inlineStr"/>
       <c r="BF35" s="85" t="n">
-        <v>10.160000000000</v>
+        <v>10.670000000000</v>
       </c>
       <c r="BG35" s="41" t="inlineStr"/>
       <c r="BH35" s="42" t="inlineStr"/>
       <c r="BI35" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="41" t="inlineStr"/>
       <c r="BK35" s="42" t="inlineStr"/>
       <c r="BL35" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">GAYRİMENKUL YATRIM </t>
+            <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
           </r>
         </is>
       </c>
       <c r="BM35" s="45" t="inlineStr"/>
     </row>
     <row r="36" customHeight="1" ht="20">
       <c r="A36" s="46" t="inlineStr"/>
       <c r="B36" s="86" t="n">
         <v>8</v>
       </c>
       <c r="C36" s="87" t="inlineStr"/>
       <c r="D36" s="87" t="inlineStr"/>
       <c r="E36" s="87" t="inlineStr"/>
       <c r="F36" s="47" t="inlineStr"/>
       <c r="G36" s="48" t="inlineStr"/>
       <c r="H36" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TOASO</t>
+            <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
       <c r="I36" s="87" t="inlineStr"/>
       <c r="J36" s="87" t="inlineStr"/>
       <c r="K36" s="87" t="inlineStr"/>
       <c r="L36" s="87" t="inlineStr"/>
       <c r="M36" s="87" t="inlineStr"/>
       <c r="N36" s="87" t="inlineStr"/>
       <c r="O36" s="87" t="inlineStr"/>
       <c r="P36" s="87" t="inlineStr"/>
       <c r="Q36" s="87" t="inlineStr"/>
       <c r="R36" s="87" t="inlineStr"/>
       <c r="S36" s="87" t="inlineStr"/>
       <c r="T36" s="87" t="inlineStr"/>
       <c r="U36" s="47" t="inlineStr"/>
       <c r="V36" s="48" t="inlineStr"/>
       <c r="W36" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TRATOASO91H3</t>
+            <t xml:space="preserve">TRATUPRS91E8</t>
           </r>
         </is>
       </c>
       <c r="X36" s="87" t="inlineStr"/>
       <c r="Y36" s="87" t="inlineStr"/>
       <c r="Z36" s="87" t="inlineStr"/>
       <c r="AA36" s="87" t="inlineStr"/>
       <c r="AB36" s="87" t="inlineStr"/>
       <c r="AC36" s="87" t="inlineStr"/>
       <c r="AD36" s="87" t="inlineStr"/>
       <c r="AE36" s="87" t="inlineStr"/>
       <c r="AF36" s="87" t="inlineStr"/>
       <c r="AG36" s="47" t="inlineStr"/>
       <c r="AH36" s="48" t="inlineStr"/>
       <c r="AI36" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">TOASO</t>
+            <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="89" t="inlineStr"/>
       <c r="AK36" s="89" t="inlineStr"/>
       <c r="AL36" s="89" t="inlineStr"/>
       <c r="AM36" s="89" t="inlineStr"/>
       <c r="AN36" s="89" t="inlineStr"/>
       <c r="AO36" s="89" t="inlineStr"/>
       <c r="AP36" s="47" t="inlineStr"/>
       <c r="AQ36" s="48" t="inlineStr"/>
       <c r="AR36" s="90" t="n">
-        <v>1232.00</v>
+        <v>1489.00</v>
       </c>
       <c r="AS36" s="87" t="inlineStr"/>
       <c r="AT36" s="87" t="inlineStr"/>
       <c r="AU36" s="87" t="inlineStr"/>
       <c r="AV36" s="47" t="inlineStr"/>
       <c r="AW36" s="48" t="inlineStr"/>
       <c r="AX36" s="91" t="n">
-        <v>294.000000000000</v>
+        <v>313.750000000000</v>
       </c>
       <c r="AY36" s="92" t="inlineStr"/>
       <c r="AZ36" s="92" t="inlineStr"/>
       <c r="BA36" s="47" t="inlineStr"/>
       <c r="BB36" s="48" t="inlineStr"/>
       <c r="BC36" s="93" t="n">
-        <v>362208.00</v>
+        <v>467173.75</v>
       </c>
       <c r="BD36" s="47" t="inlineStr"/>
       <c r="BE36" s="48" t="inlineStr"/>
       <c r="BF36" s="94" t="n">
-        <v>14.570000000000</v>
+        <v>18.070000000000</v>
       </c>
       <c r="BG36" s="47" t="inlineStr"/>
       <c r="BH36" s="48" t="inlineStr"/>
       <c r="BI36" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="47" t="inlineStr"/>
       <c r="BK36" s="48" t="inlineStr"/>
       <c r="BL36" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
+            <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
       <c r="BM36" s="49" t="inlineStr"/>
     </row>
     <row r="37" customHeight="1" ht="20">
       <c r="A37" s="95" t="inlineStr"/>
       <c r="B37" s="96" t="n">
         <v>9</v>
       </c>
       <c r="C37" s="97" t="inlineStr"/>
       <c r="D37" s="97" t="inlineStr"/>
       <c r="E37" s="97" t="inlineStr"/>
       <c r="F37" s="98" t="inlineStr"/>
       <c r="G37" s="99" t="inlineStr"/>
       <c r="H37" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">YKBNK</t>
           </r>
         </is>
       </c>
@@ -5114,71 +5114,71 @@
       <c r="AC37" s="97" t="inlineStr"/>
       <c r="AD37" s="97" t="inlineStr"/>
       <c r="AE37" s="97" t="inlineStr"/>
       <c r="AF37" s="97" t="inlineStr"/>
       <c r="AG37" s="98" t="inlineStr"/>
       <c r="AH37" s="99" t="inlineStr"/>
       <c r="AI37" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">YAPI VE KREDI BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ37" s="101" t="inlineStr"/>
       <c r="AK37" s="101" t="inlineStr"/>
       <c r="AL37" s="101" t="inlineStr"/>
       <c r="AM37" s="101" t="inlineStr"/>
       <c r="AN37" s="101" t="inlineStr"/>
       <c r="AO37" s="101" t="inlineStr"/>
       <c r="AP37" s="98" t="inlineStr"/>
       <c r="AQ37" s="99" t="inlineStr"/>
       <c r="AR37" s="102" t="n">
-        <v>5746.00</v>
+        <v>5412.00</v>
       </c>
       <c r="AS37" s="97" t="inlineStr"/>
       <c r="AT37" s="97" t="inlineStr"/>
       <c r="AU37" s="97" t="inlineStr"/>
       <c r="AV37" s="98" t="inlineStr"/>
       <c r="AW37" s="99" t="inlineStr"/>
       <c r="AX37" s="103" t="n">
-        <v>33.600000000000</v>
+        <v>33.140000000000</v>
       </c>
       <c r="AY37" s="104" t="inlineStr"/>
       <c r="AZ37" s="104" t="inlineStr"/>
       <c r="BA37" s="98" t="inlineStr"/>
       <c r="BB37" s="99" t="inlineStr"/>
       <c r="BC37" s="105" t="n">
-        <v>193065.60</v>
+        <v>179353.68</v>
       </c>
       <c r="BD37" s="98" t="inlineStr"/>
       <c r="BE37" s="99" t="inlineStr"/>
       <c r="BF37" s="106" t="n">
-        <v>7.770000000000</v>
+        <v>6.940000000000</v>
       </c>
       <c r="BG37" s="98" t="inlineStr"/>
       <c r="BH37" s="99" t="inlineStr"/>
       <c r="BI37" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ37" s="98" t="inlineStr"/>
       <c r="BK37" s="99" t="inlineStr"/>
       <c r="BL37" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -5558,78 +5558,78 @@
       <c r="AE41" s="97" t="inlineStr"/>
       <c r="AF41" s="97" t="inlineStr"/>
       <c r="AG41" s="97" t="inlineStr"/>
       <c r="AH41" s="97" t="inlineStr"/>
       <c r="AI41" s="97" t="inlineStr"/>
       <c r="AJ41" s="98" t="inlineStr"/>
       <c r="AK41" s="99" t="inlineStr"/>
       <c r="AL41" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM41" s="98" t="inlineStr"/>
       <c r="AN41" s="99" t="inlineStr"/>
       <c r="AO41" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260605</t>
+            <t xml:space="preserve">20260722</t>
           </r>
         </is>
       </c>
       <c r="AP41" s="97" t="inlineStr"/>
       <c r="AQ41" s="97" t="inlineStr"/>
       <c r="AR41" s="97" t="inlineStr"/>
       <c r="AS41" s="98" t="inlineStr"/>
       <c r="AT41" s="99" t="inlineStr"/>
       <c r="AU41" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260608</t>
+            <t xml:space="preserve">20260723</t>
           </r>
         </is>
       </c>
       <c r="AV41" s="98" t="inlineStr"/>
       <c r="AW41" s="99" t="inlineStr"/>
       <c r="AX41" s="96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260610</t>
+            <t xml:space="preserve">20260727</t>
           </r>
         </is>
       </c>
       <c r="AY41" s="107" t="inlineStr"/>
       <c r="AZ41" s="11" t="inlineStr"/>
       <c r="BA41" s="11" t="inlineStr"/>
       <c r="BB41" s="11" t="inlineStr"/>
       <c r="BC41" s="11" t="inlineStr"/>
       <c r="BD41" s="11" t="inlineStr"/>
       <c r="BE41" s="11" t="inlineStr"/>
       <c r="BF41" s="11" t="inlineStr"/>
       <c r="BG41" s="11" t="inlineStr"/>
       <c r="BH41" s="11" t="inlineStr"/>
       <c r="BI41" s="11" t="inlineStr"/>
       <c r="BJ41" s="11" t="inlineStr"/>
       <c r="BK41" s="11" t="inlineStr"/>
       <c r="BL41" s="11" t="inlineStr"/>
       <c r="BM41" s="11" t="inlineStr"/>
     </row>
     <row r="42" customHeight="1" ht="10">
       <c r="A42" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B42" s="70" t="inlineStr"/>
       <c r="C42" s="70" t="inlineStr"/>
@@ -6004,51 +6004,51 @@
             <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
           </r>
         </is>
       </c>
       <c r="C47" s="24" t="inlineStr"/>
       <c r="D47" s="24" t="inlineStr"/>
       <c r="E47" s="24" t="inlineStr"/>
       <c r="F47" s="24" t="inlineStr"/>
       <c r="G47" s="24" t="inlineStr"/>
       <c r="H47" s="24" t="inlineStr"/>
       <c r="I47" s="24" t="inlineStr"/>
       <c r="J47" s="24" t="inlineStr"/>
       <c r="K47" s="24" t="inlineStr"/>
       <c r="L47" s="24" t="inlineStr"/>
       <c r="M47" s="24" t="inlineStr"/>
       <c r="N47" s="24" t="inlineStr"/>
       <c r="O47" s="47" t="inlineStr"/>
       <c r="P47" s="48" t="inlineStr"/>
       <c r="Q47" s="110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">10.800.000,00</t>
+            <t xml:space="preserve">10.900.000,00</t>
           </r>
         </is>
       </c>
       <c r="R47" s="111" t="inlineStr"/>
       <c r="S47" s="111" t="inlineStr"/>
       <c r="T47" s="111" t="inlineStr"/>
       <c r="U47" s="111" t="inlineStr"/>
       <c r="V47" s="111" t="inlineStr"/>
       <c r="W47" s="111" t="inlineStr"/>
       <c r="X47" s="111" t="inlineStr"/>
       <c r="Y47" s="111" t="inlineStr"/>
       <c r="Z47" s="111" t="inlineStr"/>
       <c r="AA47" s="111" t="inlineStr"/>
       <c r="AB47" s="111" t="inlineStr"/>
       <c r="AC47" s="111" t="inlineStr"/>
       <c r="AD47" s="111" t="inlineStr"/>
       <c r="AE47" s="47" t="inlineStr"/>
       <c r="AF47" s="11" t="inlineStr"/>
       <c r="AG47" s="11" t="inlineStr"/>
       <c r="AH47" s="11" t="inlineStr"/>
       <c r="AI47" s="11" t="inlineStr"/>
       <c r="AJ47" s="11" t="inlineStr"/>
       <c r="AK47" s="11" t="inlineStr"/>
       <c r="AL47" s="11" t="inlineStr"/>
       <c r="AM47" s="11" t="inlineStr"/>
@@ -6092,51 +6092,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C48" s="40" t="inlineStr"/>
       <c r="D48" s="40" t="inlineStr"/>
       <c r="E48" s="40" t="inlineStr"/>
       <c r="F48" s="40" t="inlineStr"/>
       <c r="G48" s="40" t="inlineStr"/>
       <c r="H48" s="40" t="inlineStr"/>
       <c r="I48" s="40" t="inlineStr"/>
       <c r="J48" s="40" t="inlineStr"/>
       <c r="K48" s="40" t="inlineStr"/>
       <c r="L48" s="40" t="inlineStr"/>
       <c r="M48" s="40" t="inlineStr"/>
       <c r="N48" s="40" t="inlineStr"/>
       <c r="O48" s="41" t="inlineStr"/>
       <c r="P48" s="42" t="inlineStr"/>
       <c r="Q48" s="108" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">269.202.878,64</t>
+            <t xml:space="preserve">282.147.605,99</t>
           </r>
         </is>
       </c>
       <c r="R48" s="109" t="inlineStr"/>
       <c r="S48" s="109" t="inlineStr"/>
       <c r="T48" s="109" t="inlineStr"/>
       <c r="U48" s="109" t="inlineStr"/>
       <c r="V48" s="109" t="inlineStr"/>
       <c r="W48" s="109" t="inlineStr"/>
       <c r="X48" s="109" t="inlineStr"/>
       <c r="Y48" s="109" t="inlineStr"/>
       <c r="Z48" s="109" t="inlineStr"/>
       <c r="AA48" s="109" t="inlineStr"/>
       <c r="AB48" s="109" t="inlineStr"/>
       <c r="AC48" s="109" t="inlineStr"/>
       <c r="AD48" s="109" t="inlineStr"/>
       <c r="AE48" s="41" t="inlineStr"/>
       <c r="AF48" s="11" t="inlineStr"/>
       <c r="AG48" s="11" t="inlineStr"/>
       <c r="AH48" s="11" t="inlineStr"/>
       <c r="AI48" s="11" t="inlineStr"/>
       <c r="AJ48" s="11" t="inlineStr"/>
       <c r="AK48" s="11" t="inlineStr"/>
       <c r="AL48" s="11" t="inlineStr"/>
       <c r="AM48" s="11" t="inlineStr"/>