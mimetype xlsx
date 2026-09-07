--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -13,53 +13,53 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/> 
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr filterPrivacy="1"/>
   <sheets>
     <sheet name="BYF İnternet Sitesi Rapor" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts>
     <numFmt numFmtId="0" formatCode="General"/>
     <numFmt numFmtId="1" formatCode="#"/>
-    <numFmt numFmtId="2" formatCode="#0.00"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="4" formatCode="#0.0000"/>
+    <numFmt numFmtId="2" formatCode="#,###.00"/>
+    <numFmt numFmtId="3" formatCode="#0.0000"/>
+    <numFmt numFmtId="4" formatCode="#0.00"/>
   </numFmts>
   <fonts>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="13"/>
       <color rgb="000000"/>
       <name val="Arial"/>
       <b val="true"/>
       <i val="false"/>
       <u val="none"/>
       <strike val="false"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <color rgb="000000"/>
       <name val="Arial"/>
       <b val="false"/>
       <i val="false"/>
@@ -626,50 +626,55 @@
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="F8F8F3"/>
       </patternFill>
     </fill>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="000000"/>
       </left>
       <right>
         <color rgb="000000"/>
       </right>
       <top style="medium">
@@ -1480,167 +1485,171 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="77" borderId="34" xfId="76" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="78" borderId="17" xfId="77" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="79" borderId="17" xfId="78" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="80" borderId="17" xfId="79" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="81" borderId="17" xfId="80" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="82" borderId="17" xfId="81" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="83" borderId="17" xfId="82" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="83" borderId="17" xfId="82" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="84" borderId="17" xfId="83" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="85" borderId="17" xfId="84" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="2" fontId="5" fillId="85" borderId="17" xfId="84" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="86" borderId="17" xfId="85" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="3" fontId="5" fillId="86" borderId="17" xfId="85" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="87" borderId="17" xfId="86" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="88" borderId="17" xfId="87" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="89" borderId="17" xfId="88" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="90" borderId="17" xfId="89" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="91" borderId="17" xfId="90" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="92" borderId="17" xfId="91" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="4" fontId="5" fillId="92" borderId="17" xfId="91" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="93" borderId="17" xfId="92" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="94" borderId="17" xfId="93" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="2" fontId="5" fillId="94" borderId="17" xfId="93" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="95" borderId="17" xfId="94" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="3" fontId="5" fillId="95" borderId="17" xfId="94" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="96" borderId="26" xfId="95" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="4" fontId="5" fillId="96" borderId="17" xfId="95" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="right" vertical="center"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="97" borderId="26" xfId="96" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="97" borderId="27" xfId="96" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="98" borderId="27" xfId="97" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="98" borderId="27" xfId="97" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="99" borderId="27" xfId="98" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="99" borderId="28" xfId="98" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="100" borderId="28" xfId="99" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="100" borderId="29" xfId="99" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="101" borderId="29" xfId="100" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="101" borderId="27" xfId="100" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="102" borderId="27" xfId="101" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="102" borderId="27" xfId="101" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="103" borderId="27" xfId="102" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="103" borderId="27" xfId="102" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="1" fontId="5" fillId="104" borderId="27" xfId="103" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="center" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="104" borderId="27" xfId="103" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="4" fontId="5" fillId="105" borderId="27" xfId="104" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="105" borderId="27" xfId="104" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="106" borderId="27" xfId="105" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="106" borderId="27" xfId="105" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="2" fontId="5" fillId="107" borderId="27" xfId="106" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="107" borderId="27" xfId="106" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="3" fontId="5" fillId="108" borderId="27" xfId="107" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="right" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="108" borderId="30" xfId="107" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="109" borderId="30" xfId="108" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true"/>
       <protection hidden="false" locked="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="109" borderId="17" xfId="108" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="110" borderId="17" xfId="109" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="110" borderId="17" xfId="109" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="111" borderId="17" xfId="110" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
+      <protection hidden="false" locked="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="112" borderId="17" xfId="111" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="112" borderId="17" xfId="111" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="113" borderId="17" xfId="112" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment wrapText="true" horizontal="left" vertical="center"/>
       <protection hidden="false" locked="false"/>
     </xf>
   </cellXfs>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rIdSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -2841,51 +2850,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C15" s="24" t="inlineStr"/>
       <c r="D15" s="24" t="inlineStr"/>
       <c r="E15" s="24" t="inlineStr"/>
       <c r="F15" s="24" t="inlineStr"/>
       <c r="G15" s="24" t="inlineStr"/>
       <c r="H15" s="24" t="inlineStr"/>
       <c r="I15" s="24" t="inlineStr"/>
       <c r="J15" s="24" t="inlineStr"/>
       <c r="K15" s="24" t="inlineStr"/>
       <c r="L15" s="47" t="inlineStr"/>
       <c r="M15" s="48" t="inlineStr"/>
       <c r="N15" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260723</t>
+            <t xml:space="preserve">20260907</t>
           </r>
         </is>
       </c>
       <c r="O15" s="28" t="inlineStr"/>
       <c r="P15" s="28" t="inlineStr"/>
       <c r="Q15" s="28" t="inlineStr"/>
       <c r="R15" s="28" t="inlineStr"/>
       <c r="S15" s="28" t="inlineStr"/>
       <c r="T15" s="28" t="inlineStr"/>
       <c r="U15" s="28" t="inlineStr"/>
       <c r="V15" s="28" t="inlineStr"/>
       <c r="W15" s="28" t="inlineStr"/>
       <c r="X15" s="47" t="inlineStr"/>
       <c r="Y15" s="48" t="inlineStr"/>
       <c r="Z15" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA15" s="28" t="inlineStr"/>
       <c r="AB15" s="28" t="inlineStr"/>
       <c r="AC15" s="49" t="inlineStr"/>
       <c r="AD15" s="11" t="inlineStr"/>
       <c r="AE15" s="11" t="inlineStr"/>
       <c r="AF15" s="11" t="inlineStr"/>
       <c r="AG15" s="11" t="inlineStr"/>
       <c r="AH15" s="11" t="inlineStr"/>
@@ -3021,73 +3030,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C17" s="24" t="inlineStr"/>
       <c r="D17" s="24" t="inlineStr"/>
       <c r="E17" s="24" t="inlineStr"/>
       <c r="F17" s="24" t="inlineStr"/>
       <c r="G17" s="24" t="inlineStr"/>
       <c r="H17" s="24" t="inlineStr"/>
       <c r="I17" s="24" t="inlineStr"/>
       <c r="J17" s="24" t="inlineStr"/>
       <c r="K17" s="24" t="inlineStr"/>
       <c r="L17" s="47" t="inlineStr"/>
       <c r="M17" s="48" t="inlineStr"/>
       <c r="N17" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">3.509,67</t>
+            <t xml:space="preserve">1.340,05</t>
           </r>
         </is>
       </c>
       <c r="O17" s="28" t="inlineStr"/>
       <c r="P17" s="28" t="inlineStr"/>
       <c r="Q17" s="28" t="inlineStr"/>
       <c r="R17" s="28" t="inlineStr"/>
       <c r="S17" s="28" t="inlineStr"/>
       <c r="T17" s="28" t="inlineStr"/>
       <c r="U17" s="28" t="inlineStr"/>
       <c r="V17" s="28" t="inlineStr"/>
       <c r="W17" s="28" t="inlineStr"/>
       <c r="X17" s="47" t="inlineStr"/>
       <c r="Y17" s="48" t="inlineStr"/>
       <c r="Z17" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0014</t>
+            <t xml:space="preserve">0,0005</t>
           </r>
         </is>
       </c>
       <c r="AA17" s="28" t="inlineStr"/>
       <c r="AB17" s="28" t="inlineStr"/>
       <c r="AC17" s="49" t="inlineStr"/>
       <c r="AD17" s="11" t="inlineStr"/>
       <c r="AE17" s="11" t="inlineStr"/>
       <c r="AF17" s="11" t="inlineStr"/>
       <c r="AG17" s="11" t="inlineStr"/>
       <c r="AH17" s="11" t="inlineStr"/>
       <c r="AI17" s="11" t="inlineStr"/>
       <c r="AJ17" s="11" t="inlineStr"/>
       <c r="AK17" s="11" t="inlineStr"/>
       <c r="AL17" s="11" t="inlineStr"/>
       <c r="AM17" s="11" t="inlineStr"/>
       <c r="AN17" s="11" t="inlineStr"/>
       <c r="AO17" s="11" t="inlineStr"/>
       <c r="AP17" s="11" t="inlineStr"/>
       <c r="AQ17" s="11" t="inlineStr"/>
       <c r="AR17" s="11" t="inlineStr"/>
       <c r="AS17" s="11" t="inlineStr"/>
       <c r="AT17" s="11" t="inlineStr"/>
       <c r="AU17" s="11" t="inlineStr"/>
       <c r="AV17" s="11" t="inlineStr"/>
@@ -3119,51 +3128,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C18" s="40" t="inlineStr"/>
       <c r="D18" s="40" t="inlineStr"/>
       <c r="E18" s="40" t="inlineStr"/>
       <c r="F18" s="40" t="inlineStr"/>
       <c r="G18" s="40" t="inlineStr"/>
       <c r="H18" s="40" t="inlineStr"/>
       <c r="I18" s="40" t="inlineStr"/>
       <c r="J18" s="40" t="inlineStr"/>
       <c r="K18" s="40" t="inlineStr"/>
       <c r="L18" s="51" t="inlineStr"/>
       <c r="M18" s="52" t="inlineStr"/>
       <c r="N18" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">2.588.510,10</t>
+            <t xml:space="preserve">2.704.638,50</t>
           </r>
         </is>
       </c>
       <c r="O18" s="60" t="inlineStr"/>
       <c r="P18" s="60" t="inlineStr"/>
       <c r="Q18" s="60" t="inlineStr"/>
       <c r="R18" s="60" t="inlineStr"/>
       <c r="S18" s="60" t="inlineStr"/>
       <c r="T18" s="60" t="inlineStr"/>
       <c r="U18" s="60" t="inlineStr"/>
       <c r="V18" s="60" t="inlineStr"/>
       <c r="W18" s="60" t="inlineStr"/>
       <c r="X18" s="51" t="inlineStr"/>
       <c r="Y18" s="52" t="inlineStr"/>
       <c r="Z18" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA18" s="60" t="inlineStr"/>
       <c r="AB18" s="60" t="inlineStr"/>
       <c r="AC18" s="53" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
@@ -3456,51 +3465,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C22" s="24" t="inlineStr"/>
       <c r="D22" s="24" t="inlineStr"/>
       <c r="E22" s="24" t="inlineStr"/>
       <c r="F22" s="24" t="inlineStr"/>
       <c r="G22" s="24" t="inlineStr"/>
       <c r="H22" s="24" t="inlineStr"/>
       <c r="I22" s="24" t="inlineStr"/>
       <c r="J22" s="24" t="inlineStr"/>
       <c r="K22" s="24" t="inlineStr"/>
       <c r="L22" s="47" t="inlineStr"/>
       <c r="M22" s="48" t="inlineStr"/>
       <c r="N22" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">25,885101</t>
+            <t xml:space="preserve">27,046385</t>
           </r>
         </is>
       </c>
       <c r="O22" s="28" t="inlineStr"/>
       <c r="P22" s="28" t="inlineStr"/>
       <c r="Q22" s="28" t="inlineStr"/>
       <c r="R22" s="28" t="inlineStr"/>
       <c r="S22" s="28" t="inlineStr"/>
       <c r="T22" s="28" t="inlineStr"/>
       <c r="U22" s="28" t="inlineStr"/>
       <c r="V22" s="28" t="inlineStr"/>
       <c r="W22" s="28" t="inlineStr"/>
       <c r="X22" s="47" t="inlineStr"/>
       <c r="Y22" s="48" t="inlineStr"/>
       <c r="Z22" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA22" s="28" t="inlineStr"/>
       <c r="AB22" s="28" t="inlineStr"/>
       <c r="AC22" s="49" t="inlineStr"/>
       <c r="AD22" s="11" t="inlineStr"/>
       <c r="AE22" s="11" t="inlineStr"/>
       <c r="AF22" s="11" t="inlineStr"/>
       <c r="AG22" s="11" t="inlineStr"/>
       <c r="AH22" s="11" t="inlineStr"/>
@@ -3546,51 +3555,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C23" s="40" t="inlineStr"/>
       <c r="D23" s="40" t="inlineStr"/>
       <c r="E23" s="40" t="inlineStr"/>
       <c r="F23" s="40" t="inlineStr"/>
       <c r="G23" s="40" t="inlineStr"/>
       <c r="H23" s="40" t="inlineStr"/>
       <c r="I23" s="40" t="inlineStr"/>
       <c r="J23" s="40" t="inlineStr"/>
       <c r="K23" s="40" t="inlineStr"/>
       <c r="L23" s="41" t="inlineStr"/>
       <c r="M23" s="42" t="inlineStr"/>
       <c r="N23" s="43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260723</t>
+            <t xml:space="preserve">20260907</t>
           </r>
         </is>
       </c>
       <c r="O23" s="44" t="inlineStr"/>
       <c r="P23" s="44" t="inlineStr"/>
       <c r="Q23" s="44" t="inlineStr"/>
       <c r="R23" s="44" t="inlineStr"/>
       <c r="S23" s="44" t="inlineStr"/>
       <c r="T23" s="44" t="inlineStr"/>
       <c r="U23" s="44" t="inlineStr"/>
       <c r="V23" s="44" t="inlineStr"/>
       <c r="W23" s="44" t="inlineStr"/>
       <c r="X23" s="41" t="inlineStr"/>
       <c r="Y23" s="42" t="inlineStr"/>
       <c r="Z23" s="43" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="44" t="inlineStr"/>
       <c r="AB23" s="44" t="inlineStr"/>
       <c r="AC23" s="45" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3636,51 +3645,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="63" t="inlineStr"/>
       <c r="D24" s="63" t="inlineStr"/>
       <c r="E24" s="63" t="inlineStr"/>
       <c r="F24" s="63" t="inlineStr"/>
       <c r="G24" s="63" t="inlineStr"/>
       <c r="H24" s="63" t="inlineStr"/>
       <c r="I24" s="63" t="inlineStr"/>
       <c r="J24" s="63" t="inlineStr"/>
       <c r="K24" s="63" t="inlineStr"/>
       <c r="L24" s="64" t="inlineStr"/>
       <c r="M24" s="65" t="inlineStr"/>
       <c r="N24" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260727</t>
+            <t xml:space="preserve">20260909</t>
           </r>
         </is>
       </c>
       <c r="O24" s="67" t="inlineStr"/>
       <c r="P24" s="67" t="inlineStr"/>
       <c r="Q24" s="67" t="inlineStr"/>
       <c r="R24" s="67" t="inlineStr"/>
       <c r="S24" s="67" t="inlineStr"/>
       <c r="T24" s="67" t="inlineStr"/>
       <c r="U24" s="67" t="inlineStr"/>
       <c r="V24" s="67" t="inlineStr"/>
       <c r="W24" s="67" t="inlineStr"/>
       <c r="X24" s="64" t="inlineStr"/>
       <c r="Y24" s="65" t="inlineStr"/>
       <c r="Z24" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="67" t="inlineStr"/>
       <c r="AB24" s="67" t="inlineStr"/>
       <c r="AC24" s="68" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -4011,64 +4020,64 @@
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ANHYT</t>
           </r>
         </is>
       </c>
       <c r="AJ27" s="80" t="inlineStr"/>
       <c r="AK27" s="80" t="inlineStr"/>
       <c r="AL27" s="80" t="inlineStr"/>
       <c r="AM27" s="80" t="inlineStr"/>
       <c r="AN27" s="80" t="inlineStr"/>
       <c r="AO27" s="80" t="inlineStr"/>
       <c r="AP27" s="41" t="inlineStr"/>
       <c r="AQ27" s="42" t="inlineStr"/>
       <c r="AR27" s="81" t="n">
         <v>1979.00</v>
       </c>
       <c r="AS27" s="78" t="inlineStr"/>
       <c r="AT27" s="78" t="inlineStr"/>
       <c r="AU27" s="78" t="inlineStr"/>
       <c r="AV27" s="41" t="inlineStr"/>
       <c r="AW27" s="42" t="inlineStr"/>
-      <c r="AX27" s="82" t="n">
-        <v>104.700000000000</v>
+      <c r="AX27" s="82" t="inlineStr">
+        <is/>
       </c>
       <c r="AY27" s="83" t="inlineStr"/>
       <c r="AZ27" s="83" t="inlineStr"/>
       <c r="BA27" s="41" t="inlineStr"/>
       <c r="BB27" s="42" t="inlineStr"/>
       <c r="BC27" s="84" t="n">
         <v>207201.30</v>
       </c>
       <c r="BD27" s="41" t="inlineStr"/>
       <c r="BE27" s="42" t="inlineStr"/>
       <c r="BF27" s="85" t="n">
-        <v>8.110000000000</v>
+        <v>0</v>
       </c>
       <c r="BG27" s="41" t="inlineStr"/>
       <c r="BH27" s="42" t="inlineStr"/>
       <c r="BI27" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ27" s="41" t="inlineStr"/>
       <c r="BK27" s="42" t="inlineStr"/>
       <c r="BL27" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">SİGORTA ŞİRKETLERİ</t>
           </r>
         </is>
       </c>
@@ -4134,63 +4143,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ENKAI</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="89" t="inlineStr"/>
       <c r="AK28" s="89" t="inlineStr"/>
       <c r="AL28" s="89" t="inlineStr"/>
       <c r="AM28" s="89" t="inlineStr"/>
       <c r="AN28" s="89" t="inlineStr"/>
       <c r="AO28" s="89" t="inlineStr"/>
       <c r="AP28" s="25" t="inlineStr"/>
       <c r="AQ28" s="26" t="inlineStr"/>
       <c r="AR28" s="90" t="n">
         <v>3970.00</v>
       </c>
       <c r="AS28" s="87" t="inlineStr"/>
       <c r="AT28" s="87" t="inlineStr"/>
       <c r="AU28" s="87" t="inlineStr"/>
       <c r="AV28" s="25" t="inlineStr"/>
       <c r="AW28" s="26" t="inlineStr"/>
       <c r="AX28" s="91" t="n">
-        <v>91.050000000000</v>
+        <v>87.250000000000</v>
       </c>
       <c r="AY28" s="92" t="inlineStr"/>
       <c r="AZ28" s="92" t="inlineStr"/>
       <c r="BA28" s="25" t="inlineStr"/>
       <c r="BB28" s="26" t="inlineStr"/>
       <c r="BC28" s="93" t="n">
-        <v>361468.50</v>
+        <v>346382.50</v>
       </c>
       <c r="BD28" s="25" t="inlineStr"/>
       <c r="BE28" s="26" t="inlineStr"/>
       <c r="BF28" s="94" t="n">
-        <v>13.980000000000</v>
+        <v>12.810000000000</v>
       </c>
       <c r="BG28" s="25" t="inlineStr"/>
       <c r="BH28" s="26" t="inlineStr"/>
       <c r="BI28" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="25" t="inlineStr"/>
       <c r="BK28" s="26" t="inlineStr"/>
       <c r="BL28" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">İNŞAAT VE BAYINDIRLIK</t>
           </r>
         </is>
       </c>
@@ -4322,64 +4331,64 @@
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">T.GARANTİ BANKASI A.S.</t>
           </r>
         </is>
       </c>
       <c r="AJ30" s="80" t="inlineStr"/>
       <c r="AK30" s="80" t="inlineStr"/>
       <c r="AL30" s="80" t="inlineStr"/>
       <c r="AM30" s="80" t="inlineStr"/>
       <c r="AN30" s="80" t="inlineStr"/>
       <c r="AO30" s="80" t="inlineStr"/>
       <c r="AP30" s="41" t="inlineStr"/>
       <c r="AQ30" s="42" t="inlineStr"/>
       <c r="AR30" s="81" t="n">
         <v>1841.00</v>
       </c>
       <c r="AS30" s="78" t="inlineStr"/>
       <c r="AT30" s="78" t="inlineStr"/>
       <c r="AU30" s="78" t="inlineStr"/>
       <c r="AV30" s="41" t="inlineStr"/>
       <c r="AW30" s="42" t="inlineStr"/>
-      <c r="AX30" s="82" t="n">
-        <v>125.900000000000</v>
+      <c r="AX30" s="95" t="n">
+        <v>131.400000000000</v>
       </c>
       <c r="AY30" s="83" t="inlineStr"/>
       <c r="AZ30" s="83" t="inlineStr"/>
       <c r="BA30" s="41" t="inlineStr"/>
       <c r="BB30" s="42" t="inlineStr"/>
       <c r="BC30" s="84" t="n">
-        <v>231781.90</v>
+        <v>241907.40</v>
       </c>
       <c r="BD30" s="41" t="inlineStr"/>
       <c r="BE30" s="42" t="inlineStr"/>
       <c r="BF30" s="85" t="n">
-        <v>8.970000000000</v>
+        <v>8.950000000000</v>
       </c>
       <c r="BG30" s="41" t="inlineStr"/>
       <c r="BH30" s="42" t="inlineStr"/>
       <c r="BI30" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ30" s="41" t="inlineStr"/>
       <c r="BK30" s="42" t="inlineStr"/>
       <c r="BL30" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
@@ -4445,63 +4454,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KCHOL</t>
           </r>
         </is>
       </c>
       <c r="AJ31" s="89" t="inlineStr"/>
       <c r="AK31" s="89" t="inlineStr"/>
       <c r="AL31" s="89" t="inlineStr"/>
       <c r="AM31" s="89" t="inlineStr"/>
       <c r="AN31" s="89" t="inlineStr"/>
       <c r="AO31" s="89" t="inlineStr"/>
       <c r="AP31" s="47" t="inlineStr"/>
       <c r="AQ31" s="48" t="inlineStr"/>
       <c r="AR31" s="90" t="n">
         <v>1782.00</v>
       </c>
       <c r="AS31" s="87" t="inlineStr"/>
       <c r="AT31" s="87" t="inlineStr"/>
       <c r="AU31" s="87" t="inlineStr"/>
       <c r="AV31" s="47" t="inlineStr"/>
       <c r="AW31" s="48" t="inlineStr"/>
       <c r="AX31" s="91" t="n">
-        <v>204.300000000000</v>
+        <v>215.100000000000</v>
       </c>
       <c r="AY31" s="92" t="inlineStr"/>
       <c r="AZ31" s="92" t="inlineStr"/>
       <c r="BA31" s="47" t="inlineStr"/>
       <c r="BB31" s="48" t="inlineStr"/>
       <c r="BC31" s="93" t="n">
-        <v>364062.60</v>
+        <v>383308.20</v>
       </c>
       <c r="BD31" s="47" t="inlineStr"/>
       <c r="BE31" s="48" t="inlineStr"/>
       <c r="BF31" s="94" t="n">
-        <v>14.080000000000</v>
+        <v>14.180000000000</v>
       </c>
       <c r="BG31" s="47" t="inlineStr"/>
       <c r="BH31" s="48" t="inlineStr"/>
       <c r="BI31" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ31" s="47" t="inlineStr"/>
       <c r="BK31" s="48" t="inlineStr"/>
       <c r="BL31" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HOLDİNGLER VE KİRALAMA </t>
           </r>
         </is>
       </c>
@@ -4566,64 +4575,64 @@
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">RÖNESANS GAYRİMENKUL Y.O</t>
           </r>
         </is>
       </c>
       <c r="AJ32" s="80" t="inlineStr"/>
       <c r="AK32" s="80" t="inlineStr"/>
       <c r="AL32" s="80" t="inlineStr"/>
       <c r="AM32" s="80" t="inlineStr"/>
       <c r="AN32" s="80" t="inlineStr"/>
       <c r="AO32" s="80" t="inlineStr"/>
       <c r="AP32" s="51" t="inlineStr"/>
       <c r="AQ32" s="52" t="inlineStr"/>
       <c r="AR32" s="81" t="n">
         <v>1109.00</v>
       </c>
       <c r="AS32" s="78" t="inlineStr"/>
       <c r="AT32" s="78" t="inlineStr"/>
       <c r="AU32" s="78" t="inlineStr"/>
       <c r="AV32" s="51" t="inlineStr"/>
       <c r="AW32" s="52" t="inlineStr"/>
-      <c r="AX32" s="82" t="n">
-        <v>207.600000000000</v>
+      <c r="AX32" s="95" t="n">
+        <v>204.000000000000</v>
       </c>
       <c r="AY32" s="83" t="inlineStr"/>
       <c r="AZ32" s="83" t="inlineStr"/>
       <c r="BA32" s="51" t="inlineStr"/>
       <c r="BB32" s="52" t="inlineStr"/>
       <c r="BC32" s="84" t="n">
-        <v>230228.40</v>
+        <v>226236.00</v>
       </c>
       <c r="BD32" s="51" t="inlineStr"/>
       <c r="BE32" s="52" t="inlineStr"/>
       <c r="BF32" s="85" t="n">
-        <v>8.910000000000</v>
+        <v>8.370000000000</v>
       </c>
       <c r="BG32" s="51" t="inlineStr"/>
       <c r="BH32" s="52" t="inlineStr"/>
       <c r="BI32" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ32" s="51" t="inlineStr"/>
       <c r="BK32" s="52" t="inlineStr"/>
       <c r="BL32" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GAYRİMENKUL YATRIM </t>
           </r>
         </is>
       </c>
@@ -4748,71 +4757,71 @@
       <c r="AC34" s="87" t="inlineStr"/>
       <c r="AD34" s="87" t="inlineStr"/>
       <c r="AE34" s="87" t="inlineStr"/>
       <c r="AF34" s="87" t="inlineStr"/>
       <c r="AG34" s="47" t="inlineStr"/>
       <c r="AH34" s="48" t="inlineStr"/>
       <c r="AI34" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ŞOK MARKET</t>
           </r>
         </is>
       </c>
       <c r="AJ34" s="89" t="inlineStr"/>
       <c r="AK34" s="89" t="inlineStr"/>
       <c r="AL34" s="89" t="inlineStr"/>
       <c r="AM34" s="89" t="inlineStr"/>
       <c r="AN34" s="89" t="inlineStr"/>
       <c r="AO34" s="89" t="inlineStr"/>
       <c r="AP34" s="47" t="inlineStr"/>
       <c r="AQ34" s="48" t="inlineStr"/>
       <c r="AR34" s="90" t="n">
-        <v>4772.00</v>
+        <v>4677.00</v>
       </c>
       <c r="AS34" s="87" t="inlineStr"/>
       <c r="AT34" s="87" t="inlineStr"/>
       <c r="AU34" s="87" t="inlineStr"/>
       <c r="AV34" s="47" t="inlineStr"/>
       <c r="AW34" s="48" t="inlineStr"/>
       <c r="AX34" s="91" t="n">
-        <v>56.150000000000</v>
+        <v/>
       </c>
       <c r="AY34" s="92" t="inlineStr"/>
       <c r="AZ34" s="92" t="inlineStr"/>
       <c r="BA34" s="47" t="inlineStr"/>
       <c r="BB34" s="48" t="inlineStr"/>
       <c r="BC34" s="93" t="n">
-        <v>267947.80</v>
+        <v>271266.00</v>
       </c>
       <c r="BD34" s="47" t="inlineStr"/>
       <c r="BE34" s="48" t="inlineStr"/>
       <c r="BF34" s="94" t="n">
-        <v>10.890000000000</v>
+        <v>0</v>
       </c>
       <c r="BG34" s="47" t="inlineStr"/>
       <c r="BH34" s="48" t="inlineStr"/>
       <c r="BI34" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ34" s="47" t="inlineStr"/>
       <c r="BK34" s="48" t="inlineStr"/>
       <c r="BL34" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">PERAKENDE TİCARET</t>
           </r>
         </is>
       </c>
@@ -4877,64 +4886,64 @@
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TOASO</t>
           </r>
         </is>
       </c>
       <c r="AJ35" s="80" t="inlineStr"/>
       <c r="AK35" s="80" t="inlineStr"/>
       <c r="AL35" s="80" t="inlineStr"/>
       <c r="AM35" s="80" t="inlineStr"/>
       <c r="AN35" s="80" t="inlineStr"/>
       <c r="AO35" s="80" t="inlineStr"/>
       <c r="AP35" s="41" t="inlineStr"/>
       <c r="AQ35" s="42" t="inlineStr"/>
       <c r="AR35" s="81" t="n">
         <v>927.00</v>
       </c>
       <c r="AS35" s="78" t="inlineStr"/>
       <c r="AT35" s="78" t="inlineStr"/>
       <c r="AU35" s="78" t="inlineStr"/>
       <c r="AV35" s="41" t="inlineStr"/>
       <c r="AW35" s="42" t="inlineStr"/>
-      <c r="AX35" s="82" t="n">
-        <v>297.500000000000</v>
+      <c r="AX35" s="95" t="n">
+        <v>274.250000000000</v>
       </c>
       <c r="AY35" s="83" t="inlineStr"/>
       <c r="AZ35" s="83" t="inlineStr"/>
       <c r="BA35" s="41" t="inlineStr"/>
       <c r="BB35" s="42" t="inlineStr"/>
       <c r="BC35" s="84" t="n">
-        <v>275782.50</v>
+        <v>254229.75</v>
       </c>
       <c r="BD35" s="41" t="inlineStr"/>
       <c r="BE35" s="42" t="inlineStr"/>
       <c r="BF35" s="85" t="n">
-        <v>10.670000000000</v>
+        <v>9.400000000000</v>
       </c>
       <c r="BG35" s="41" t="inlineStr"/>
       <c r="BH35" s="42" t="inlineStr"/>
       <c r="BI35" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ35" s="41" t="inlineStr"/>
       <c r="BK35" s="42" t="inlineStr"/>
       <c r="BL35" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">METAL EŞYA, MAKİNE GEREÇ </t>
           </r>
         </is>
       </c>
@@ -5000,211 +5009,211 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TUPRS</t>
           </r>
         </is>
       </c>
       <c r="AJ36" s="89" t="inlineStr"/>
       <c r="AK36" s="89" t="inlineStr"/>
       <c r="AL36" s="89" t="inlineStr"/>
       <c r="AM36" s="89" t="inlineStr"/>
       <c r="AN36" s="89" t="inlineStr"/>
       <c r="AO36" s="89" t="inlineStr"/>
       <c r="AP36" s="47" t="inlineStr"/>
       <c r="AQ36" s="48" t="inlineStr"/>
       <c r="AR36" s="90" t="n">
         <v>1489.00</v>
       </c>
       <c r="AS36" s="87" t="inlineStr"/>
       <c r="AT36" s="87" t="inlineStr"/>
       <c r="AU36" s="87" t="inlineStr"/>
       <c r="AV36" s="47" t="inlineStr"/>
       <c r="AW36" s="48" t="inlineStr"/>
       <c r="AX36" s="91" t="n">
-        <v>313.750000000000</v>
+        <v>388.500000000000</v>
       </c>
       <c r="AY36" s="92" t="inlineStr"/>
       <c r="AZ36" s="92" t="inlineStr"/>
       <c r="BA36" s="47" t="inlineStr"/>
       <c r="BB36" s="48" t="inlineStr"/>
       <c r="BC36" s="93" t="n">
-        <v>467173.75</v>
+        <v>578476.50</v>
       </c>
       <c r="BD36" s="47" t="inlineStr"/>
       <c r="BE36" s="48" t="inlineStr"/>
       <c r="BF36" s="94" t="n">
-        <v>18.070000000000</v>
+        <v>21.410000000000</v>
       </c>
       <c r="BG36" s="47" t="inlineStr"/>
       <c r="BH36" s="48" t="inlineStr"/>
       <c r="BI36" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
       <c r="BJ36" s="47" t="inlineStr"/>
       <c r="BK36" s="48" t="inlineStr"/>
       <c r="BL36" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">KİMYA,PETROL KAUÇUK VE </t>
           </r>
         </is>
       </c>
       <c r="BM36" s="49" t="inlineStr"/>
     </row>
     <row r="37" customHeight="1" ht="20">
-      <c r="A37" s="95" t="inlineStr"/>
-      <c r="B37" s="96" t="n">
+      <c r="A37" s="96" t="inlineStr"/>
+      <c r="B37" s="97" t="n">
         <v>9</v>
       </c>
-      <c r="C37" s="97" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="H37" s="96" t="inlineStr">
+      <c r="C37" s="98" t="inlineStr"/>
+      <c r="D37" s="98" t="inlineStr"/>
+      <c r="E37" s="98" t="inlineStr"/>
+      <c r="F37" s="99" t="inlineStr"/>
+      <c r="G37" s="100" t="inlineStr"/>
+      <c r="H37" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">YKBNK</t>
           </r>
         </is>
       </c>
-      <c r="I37" s="97" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="W37" s="96" t="inlineStr">
+      <c r="I37" s="98" t="inlineStr"/>
+      <c r="J37" s="98" t="inlineStr"/>
+      <c r="K37" s="98" t="inlineStr"/>
+      <c r="L37" s="98" t="inlineStr"/>
+      <c r="M37" s="98" t="inlineStr"/>
+      <c r="N37" s="98" t="inlineStr"/>
+      <c r="O37" s="98" t="inlineStr"/>
+      <c r="P37" s="98" t="inlineStr"/>
+      <c r="Q37" s="98" t="inlineStr"/>
+      <c r="R37" s="98" t="inlineStr"/>
+      <c r="S37" s="98" t="inlineStr"/>
+      <c r="T37" s="98" t="inlineStr"/>
+      <c r="U37" s="99" t="inlineStr"/>
+      <c r="V37" s="100" t="inlineStr"/>
+      <c r="W37" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TRAYKBNK91N6</t>
           </r>
         </is>
       </c>
-      <c r="X37" s="97" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="AI37" s="100" t="inlineStr">
+      <c r="X37" s="98" t="inlineStr"/>
+      <c r="Y37" s="98" t="inlineStr"/>
+      <c r="Z37" s="98" t="inlineStr"/>
+      <c r="AA37" s="98" t="inlineStr"/>
+      <c r="AB37" s="98" t="inlineStr"/>
+      <c r="AC37" s="98" t="inlineStr"/>
+      <c r="AD37" s="98" t="inlineStr"/>
+      <c r="AE37" s="98" t="inlineStr"/>
+      <c r="AF37" s="98" t="inlineStr"/>
+      <c r="AG37" s="99" t="inlineStr"/>
+      <c r="AH37" s="100" t="inlineStr"/>
+      <c r="AI37" s="101" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">YAPI VE KREDI BANKASI A.S.</t>
           </r>
         </is>
       </c>
-      <c r="AJ37" s="101" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AR37" s="102" t="n">
+      <c r="AJ37" s="102" t="inlineStr"/>
+      <c r="AK37" s="102" t="inlineStr"/>
+      <c r="AL37" s="102" t="inlineStr"/>
+      <c r="AM37" s="102" t="inlineStr"/>
+      <c r="AN37" s="102" t="inlineStr"/>
+      <c r="AO37" s="102" t="inlineStr"/>
+      <c r="AP37" s="99" t="inlineStr"/>
+      <c r="AQ37" s="100" t="inlineStr"/>
+      <c r="AR37" s="103" t="n">
         <v>5412.00</v>
       </c>
-      <c r="AS37" s="97" t="inlineStr"/>
-[...21 lines deleted...]
-      <c r="BI37" s="96" t="inlineStr">
+      <c r="AS37" s="98" t="inlineStr"/>
+      <c r="AT37" s="98" t="inlineStr"/>
+      <c r="AU37" s="98" t="inlineStr"/>
+      <c r="AV37" s="99" t="inlineStr"/>
+      <c r="AW37" s="100" t="inlineStr"/>
+      <c r="AX37" s="104" t="n">
+        <v>35.900000000000</v>
+      </c>
+      <c r="AY37" s="105" t="inlineStr"/>
+      <c r="AZ37" s="105" t="inlineStr"/>
+      <c r="BA37" s="99" t="inlineStr"/>
+      <c r="BB37" s="100" t="inlineStr"/>
+      <c r="BC37" s="106" t="n">
+        <v>194290.80</v>
+      </c>
+      <c r="BD37" s="99" t="inlineStr"/>
+      <c r="BE37" s="100" t="inlineStr"/>
+      <c r="BF37" s="107" t="n">
+        <v>7.190000000000</v>
+      </c>
+      <c r="BG37" s="99" t="inlineStr"/>
+      <c r="BH37" s="100" t="inlineStr"/>
+      <c r="BI37" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
-      <c r="BJ37" s="98" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="BL37" s="100" t="inlineStr">
+      <c r="BJ37" s="99" t="inlineStr"/>
+      <c r="BK37" s="100" t="inlineStr"/>
+      <c r="BL37" s="101" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">BANKALAR VE ÖZEL FİNANS </t>
           </r>
         </is>
       </c>
-      <c r="BM37" s="107" t="inlineStr"/>
+      <c r="BM37" s="108" t="inlineStr"/>
     </row>
     <row r="38" customHeight="1" ht="10">
       <c r="A38" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B38" s="70" t="inlineStr"/>
       <c r="C38" s="70" t="inlineStr"/>
       <c r="D38" s="70" t="inlineStr"/>
       <c r="E38" s="70" t="inlineStr"/>
       <c r="F38" s="70" t="inlineStr"/>
       <c r="G38" s="70" t="inlineStr"/>
       <c r="H38" s="70" t="inlineStr"/>
       <c r="I38" s="70" t="inlineStr"/>
       <c r="J38" s="70" t="inlineStr"/>
       <c r="K38" s="70" t="inlineStr"/>
       <c r="L38" s="70" t="inlineStr"/>
       <c r="M38" s="70" t="inlineStr"/>
       <c r="N38" s="70" t="inlineStr"/>
       <c r="O38" s="70" t="inlineStr"/>
       <c r="P38" s="70" t="inlineStr"/>
       <c r="Q38" s="70" t="inlineStr"/>
       <c r="R38" s="70" t="inlineStr"/>
       <c r="S38" s="70" t="inlineStr"/>
       <c r="T38" s="70" t="inlineStr"/>
       <c r="U38" s="70" t="inlineStr"/>
@@ -5458,182 +5467,182 @@
               <sz val="12.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">T+2</t>
           </r>
         </is>
       </c>
       <c r="AX40" s="76" t="inlineStr"/>
       <c r="AY40" s="76" t="inlineStr"/>
       <c r="AZ40" s="11" t="inlineStr"/>
       <c r="BA40" s="11" t="inlineStr"/>
       <c r="BB40" s="11" t="inlineStr"/>
       <c r="BC40" s="11" t="inlineStr"/>
       <c r="BD40" s="11" t="inlineStr"/>
       <c r="BE40" s="11" t="inlineStr"/>
       <c r="BF40" s="11" t="inlineStr"/>
       <c r="BG40" s="11" t="inlineStr"/>
       <c r="BH40" s="11" t="inlineStr"/>
       <c r="BI40" s="11" t="inlineStr"/>
       <c r="BJ40" s="11" t="inlineStr"/>
       <c r="BK40" s="11" t="inlineStr"/>
       <c r="BL40" s="11" t="inlineStr"/>
       <c r="BM40" s="11" t="inlineStr"/>
     </row>
     <row r="41" customHeight="1" ht="20">
-      <c r="A41" s="95" t="inlineStr"/>
-      <c r="B41" s="96" t="inlineStr">
+      <c r="A41" s="96" t="inlineStr"/>
+      <c r="B41" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">Borsa Istanbul</t>
           </r>
         </is>
       </c>
-      <c r="C41" s="98" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E41" s="96" t="inlineStr">
+      <c r="C41" s="99" t="inlineStr"/>
+      <c r="D41" s="100" t="inlineStr"/>
+      <c r="E41" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">ISE</t>
           </r>
         </is>
       </c>
-      <c r="F41" s="97" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="K41" s="96" t="inlineStr">
+      <c r="F41" s="98" t="inlineStr"/>
+      <c r="G41" s="98" t="inlineStr"/>
+      <c r="H41" s="98" t="inlineStr"/>
+      <c r="I41" s="99" t="inlineStr"/>
+      <c r="J41" s="100" t="inlineStr"/>
+      <c r="K41" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">20250915</t>
           </r>
         </is>
       </c>
-      <c r="L41" s="97" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="T41" s="96" t="inlineStr">
+      <c r="L41" s="98" t="inlineStr"/>
+      <c r="M41" s="98" t="inlineStr"/>
+      <c r="N41" s="98" t="inlineStr"/>
+      <c r="O41" s="98" t="inlineStr"/>
+      <c r="P41" s="98" t="inlineStr"/>
+      <c r="Q41" s="98" t="inlineStr"/>
+      <c r="R41" s="99" t="inlineStr"/>
+      <c r="S41" s="100" t="inlineStr"/>
+      <c r="T41" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TRY</t>
           </r>
         </is>
       </c>
-      <c r="U41" s="97" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AC41" s="96" t="inlineStr">
+      <c r="U41" s="98" t="inlineStr"/>
+      <c r="V41" s="98" t="inlineStr"/>
+      <c r="W41" s="98" t="inlineStr"/>
+      <c r="X41" s="98" t="inlineStr"/>
+      <c r="Y41" s="98" t="inlineStr"/>
+      <c r="Z41" s="98" t="inlineStr"/>
+      <c r="AA41" s="99" t="inlineStr"/>
+      <c r="AB41" s="100" t="inlineStr"/>
+      <c r="AC41" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">GMT+2</t>
           </r>
         </is>
       </c>
-      <c r="AD41" s="97" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AL41" s="96" t="inlineStr">
+      <c r="AD41" s="98" t="inlineStr"/>
+      <c r="AE41" s="98" t="inlineStr"/>
+      <c r="AF41" s="98" t="inlineStr"/>
+      <c r="AG41" s="98" t="inlineStr"/>
+      <c r="AH41" s="98" t="inlineStr"/>
+      <c r="AI41" s="98" t="inlineStr"/>
+      <c r="AJ41" s="99" t="inlineStr"/>
+      <c r="AK41" s="100" t="inlineStr"/>
+      <c r="AL41" s="97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
-      <c r="AM41" s="98" t="inlineStr"/>
-[...38 lines deleted...]
-      <c r="AY41" s="107" t="inlineStr"/>
+      <c r="AM41" s="99" t="inlineStr"/>
+      <c r="AN41" s="100" t="inlineStr"/>
+      <c r="AO41" s="97" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260904</t>
+          </r>
+        </is>
+      </c>
+      <c r="AP41" s="98" t="inlineStr"/>
+      <c r="AQ41" s="98" t="inlineStr"/>
+      <c r="AR41" s="98" t="inlineStr"/>
+      <c r="AS41" s="99" t="inlineStr"/>
+      <c r="AT41" s="100" t="inlineStr"/>
+      <c r="AU41" s="97" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260907</t>
+          </r>
+        </is>
+      </c>
+      <c r="AV41" s="99" t="inlineStr"/>
+      <c r="AW41" s="100" t="inlineStr"/>
+      <c r="AX41" s="97" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <sz val="12.0"/>
+            </rPr>
+            <t xml:space="preserve">20260909</t>
+          </r>
+        </is>
+      </c>
+      <c r="AY41" s="108" t="inlineStr"/>
       <c r="AZ41" s="11" t="inlineStr"/>
       <c r="BA41" s="11" t="inlineStr"/>
       <c r="BB41" s="11" t="inlineStr"/>
       <c r="BC41" s="11" t="inlineStr"/>
       <c r="BD41" s="11" t="inlineStr"/>
       <c r="BE41" s="11" t="inlineStr"/>
       <c r="BF41" s="11" t="inlineStr"/>
       <c r="BG41" s="11" t="inlineStr"/>
       <c r="BH41" s="11" t="inlineStr"/>
       <c r="BI41" s="11" t="inlineStr"/>
       <c r="BJ41" s="11" t="inlineStr"/>
       <c r="BK41" s="11" t="inlineStr"/>
       <c r="BL41" s="11" t="inlineStr"/>
       <c r="BM41" s="11" t="inlineStr"/>
     </row>
     <row r="42" customHeight="1" ht="10">
       <c r="A42" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B42" s="70" t="inlineStr"/>
       <c r="C42" s="70" t="inlineStr"/>
       <c r="D42" s="70" t="inlineStr"/>
       <c r="E42" s="70" t="inlineStr"/>
       <c r="F42" s="70" t="inlineStr"/>
       <c r="G42" s="70" t="inlineStr"/>
@@ -5909,74 +5918,74 @@
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Toplam Pay Sayısı/Total Number of Shares</t>
           </r>
         </is>
       </c>
       <c r="C46" s="40" t="inlineStr"/>
       <c r="D46" s="40" t="inlineStr"/>
       <c r="E46" s="40" t="inlineStr"/>
       <c r="F46" s="40" t="inlineStr"/>
       <c r="G46" s="40" t="inlineStr"/>
       <c r="H46" s="40" t="inlineStr"/>
       <c r="I46" s="40" t="inlineStr"/>
       <c r="J46" s="40" t="inlineStr"/>
       <c r="K46" s="40" t="inlineStr"/>
       <c r="L46" s="40" t="inlineStr"/>
       <c r="M46" s="40" t="inlineStr"/>
       <c r="N46" s="40" t="inlineStr"/>
       <c r="O46" s="41" t="inlineStr"/>
       <c r="P46" s="42" t="inlineStr"/>
-      <c r="Q46" s="108" t="inlineStr">
+      <c r="Q46" s="109" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
             <t xml:space="preserve">1.000.000.000,00</t>
           </r>
         </is>
       </c>
-      <c r="R46" s="109" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="AD46" s="109" t="inlineStr"/>
+      <c r="R46" s="110" t="inlineStr"/>
+      <c r="S46" s="110" t="inlineStr"/>
+      <c r="T46" s="110" t="inlineStr"/>
+      <c r="U46" s="110" t="inlineStr"/>
+      <c r="V46" s="110" t="inlineStr"/>
+      <c r="W46" s="110" t="inlineStr"/>
+      <c r="X46" s="110" t="inlineStr"/>
+      <c r="Y46" s="110" t="inlineStr"/>
+      <c r="Z46" s="110" t="inlineStr"/>
+      <c r="AA46" s="110" t="inlineStr"/>
+      <c r="AB46" s="110" t="inlineStr"/>
+      <c r="AC46" s="110" t="inlineStr"/>
+      <c r="AD46" s="110" t="inlineStr"/>
       <c r="AE46" s="41" t="inlineStr"/>
       <c r="AF46" s="11" t="inlineStr"/>
       <c r="AG46" s="11" t="inlineStr"/>
       <c r="AH46" s="11" t="inlineStr"/>
       <c r="AI46" s="11" t="inlineStr"/>
       <c r="AJ46" s="11" t="inlineStr"/>
       <c r="AK46" s="11" t="inlineStr"/>
       <c r="AL46" s="11" t="inlineStr"/>
       <c r="AM46" s="11" t="inlineStr"/>
       <c r="AN46" s="11" t="inlineStr"/>
       <c r="AO46" s="11" t="inlineStr"/>
       <c r="AP46" s="11" t="inlineStr"/>
       <c r="AQ46" s="11" t="inlineStr"/>
       <c r="AR46" s="11" t="inlineStr"/>
       <c r="AS46" s="11" t="inlineStr"/>
       <c r="AT46" s="11" t="inlineStr"/>
       <c r="AU46" s="11" t="inlineStr"/>
       <c r="AV46" s="11" t="inlineStr"/>
       <c r="AW46" s="11" t="inlineStr"/>
       <c r="AX46" s="11" t="inlineStr"/>
       <c r="AY46" s="11" t="inlineStr"/>
       <c r="AZ46" s="11" t="inlineStr"/>
       <c r="BA46" s="11" t="inlineStr"/>
       <c r="BB46" s="11" t="inlineStr"/>
       <c r="BC46" s="11" t="inlineStr"/>
@@ -5997,74 +6006,74 @@
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Dolaşımdaki Pay Sayısı/Number of Shares (Free Float)</t>
           </r>
         </is>
       </c>
       <c r="C47" s="24" t="inlineStr"/>
       <c r="D47" s="24" t="inlineStr"/>
       <c r="E47" s="24" t="inlineStr"/>
       <c r="F47" s="24" t="inlineStr"/>
       <c r="G47" s="24" t="inlineStr"/>
       <c r="H47" s="24" t="inlineStr"/>
       <c r="I47" s="24" t="inlineStr"/>
       <c r="J47" s="24" t="inlineStr"/>
       <c r="K47" s="24" t="inlineStr"/>
       <c r="L47" s="24" t="inlineStr"/>
       <c r="M47" s="24" t="inlineStr"/>
       <c r="N47" s="24" t="inlineStr"/>
       <c r="O47" s="47" t="inlineStr"/>
       <c r="P47" s="48" t="inlineStr"/>
-      <c r="Q47" s="110" t="inlineStr">
+      <c r="Q47" s="111" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">10.900.000,00</t>
-[...15 lines deleted...]
-      <c r="AD47" s="111" t="inlineStr"/>
+            <t xml:space="preserve">6.100.000,00</t>
+          </r>
+        </is>
+      </c>
+      <c r="R47" s="112" t="inlineStr"/>
+      <c r="S47" s="112" t="inlineStr"/>
+      <c r="T47" s="112" t="inlineStr"/>
+      <c r="U47" s="112" t="inlineStr"/>
+      <c r="V47" s="112" t="inlineStr"/>
+      <c r="W47" s="112" t="inlineStr"/>
+      <c r="X47" s="112" t="inlineStr"/>
+      <c r="Y47" s="112" t="inlineStr"/>
+      <c r="Z47" s="112" t="inlineStr"/>
+      <c r="AA47" s="112" t="inlineStr"/>
+      <c r="AB47" s="112" t="inlineStr"/>
+      <c r="AC47" s="112" t="inlineStr"/>
+      <c r="AD47" s="112" t="inlineStr"/>
       <c r="AE47" s="47" t="inlineStr"/>
       <c r="AF47" s="11" t="inlineStr"/>
       <c r="AG47" s="11" t="inlineStr"/>
       <c r="AH47" s="11" t="inlineStr"/>
       <c r="AI47" s="11" t="inlineStr"/>
       <c r="AJ47" s="11" t="inlineStr"/>
       <c r="AK47" s="11" t="inlineStr"/>
       <c r="AL47" s="11" t="inlineStr"/>
       <c r="AM47" s="11" t="inlineStr"/>
       <c r="AN47" s="11" t="inlineStr"/>
       <c r="AO47" s="11" t="inlineStr"/>
       <c r="AP47" s="11" t="inlineStr"/>
       <c r="AQ47" s="11" t="inlineStr"/>
       <c r="AR47" s="11" t="inlineStr"/>
       <c r="AS47" s="11" t="inlineStr"/>
       <c r="AT47" s="11" t="inlineStr"/>
       <c r="AU47" s="11" t="inlineStr"/>
       <c r="AV47" s="11" t="inlineStr"/>
       <c r="AW47" s="11" t="inlineStr"/>
       <c r="AX47" s="11" t="inlineStr"/>
       <c r="AY47" s="11" t="inlineStr"/>
       <c r="AZ47" s="11" t="inlineStr"/>
       <c r="BA47" s="11" t="inlineStr"/>
       <c r="BB47" s="11" t="inlineStr"/>
       <c r="BC47" s="11" t="inlineStr"/>
@@ -6085,74 +6094,74 @@
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C48" s="40" t="inlineStr"/>
       <c r="D48" s="40" t="inlineStr"/>
       <c r="E48" s="40" t="inlineStr"/>
       <c r="F48" s="40" t="inlineStr"/>
       <c r="G48" s="40" t="inlineStr"/>
       <c r="H48" s="40" t="inlineStr"/>
       <c r="I48" s="40" t="inlineStr"/>
       <c r="J48" s="40" t="inlineStr"/>
       <c r="K48" s="40" t="inlineStr"/>
       <c r="L48" s="40" t="inlineStr"/>
       <c r="M48" s="40" t="inlineStr"/>
       <c r="N48" s="40" t="inlineStr"/>
       <c r="O48" s="41" t="inlineStr"/>
       <c r="P48" s="42" t="inlineStr"/>
-      <c r="Q48" s="108" t="inlineStr">
+      <c r="Q48" s="109" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">282.147.605,99</t>
-[...15 lines deleted...]
-      <c r="AD48" s="109" t="inlineStr"/>
+            <t xml:space="preserve">164.982.947,35</t>
+          </r>
+        </is>
+      </c>
+      <c r="R48" s="110" t="inlineStr"/>
+      <c r="S48" s="110" t="inlineStr"/>
+      <c r="T48" s="110" t="inlineStr"/>
+      <c r="U48" s="110" t="inlineStr"/>
+      <c r="V48" s="110" t="inlineStr"/>
+      <c r="W48" s="110" t="inlineStr"/>
+      <c r="X48" s="110" t="inlineStr"/>
+      <c r="Y48" s="110" t="inlineStr"/>
+      <c r="Z48" s="110" t="inlineStr"/>
+      <c r="AA48" s="110" t="inlineStr"/>
+      <c r="AB48" s="110" t="inlineStr"/>
+      <c r="AC48" s="110" t="inlineStr"/>
+      <c r="AD48" s="110" t="inlineStr"/>
       <c r="AE48" s="41" t="inlineStr"/>
       <c r="AF48" s="11" t="inlineStr"/>
       <c r="AG48" s="11" t="inlineStr"/>
       <c r="AH48" s="11" t="inlineStr"/>
       <c r="AI48" s="11" t="inlineStr"/>
       <c r="AJ48" s="11" t="inlineStr"/>
       <c r="AK48" s="11" t="inlineStr"/>
       <c r="AL48" s="11" t="inlineStr"/>
       <c r="AM48" s="11" t="inlineStr"/>
       <c r="AN48" s="11" t="inlineStr"/>
       <c r="AO48" s="11" t="inlineStr"/>
       <c r="AP48" s="11" t="inlineStr"/>
       <c r="AQ48" s="11" t="inlineStr"/>
       <c r="AR48" s="11" t="inlineStr"/>
       <c r="AS48" s="11" t="inlineStr"/>
       <c r="AT48" s="11" t="inlineStr"/>
       <c r="AU48" s="11" t="inlineStr"/>
       <c r="AV48" s="11" t="inlineStr"/>
       <c r="AW48" s="11" t="inlineStr"/>
       <c r="AX48" s="11" t="inlineStr"/>
       <c r="AY48" s="11" t="inlineStr"/>
       <c r="AZ48" s="11" t="inlineStr"/>
       <c r="BA48" s="11" t="inlineStr"/>
       <c r="BB48" s="11" t="inlineStr"/>
       <c r="BC48" s="11" t="inlineStr"/>