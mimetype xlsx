--- v0 (2026-04-16)
+++ v1 (2026-06-01)
@@ -2941,51 +2941,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260416</t>
+            <t xml:space="preserve">20260601</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3121,73 +3121,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">1.256.022,30</t>
+            <t xml:space="preserve">1.206.762,49</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0148</t>
+            <t xml:space="preserve">0,0147</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3219,51 +3219,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">86.187.569,40</t>
+            <t xml:space="preserve">83.229.266,55</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3556,51 +3556,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">574,583796</t>
+            <t xml:space="preserve">554,861777</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3646,51 +3646,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260416</t>
+            <t xml:space="preserve">20260601</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3736,51 +3736,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260420</t>
+            <t xml:space="preserve">20260603</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4105,63 +4105,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HAZİNE</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
         <v>5970.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="n">
-        <v>100.093859411500</v>
+        <v>100.169669834300</v>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>41373020.17</v>
+        <v>40214954.51</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
-        <v>48.710000000000</v>
+        <v>49.030000000000</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">XXX</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAHVIL</t>
           </r>
         </is>
       </c>
@@ -4220,63 +4220,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HAZİNE</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
         <v>5970.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="n">
-        <v>105.381261825700</v>
+        <v>104.136595092900</v>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>43558526.93</v>
+        <v>41807549.55</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
-        <v>51.290000000000</v>
+        <v>50.970000000000</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">XXX</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAHVIL</t>
           </r>
         </is>
       </c>
@@ -4792,78 +4792,78 @@
       <c r="AE35" s="103" t="inlineStr"/>
       <c r="AF35" s="103" t="inlineStr"/>
       <c r="AG35" s="103" t="inlineStr"/>
       <c r="AH35" s="103" t="inlineStr"/>
       <c r="AI35" s="103" t="inlineStr"/>
       <c r="AJ35" s="101" t="inlineStr"/>
       <c r="AK35" s="102" t="inlineStr"/>
       <c r="AL35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM35" s="101" t="inlineStr"/>
       <c r="AN35" s="102" t="inlineStr"/>
       <c r="AO35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260415</t>
+            <t xml:space="preserve">20260526</t>
           </r>
         </is>
       </c>
       <c r="AP35" s="103" t="inlineStr"/>
       <c r="AQ35" s="103" t="inlineStr"/>
       <c r="AR35" s="103" t="inlineStr"/>
       <c r="AS35" s="101" t="inlineStr"/>
       <c r="AT35" s="102" t="inlineStr"/>
       <c r="AU35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260416</t>
+            <t xml:space="preserve">20260601</t>
           </r>
         </is>
       </c>
       <c r="AV35" s="101" t="inlineStr"/>
       <c r="AW35" s="102" t="inlineStr"/>
       <c r="AX35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260420</t>
+            <t xml:space="preserve">20260603</t>
           </r>
         </is>
       </c>
       <c r="AY35" s="104" t="inlineStr"/>
       <c r="AZ35" s="11" t="inlineStr"/>
       <c r="BA35" s="11" t="inlineStr"/>
       <c r="BB35" s="11" t="inlineStr"/>
       <c r="BC35" s="11" t="inlineStr"/>
       <c r="BD35" s="11" t="inlineStr"/>
       <c r="BE35" s="11" t="inlineStr"/>
       <c r="BF35" s="11" t="inlineStr"/>
       <c r="BG35" s="11" t="inlineStr"/>
       <c r="BH35" s="11" t="inlineStr"/>
       <c r="BI35" s="11" t="inlineStr"/>
       <c r="BJ35" s="11" t="inlineStr"/>
       <c r="BK35" s="11" t="inlineStr"/>
       <c r="BL35" s="11" t="inlineStr"/>
       <c r="BM35" s="11" t="inlineStr"/>
     </row>
     <row r="36" customHeight="1" ht="10">
       <c r="A36" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B36" s="70" t="inlineStr"/>
       <c r="C36" s="70" t="inlineStr"/>
@@ -5326,51 +5326,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C42" s="32" t="inlineStr"/>
       <c r="D42" s="32" t="inlineStr"/>
       <c r="E42" s="32" t="inlineStr"/>
       <c r="F42" s="32" t="inlineStr"/>
       <c r="G42" s="32" t="inlineStr"/>
       <c r="H42" s="32" t="inlineStr"/>
       <c r="I42" s="32" t="inlineStr"/>
       <c r="J42" s="32" t="inlineStr"/>
       <c r="K42" s="32" t="inlineStr"/>
       <c r="L42" s="32" t="inlineStr"/>
       <c r="M42" s="32" t="inlineStr"/>
       <c r="N42" s="32" t="inlineStr"/>
       <c r="O42" s="56" t="inlineStr"/>
       <c r="P42" s="57" t="inlineStr"/>
       <c r="Q42" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">19.219.827.965,25</t>
+            <t xml:space="preserve">18.560.126.430,54</t>
           </r>
         </is>
       </c>
       <c r="R42" s="106" t="inlineStr"/>
       <c r="S42" s="106" t="inlineStr"/>
       <c r="T42" s="106" t="inlineStr"/>
       <c r="U42" s="106" t="inlineStr"/>
       <c r="V42" s="106" t="inlineStr"/>
       <c r="W42" s="106" t="inlineStr"/>
       <c r="X42" s="106" t="inlineStr"/>
       <c r="Y42" s="106" t="inlineStr"/>
       <c r="Z42" s="106" t="inlineStr"/>
       <c r="AA42" s="106" t="inlineStr"/>
       <c r="AB42" s="106" t="inlineStr"/>
       <c r="AC42" s="106" t="inlineStr"/>
       <c r="AD42" s="106" t="inlineStr"/>
       <c r="AE42" s="56" t="inlineStr"/>
       <c r="AF42" s="11" t="inlineStr"/>
       <c r="AG42" s="11" t="inlineStr"/>
       <c r="AH42" s="11" t="inlineStr"/>
       <c r="AI42" s="11" t="inlineStr"/>
       <c r="AJ42" s="11" t="inlineStr"/>
       <c r="AK42" s="11" t="inlineStr"/>
       <c r="AL42" s="11" t="inlineStr"/>
       <c r="AM42" s="11" t="inlineStr"/>