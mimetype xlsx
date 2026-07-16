--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -2941,51 +2941,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260601</t>
+            <t xml:space="preserve">20260716</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3121,73 +3121,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">1.206.762,49</t>
+            <t xml:space="preserve">1.159.245,57</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0147</t>
+            <t xml:space="preserve">0,0157</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3219,51 +3219,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">83.229.266,55</t>
+            <t xml:space="preserve">74.995.617,15</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3556,51 +3556,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">554,861777</t>
+            <t xml:space="preserve">499,970781</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3646,51 +3646,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260601</t>
+            <t xml:space="preserve">20260716</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3736,51 +3736,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260603</t>
+            <t xml:space="preserve">20260720</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4105,63 +4105,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HAZİNE</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
         <v>5970.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="n">
-        <v>100.169669834300</v>
+        <v>100.306087852500</v>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>40214954.51</v>
+        <v>36379271.68</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
-        <v>49.030000000000</v>
+        <v>49.270000000000</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">XXX</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAHVIL</t>
           </r>
         </is>
       </c>
@@ -4220,63 +4220,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HAZİNE</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
         <v>5970.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="n">
-        <v>104.136595092900</v>
+        <v>103.277910208600</v>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>41807549.55</v>
+        <v>37457099.90</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
-        <v>50.970000000000</v>
+        <v>50.730000000000</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">XXX</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAHVIL</t>
           </r>
         </is>
       </c>
@@ -4792,78 +4792,78 @@
       <c r="AE35" s="103" t="inlineStr"/>
       <c r="AF35" s="103" t="inlineStr"/>
       <c r="AG35" s="103" t="inlineStr"/>
       <c r="AH35" s="103" t="inlineStr"/>
       <c r="AI35" s="103" t="inlineStr"/>
       <c r="AJ35" s="101" t="inlineStr"/>
       <c r="AK35" s="102" t="inlineStr"/>
       <c r="AL35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM35" s="101" t="inlineStr"/>
       <c r="AN35" s="102" t="inlineStr"/>
       <c r="AO35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260526</t>
+            <t xml:space="preserve">20260714</t>
           </r>
         </is>
       </c>
       <c r="AP35" s="103" t="inlineStr"/>
       <c r="AQ35" s="103" t="inlineStr"/>
       <c r="AR35" s="103" t="inlineStr"/>
       <c r="AS35" s="101" t="inlineStr"/>
       <c r="AT35" s="102" t="inlineStr"/>
       <c r="AU35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260601</t>
+            <t xml:space="preserve">20260716</t>
           </r>
         </is>
       </c>
       <c r="AV35" s="101" t="inlineStr"/>
       <c r="AW35" s="102" t="inlineStr"/>
       <c r="AX35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260603</t>
+            <t xml:space="preserve">20260720</t>
           </r>
         </is>
       </c>
       <c r="AY35" s="104" t="inlineStr"/>
       <c r="AZ35" s="11" t="inlineStr"/>
       <c r="BA35" s="11" t="inlineStr"/>
       <c r="BB35" s="11" t="inlineStr"/>
       <c r="BC35" s="11" t="inlineStr"/>
       <c r="BD35" s="11" t="inlineStr"/>
       <c r="BE35" s="11" t="inlineStr"/>
       <c r="BF35" s="11" t="inlineStr"/>
       <c r="BG35" s="11" t="inlineStr"/>
       <c r="BH35" s="11" t="inlineStr"/>
       <c r="BI35" s="11" t="inlineStr"/>
       <c r="BJ35" s="11" t="inlineStr"/>
       <c r="BK35" s="11" t="inlineStr"/>
       <c r="BL35" s="11" t="inlineStr"/>
       <c r="BM35" s="11" t="inlineStr"/>
     </row>
     <row r="36" customHeight="1" ht="10">
       <c r="A36" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B36" s="70" t="inlineStr"/>
       <c r="C36" s="70" t="inlineStr"/>
@@ -5326,51 +5326,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C42" s="32" t="inlineStr"/>
       <c r="D42" s="32" t="inlineStr"/>
       <c r="E42" s="32" t="inlineStr"/>
       <c r="F42" s="32" t="inlineStr"/>
       <c r="G42" s="32" t="inlineStr"/>
       <c r="H42" s="32" t="inlineStr"/>
       <c r="I42" s="32" t="inlineStr"/>
       <c r="J42" s="32" t="inlineStr"/>
       <c r="K42" s="32" t="inlineStr"/>
       <c r="L42" s="32" t="inlineStr"/>
       <c r="M42" s="32" t="inlineStr"/>
       <c r="N42" s="32" t="inlineStr"/>
       <c r="O42" s="56" t="inlineStr"/>
       <c r="P42" s="57" t="inlineStr"/>
       <c r="Q42" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">18.560.126.430,54</t>
+            <t xml:space="preserve">16.724.022.632,33</t>
           </r>
         </is>
       </c>
       <c r="R42" s="106" t="inlineStr"/>
       <c r="S42" s="106" t="inlineStr"/>
       <c r="T42" s="106" t="inlineStr"/>
       <c r="U42" s="106" t="inlineStr"/>
       <c r="V42" s="106" t="inlineStr"/>
       <c r="W42" s="106" t="inlineStr"/>
       <c r="X42" s="106" t="inlineStr"/>
       <c r="Y42" s="106" t="inlineStr"/>
       <c r="Z42" s="106" t="inlineStr"/>
       <c r="AA42" s="106" t="inlineStr"/>
       <c r="AB42" s="106" t="inlineStr"/>
       <c r="AC42" s="106" t="inlineStr"/>
       <c r="AD42" s="106" t="inlineStr"/>
       <c r="AE42" s="56" t="inlineStr"/>
       <c r="AF42" s="11" t="inlineStr"/>
       <c r="AG42" s="11" t="inlineStr"/>
       <c r="AH42" s="11" t="inlineStr"/>
       <c r="AI42" s="11" t="inlineStr"/>
       <c r="AJ42" s="11" t="inlineStr"/>
       <c r="AK42" s="11" t="inlineStr"/>
       <c r="AL42" s="11" t="inlineStr"/>
       <c r="AM42" s="11" t="inlineStr"/>