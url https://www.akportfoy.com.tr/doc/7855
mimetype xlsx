--- v2 (2026-07-16)
+++ v3 (2026-08-31)
@@ -2941,51 +2941,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Hesaplama Tarihi/Calculation Date</t>
           </r>
         </is>
       </c>
       <c r="C16" s="24" t="inlineStr"/>
       <c r="D16" s="24" t="inlineStr"/>
       <c r="E16" s="24" t="inlineStr"/>
       <c r="F16" s="24" t="inlineStr"/>
       <c r="G16" s="24" t="inlineStr"/>
       <c r="H16" s="24" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
       <c r="J16" s="24" t="inlineStr"/>
       <c r="K16" s="24" t="inlineStr"/>
       <c r="L16" s="25" t="inlineStr"/>
       <c r="M16" s="26" t="inlineStr"/>
       <c r="N16" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260716</t>
+            <t xml:space="preserve">20260828</t>
           </r>
         </is>
       </c>
       <c r="O16" s="28" t="inlineStr"/>
       <c r="P16" s="28" t="inlineStr"/>
       <c r="Q16" s="28" t="inlineStr"/>
       <c r="R16" s="28" t="inlineStr"/>
       <c r="S16" s="28" t="inlineStr"/>
       <c r="T16" s="28" t="inlineStr"/>
       <c r="U16" s="28" t="inlineStr"/>
       <c r="V16" s="28" t="inlineStr"/>
       <c r="W16" s="28" t="inlineStr"/>
       <c r="X16" s="25" t="inlineStr"/>
       <c r="Y16" s="26" t="inlineStr"/>
       <c r="Z16" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA16" s="28" t="inlineStr"/>
       <c r="AB16" s="28" t="inlineStr"/>
       <c r="AC16" s="29" t="inlineStr"/>
       <c r="AD16" s="11" t="inlineStr"/>
       <c r="AE16" s="11" t="inlineStr"/>
       <c r="AF16" s="11" t="inlineStr"/>
       <c r="AG16" s="11" t="inlineStr"/>
       <c r="AH16" s="11" t="inlineStr"/>
@@ -3121,73 +3121,73 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Nakit Bileşen/Cash &amp; Cash Equivalents</t>
           </r>
         </is>
       </c>
       <c r="C18" s="24" t="inlineStr"/>
       <c r="D18" s="24" t="inlineStr"/>
       <c r="E18" s="24" t="inlineStr"/>
       <c r="F18" s="24" t="inlineStr"/>
       <c r="G18" s="24" t="inlineStr"/>
       <c r="H18" s="24" t="inlineStr"/>
       <c r="I18" s="24" t="inlineStr"/>
       <c r="J18" s="24" t="inlineStr"/>
       <c r="K18" s="24" t="inlineStr"/>
       <c r="L18" s="25" t="inlineStr"/>
       <c r="M18" s="26" t="inlineStr"/>
       <c r="N18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">1.159.245,57</t>
+            <t xml:space="preserve">1.270.477,94</t>
           </r>
         </is>
       </c>
       <c r="O18" s="28" t="inlineStr"/>
       <c r="P18" s="28" t="inlineStr"/>
       <c r="Q18" s="28" t="inlineStr"/>
       <c r="R18" s="28" t="inlineStr"/>
       <c r="S18" s="28" t="inlineStr"/>
       <c r="T18" s="28" t="inlineStr"/>
       <c r="U18" s="28" t="inlineStr"/>
       <c r="V18" s="28" t="inlineStr"/>
       <c r="W18" s="28" t="inlineStr"/>
       <c r="X18" s="25" t="inlineStr"/>
       <c r="Y18" s="26" t="inlineStr"/>
       <c r="Z18" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">0,0157</t>
+            <t xml:space="preserve">0,0149</t>
           </r>
         </is>
       </c>
       <c r="AA18" s="28" t="inlineStr"/>
       <c r="AB18" s="28" t="inlineStr"/>
       <c r="AC18" s="29" t="inlineStr"/>
       <c r="AD18" s="11" t="inlineStr"/>
       <c r="AE18" s="11" t="inlineStr"/>
       <c r="AF18" s="11" t="inlineStr"/>
       <c r="AG18" s="11" t="inlineStr"/>
       <c r="AH18" s="11" t="inlineStr"/>
       <c r="AI18" s="11" t="inlineStr"/>
       <c r="AJ18" s="11" t="inlineStr"/>
       <c r="AK18" s="11" t="inlineStr"/>
       <c r="AL18" s="11" t="inlineStr"/>
       <c r="AM18" s="11" t="inlineStr"/>
       <c r="AN18" s="11" t="inlineStr"/>
       <c r="AO18" s="11" t="inlineStr"/>
       <c r="AP18" s="11" t="inlineStr"/>
       <c r="AQ18" s="11" t="inlineStr"/>
       <c r="AR18" s="11" t="inlineStr"/>
       <c r="AS18" s="11" t="inlineStr"/>
       <c r="AT18" s="11" t="inlineStr"/>
       <c r="AU18" s="11" t="inlineStr"/>
       <c r="AV18" s="11" t="inlineStr"/>
@@ -3219,51 +3219,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Asgari İşlem Büyüklüğü/Minimum Transaction Value</t>
           </r>
         </is>
       </c>
       <c r="C19" s="32" t="inlineStr"/>
       <c r="D19" s="32" t="inlineStr"/>
       <c r="E19" s="32" t="inlineStr"/>
       <c r="F19" s="32" t="inlineStr"/>
       <c r="G19" s="32" t="inlineStr"/>
       <c r="H19" s="32" t="inlineStr"/>
       <c r="I19" s="32" t="inlineStr"/>
       <c r="J19" s="32" t="inlineStr"/>
       <c r="K19" s="32" t="inlineStr"/>
       <c r="L19" s="33" t="inlineStr"/>
       <c r="M19" s="34" t="inlineStr"/>
       <c r="N19" s="59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">74.995.617,15</t>
+            <t xml:space="preserve">86.469.628,05</t>
           </r>
         </is>
       </c>
       <c r="O19" s="60" t="inlineStr"/>
       <c r="P19" s="60" t="inlineStr"/>
       <c r="Q19" s="60" t="inlineStr"/>
       <c r="R19" s="60" t="inlineStr"/>
       <c r="S19" s="60" t="inlineStr"/>
       <c r="T19" s="60" t="inlineStr"/>
       <c r="U19" s="60" t="inlineStr"/>
       <c r="V19" s="60" t="inlineStr"/>
       <c r="W19" s="60" t="inlineStr"/>
       <c r="X19" s="33" t="inlineStr"/>
       <c r="Y19" s="34" t="inlineStr"/>
       <c r="Z19" s="59" t="inlineStr">
         <is/>
       </c>
       <c r="AA19" s="60" t="inlineStr"/>
       <c r="AB19" s="60" t="inlineStr"/>
       <c r="AC19" s="37" t="inlineStr"/>
       <c r="AD19" s="11" t="inlineStr"/>
       <c r="AE19" s="11" t="inlineStr"/>
       <c r="AF19" s="11" t="inlineStr"/>
       <c r="AG19" s="11" t="inlineStr"/>
       <c r="AH19" s="11" t="inlineStr"/>
@@ -3556,51 +3556,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Net Aktif Değeri/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C23" s="24" t="inlineStr"/>
       <c r="D23" s="24" t="inlineStr"/>
       <c r="E23" s="24" t="inlineStr"/>
       <c r="F23" s="24" t="inlineStr"/>
       <c r="G23" s="24" t="inlineStr"/>
       <c r="H23" s="24" t="inlineStr"/>
       <c r="I23" s="24" t="inlineStr"/>
       <c r="J23" s="24" t="inlineStr"/>
       <c r="K23" s="24" t="inlineStr"/>
       <c r="L23" s="25" t="inlineStr"/>
       <c r="M23" s="26" t="inlineStr"/>
       <c r="N23" s="27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">499,970781</t>
+            <t xml:space="preserve">576,464187</t>
           </r>
         </is>
       </c>
       <c r="O23" s="28" t="inlineStr"/>
       <c r="P23" s="28" t="inlineStr"/>
       <c r="Q23" s="28" t="inlineStr"/>
       <c r="R23" s="28" t="inlineStr"/>
       <c r="S23" s="28" t="inlineStr"/>
       <c r="T23" s="28" t="inlineStr"/>
       <c r="U23" s="28" t="inlineStr"/>
       <c r="V23" s="28" t="inlineStr"/>
       <c r="W23" s="28" t="inlineStr"/>
       <c r="X23" s="25" t="inlineStr"/>
       <c r="Y23" s="26" t="inlineStr"/>
       <c r="Z23" s="27" t="inlineStr">
         <is/>
       </c>
       <c r="AA23" s="28" t="inlineStr"/>
       <c r="AB23" s="28" t="inlineStr"/>
       <c r="AC23" s="29" t="inlineStr"/>
       <c r="AD23" s="11" t="inlineStr"/>
       <c r="AE23" s="11" t="inlineStr"/>
       <c r="AF23" s="11" t="inlineStr"/>
       <c r="AG23" s="11" t="inlineStr"/>
       <c r="AH23" s="11" t="inlineStr"/>
@@ -3646,51 +3646,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">Değerleme Tarihi/Valuation Date</t>
           </r>
         </is>
       </c>
       <c r="C24" s="32" t="inlineStr"/>
       <c r="D24" s="32" t="inlineStr"/>
       <c r="E24" s="32" t="inlineStr"/>
       <c r="F24" s="32" t="inlineStr"/>
       <c r="G24" s="32" t="inlineStr"/>
       <c r="H24" s="32" t="inlineStr"/>
       <c r="I24" s="32" t="inlineStr"/>
       <c r="J24" s="32" t="inlineStr"/>
       <c r="K24" s="32" t="inlineStr"/>
       <c r="L24" s="56" t="inlineStr"/>
       <c r="M24" s="57" t="inlineStr"/>
       <c r="N24" s="35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260716</t>
+            <t xml:space="preserve">20260828</t>
           </r>
         </is>
       </c>
       <c r="O24" s="36" t="inlineStr"/>
       <c r="P24" s="36" t="inlineStr"/>
       <c r="Q24" s="36" t="inlineStr"/>
       <c r="R24" s="36" t="inlineStr"/>
       <c r="S24" s="36" t="inlineStr"/>
       <c r="T24" s="36" t="inlineStr"/>
       <c r="U24" s="36" t="inlineStr"/>
       <c r="V24" s="36" t="inlineStr"/>
       <c r="W24" s="36" t="inlineStr"/>
       <c r="X24" s="56" t="inlineStr"/>
       <c r="Y24" s="57" t="inlineStr"/>
       <c r="Z24" s="35" t="inlineStr">
         <is/>
       </c>
       <c r="AA24" s="36" t="inlineStr"/>
       <c r="AB24" s="36" t="inlineStr"/>
       <c r="AC24" s="58" t="inlineStr"/>
       <c r="AD24" s="11" t="inlineStr"/>
       <c r="AE24" s="11" t="inlineStr"/>
       <c r="AF24" s="11" t="inlineStr"/>
       <c r="AG24" s="11" t="inlineStr"/>
       <c r="AH24" s="11" t="inlineStr"/>
@@ -3736,51 +3736,51 @@
               <sz val="13.0"/>
               <b val="true"/>
             </rPr>
             <t xml:space="preserve">PCF Geçerlilik Tarihi/PCF Validity Date</t>
           </r>
         </is>
       </c>
       <c r="C25" s="63" t="inlineStr"/>
       <c r="D25" s="63" t="inlineStr"/>
       <c r="E25" s="63" t="inlineStr"/>
       <c r="F25" s="63" t="inlineStr"/>
       <c r="G25" s="63" t="inlineStr"/>
       <c r="H25" s="63" t="inlineStr"/>
       <c r="I25" s="63" t="inlineStr"/>
       <c r="J25" s="63" t="inlineStr"/>
       <c r="K25" s="63" t="inlineStr"/>
       <c r="L25" s="64" t="inlineStr"/>
       <c r="M25" s="65" t="inlineStr"/>
       <c r="N25" s="66" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">20260720</t>
+            <t xml:space="preserve">20260901</t>
           </r>
         </is>
       </c>
       <c r="O25" s="67" t="inlineStr"/>
       <c r="P25" s="67" t="inlineStr"/>
       <c r="Q25" s="67" t="inlineStr"/>
       <c r="R25" s="67" t="inlineStr"/>
       <c r="S25" s="67" t="inlineStr"/>
       <c r="T25" s="67" t="inlineStr"/>
       <c r="U25" s="67" t="inlineStr"/>
       <c r="V25" s="67" t="inlineStr"/>
       <c r="W25" s="67" t="inlineStr"/>
       <c r="X25" s="64" t="inlineStr"/>
       <c r="Y25" s="65" t="inlineStr"/>
       <c r="Z25" s="66" t="inlineStr">
         <is/>
       </c>
       <c r="AA25" s="67" t="inlineStr"/>
       <c r="AB25" s="67" t="inlineStr"/>
       <c r="AC25" s="68" t="inlineStr"/>
       <c r="AD25" s="11" t="inlineStr"/>
       <c r="AE25" s="11" t="inlineStr"/>
       <c r="AF25" s="11" t="inlineStr"/>
       <c r="AG25" s="11" t="inlineStr"/>
       <c r="AH25" s="11" t="inlineStr"/>
@@ -4105,63 +4105,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HAZİNE</t>
           </r>
         </is>
       </c>
       <c r="AJ28" s="80" t="inlineStr"/>
       <c r="AK28" s="80" t="inlineStr"/>
       <c r="AL28" s="80" t="inlineStr"/>
       <c r="AM28" s="80" t="inlineStr"/>
       <c r="AN28" s="80" t="inlineStr"/>
       <c r="AO28" s="80" t="inlineStr"/>
       <c r="AP28" s="56" t="inlineStr"/>
       <c r="AQ28" s="57" t="inlineStr"/>
       <c r="AR28" s="81" t="n">
         <v>5970.00</v>
       </c>
       <c r="AS28" s="78" t="inlineStr"/>
       <c r="AT28" s="78" t="inlineStr"/>
       <c r="AU28" s="78" t="inlineStr"/>
       <c r="AV28" s="56" t="inlineStr"/>
       <c r="AW28" s="57" t="inlineStr"/>
       <c r="AX28" s="82" t="n">
-        <v>100.306087852500</v>
+        <v>100.265526120400</v>
       </c>
       <c r="AY28" s="83" t="inlineStr"/>
       <c r="AZ28" s="83" t="inlineStr"/>
       <c r="BA28" s="56" t="inlineStr"/>
       <c r="BB28" s="57" t="inlineStr"/>
       <c r="BC28" s="84" t="n">
-        <v>36379271.68</v>
+        <v>42525862.48</v>
       </c>
       <c r="BD28" s="56" t="inlineStr"/>
       <c r="BE28" s="57" t="inlineStr"/>
       <c r="BF28" s="85" t="n">
-        <v>49.270000000000</v>
+        <v>49.910000000000</v>
       </c>
       <c r="BG28" s="56" t="inlineStr"/>
       <c r="BH28" s="57" t="inlineStr"/>
       <c r="BI28" s="77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">XXX</t>
           </r>
         </is>
       </c>
       <c r="BJ28" s="56" t="inlineStr"/>
       <c r="BK28" s="57" t="inlineStr"/>
       <c r="BL28" s="79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAHVIL</t>
           </r>
         </is>
       </c>
@@ -4220,63 +4220,63 @@
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">HAZİNE</t>
           </r>
         </is>
       </c>
       <c r="AJ29" s="89" t="inlineStr"/>
       <c r="AK29" s="89" t="inlineStr"/>
       <c r="AL29" s="89" t="inlineStr"/>
       <c r="AM29" s="89" t="inlineStr"/>
       <c r="AN29" s="89" t="inlineStr"/>
       <c r="AO29" s="89" t="inlineStr"/>
       <c r="AP29" s="41" t="inlineStr"/>
       <c r="AQ29" s="42" t="inlineStr"/>
       <c r="AR29" s="90" t="n">
         <v>5970.00</v>
       </c>
       <c r="AS29" s="87" t="inlineStr"/>
       <c r="AT29" s="87" t="inlineStr"/>
       <c r="AU29" s="87" t="inlineStr"/>
       <c r="AV29" s="41" t="inlineStr"/>
       <c r="AW29" s="42" t="inlineStr"/>
       <c r="AX29" s="91" t="n">
-        <v>103.277910208600</v>
+        <v>100.613118365600</v>
       </c>
       <c r="AY29" s="92" t="inlineStr"/>
       <c r="AZ29" s="92" t="inlineStr"/>
       <c r="BA29" s="41" t="inlineStr"/>
       <c r="BB29" s="42" t="inlineStr"/>
       <c r="BC29" s="93" t="n">
-        <v>37457099.90</v>
+        <v>42673287.63</v>
       </c>
       <c r="BD29" s="41" t="inlineStr"/>
       <c r="BE29" s="42" t="inlineStr"/>
       <c r="BF29" s="94" t="n">
-        <v>50.730000000000</v>
+        <v>50.090000000000</v>
       </c>
       <c r="BG29" s="41" t="inlineStr"/>
       <c r="BH29" s="42" t="inlineStr"/>
       <c r="BI29" s="86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">XXX</t>
           </r>
         </is>
       </c>
       <c r="BJ29" s="41" t="inlineStr"/>
       <c r="BK29" s="42" t="inlineStr"/>
       <c r="BL29" s="88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">TAHVIL</t>
           </r>
         </is>
       </c>
@@ -4792,78 +4792,78 @@
       <c r="AE35" s="103" t="inlineStr"/>
       <c r="AF35" s="103" t="inlineStr"/>
       <c r="AG35" s="103" t="inlineStr"/>
       <c r="AH35" s="103" t="inlineStr"/>
       <c r="AI35" s="103" t="inlineStr"/>
       <c r="AJ35" s="101" t="inlineStr"/>
       <c r="AK35" s="102" t="inlineStr"/>
       <c r="AL35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
             <t xml:space="preserve">09:30-17:40</t>
           </r>
         </is>
       </c>
       <c r="AM35" s="101" t="inlineStr"/>
       <c r="AN35" s="102" t="inlineStr"/>
       <c r="AO35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260714</t>
+            <t xml:space="preserve">20260827</t>
           </r>
         </is>
       </c>
       <c r="AP35" s="103" t="inlineStr"/>
       <c r="AQ35" s="103" t="inlineStr"/>
       <c r="AR35" s="103" t="inlineStr"/>
       <c r="AS35" s="101" t="inlineStr"/>
       <c r="AT35" s="102" t="inlineStr"/>
       <c r="AU35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260716</t>
+            <t xml:space="preserve">20260828</t>
           </r>
         </is>
       </c>
       <c r="AV35" s="101" t="inlineStr"/>
       <c r="AW35" s="102" t="inlineStr"/>
       <c r="AX35" s="100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <sz val="12.0"/>
             </rPr>
-            <t xml:space="preserve">20260720</t>
+            <t xml:space="preserve">20260901</t>
           </r>
         </is>
       </c>
       <c r="AY35" s="104" t="inlineStr"/>
       <c r="AZ35" s="11" t="inlineStr"/>
       <c r="BA35" s="11" t="inlineStr"/>
       <c r="BB35" s="11" t="inlineStr"/>
       <c r="BC35" s="11" t="inlineStr"/>
       <c r="BD35" s="11" t="inlineStr"/>
       <c r="BE35" s="11" t="inlineStr"/>
       <c r="BF35" s="11" t="inlineStr"/>
       <c r="BG35" s="11" t="inlineStr"/>
       <c r="BH35" s="11" t="inlineStr"/>
       <c r="BI35" s="11" t="inlineStr"/>
       <c r="BJ35" s="11" t="inlineStr"/>
       <c r="BK35" s="11" t="inlineStr"/>
       <c r="BL35" s="11" t="inlineStr"/>
       <c r="BM35" s="11" t="inlineStr"/>
     </row>
     <row r="36" customHeight="1" ht="10">
       <c r="A36" s="69" t="inlineStr">
         <is/>
       </c>
       <c r="B36" s="70" t="inlineStr"/>
       <c r="C36" s="70" t="inlineStr"/>
@@ -5326,51 +5326,51 @@
             <t xml:space="preserve">Toplam Fon Büyüklüğü/Net Asset Value</t>
           </r>
         </is>
       </c>
       <c r="C42" s="32" t="inlineStr"/>
       <c r="D42" s="32" t="inlineStr"/>
       <c r="E42" s="32" t="inlineStr"/>
       <c r="F42" s="32" t="inlineStr"/>
       <c r="G42" s="32" t="inlineStr"/>
       <c r="H42" s="32" t="inlineStr"/>
       <c r="I42" s="32" t="inlineStr"/>
       <c r="J42" s="32" t="inlineStr"/>
       <c r="K42" s="32" t="inlineStr"/>
       <c r="L42" s="32" t="inlineStr"/>
       <c r="M42" s="32" t="inlineStr"/>
       <c r="N42" s="32" t="inlineStr"/>
       <c r="O42" s="56" t="inlineStr"/>
       <c r="P42" s="57" t="inlineStr"/>
       <c r="Q42" s="105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <sz val="13.0"/>
             </rPr>
-            <t xml:space="preserve">16.724.022.632,33</t>
+            <t xml:space="preserve">19.282.727.052,60</t>
           </r>
         </is>
       </c>
       <c r="R42" s="106" t="inlineStr"/>
       <c r="S42" s="106" t="inlineStr"/>
       <c r="T42" s="106" t="inlineStr"/>
       <c r="U42" s="106" t="inlineStr"/>
       <c r="V42" s="106" t="inlineStr"/>
       <c r="W42" s="106" t="inlineStr"/>
       <c r="X42" s="106" t="inlineStr"/>
       <c r="Y42" s="106" t="inlineStr"/>
       <c r="Z42" s="106" t="inlineStr"/>
       <c r="AA42" s="106" t="inlineStr"/>
       <c r="AB42" s="106" t="inlineStr"/>
       <c r="AC42" s="106" t="inlineStr"/>
       <c r="AD42" s="106" t="inlineStr"/>
       <c r="AE42" s="56" t="inlineStr"/>
       <c r="AF42" s="11" t="inlineStr"/>
       <c r="AG42" s="11" t="inlineStr"/>
       <c r="AH42" s="11" t="inlineStr"/>
       <c r="AI42" s="11" t="inlineStr"/>
       <c r="AJ42" s="11" t="inlineStr"/>
       <c r="AK42" s="11" t="inlineStr"/>
       <c r="AL42" s="11" t="inlineStr"/>
       <c r="AM42" s="11" t="inlineStr"/>